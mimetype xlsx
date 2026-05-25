--- v0 (2026-03-26)
+++ v1 (2026-05-25)
@@ -1,263 +1,373 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\MyDates\Johntra2000\VARI\Corsa\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4230A5C3-CBB2-4BFF-950B-58817AD9CB41}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{22EFD6B9-5D1A-4137-9E6D-4BC0528C476F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="723" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Medio" sheetId="7" r:id="rId1"/>
+    <sheet name="Maratona" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Medio!$A$1:$T$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Maratona!$A$1:$T$1</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="93">
   <si>
     <t>ORDINE</t>
   </si>
   <si>
     <t>POS. GARA</t>
   </si>
   <si>
     <t>NAZ.</t>
   </si>
   <si>
     <t>CATEGORIA</t>
   </si>
   <si>
     <t>ORDER BY CAT.</t>
   </si>
   <si>
     <t>SESSO</t>
   </si>
   <si>
     <t>COGNOME NOME</t>
   </si>
   <si>
     <t>SOCIETA'</t>
   </si>
   <si>
     <t>PUNTI</t>
   </si>
   <si>
+    <t>CHILOMETRI</t>
+  </si>
+  <si>
     <t>GARA 1
-11-01-2026 - 15 &amp; 8 KM</t>
+15-03-2026 - 50 KM</t>
   </si>
   <si>
     <t>GARA 2
-00-00-2026 - 00 KM</t>
+29-03-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 3
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 4
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 5
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 6
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 7
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 8
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 9
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 10
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
+    <t>SM60</t>
+  </si>
+  <si>
     <t>M</t>
   </si>
   <si>
+    <t>CIRILLI PIETRO</t>
+  </si>
+  <si>
+    <t>PODISTICA SOLIDARIETA</t>
+  </si>
+  <si>
+    <t>6:33:15''</t>
+  </si>
+  <si>
+    <t>SM55</t>
+  </si>
+  <si>
+    <t>BOIANO ROBERTO</t>
+  </si>
+  <si>
+    <t>ASD CLUB SUPERMARATHON ITALIA</t>
+  </si>
+  <si>
+    <t>5:53:50''</t>
+  </si>
+  <si>
+    <t>PE</t>
+  </si>
+  <si>
+    <t>COSSIO LA ROSA PAULO FELIX</t>
+  </si>
+  <si>
+    <t>PIANO MA ARRIVIAMO SSD A RL</t>
+  </si>
+  <si>
+    <t>6:04:16''</t>
+  </si>
+  <si>
+    <t>SM50</t>
+  </si>
+  <si>
+    <t>DI GIORGIO GIUSEPPE</t>
+  </si>
+  <si>
+    <t>5:45:55''</t>
+  </si>
+  <si>
+    <t>PERILLO SALVATORE</t>
+  </si>
+  <si>
+    <t>POLISPORTIVA MATESE SSD</t>
+  </si>
+  <si>
+    <t>6:19:32''</t>
+  </si>
+  <si>
+    <t>SM45</t>
+  </si>
+  <si>
+    <t>TAGLIAFERRI DANILO</t>
+  </si>
+  <si>
+    <t>SABINA MARATHON CLUB</t>
+  </si>
+  <si>
+    <t>4:32:50''</t>
+  </si>
+  <si>
+    <t>LUNGHI ALESSANDRO</t>
+  </si>
+  <si>
+    <t>A.S.D. FROSINONE SPORT</t>
+  </si>
+  <si>
+    <t>5:42:29''</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>GERASSIMOV GUEORGUI PLAMENOV</t>
+  </si>
+  <si>
+    <t>A.S.D. CENTRO FITNESS MONTELLO</t>
+  </si>
+  <si>
+    <t>5:53:40''</t>
+  </si>
+  <si>
+    <t>SM35</t>
+  </si>
+  <si>
+    <t>STEFANELLI ENRICO</t>
+  </si>
+  <si>
+    <t>SILVESTRI PIETROPAOLO</t>
+  </si>
+  <si>
+    <t>M. C. MANOPPELLO SOGEDA</t>
+  </si>
+  <si>
+    <t>5:53:41''</t>
+  </si>
+  <si>
+    <t>SM</t>
+  </si>
+  <si>
+    <t>SCARINCI ANDREA</t>
+  </si>
+  <si>
     <t>RUNCARD</t>
   </si>
   <si>
-    <t>SM60</t>
-[...55 lines deleted...]
-  <si>
     <t>5:49:01''</t>
   </si>
   <si>
-    <t>BG</t>
-[...50 lines deleted...]
-    <t>6:33:15''</t>
+    <t>05:18:26''</t>
+  </si>
+  <si>
+    <t>04:54:54''</t>
+  </si>
+  <si>
+    <t>CALABRESE MICHELE</t>
+  </si>
+  <si>
+    <t>MARATHON CLUB MINERVINO</t>
+  </si>
+  <si>
+    <t>05:14:28''</t>
+  </si>
+  <si>
+    <t>SF45</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>MATONE ANNA MARIA</t>
+  </si>
+  <si>
+    <t>SF50</t>
+  </si>
+  <si>
+    <t>MELLA ELEONORA</t>
+  </si>
+  <si>
+    <t>PODISTICA SOLIDARIETA'</t>
+  </si>
+  <si>
+    <t>04:21:32''</t>
+  </si>
+  <si>
+    <t>MOSCONI FEDERICO</t>
+  </si>
+  <si>
+    <t>G.S. CAT SPORT ROMA</t>
+  </si>
+  <si>
+    <t>04:24:25''</t>
+  </si>
+  <si>
+    <t>MUSSARDO BARBARA</t>
+  </si>
+  <si>
+    <t>NUOVA PODISTICA LATINA</t>
+  </si>
+  <si>
+    <t>05:07:43''</t>
+  </si>
+  <si>
+    <t>SF40</t>
+  </si>
+  <si>
+    <t>STACHOWICZ EDYTA BARBARA</t>
+  </si>
+  <si>
+    <t>05:00:48''</t>
+  </si>
+  <si>
+    <t>SF55</t>
+  </si>
+  <si>
+    <t>TESTA MICAELA</t>
+  </si>
+  <si>
+    <t>A.S.D. PODISTICA PRIMAVALLE</t>
+  </si>
+  <si>
+    <t>05:32:05''</t>
+  </si>
+  <si>
+    <t>SM70</t>
+  </si>
+  <si>
+    <t>TORELLI GIOVANNI BATISTA</t>
+  </si>
+  <si>
+    <t>05:53:40''</t>
+  </si>
+  <si>
+    <t>PICCIONI FRANCO</t>
+  </si>
+  <si>
+    <t>05:04:20''</t>
+  </si>
+  <si>
+    <t>VESPAZIANI NICOLO</t>
+  </si>
+  <si>
+    <t>ATLETICA FIANO ROMANO</t>
+  </si>
+  <si>
+    <t>03:55:13''</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
@@ -652,845 +762,1464 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:T12"/>
+  <dimension ref="A1:T22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.44140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="16" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="3" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="25.5546875" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="32.109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="28.77734375" customWidth="1"/>
+    <col min="8" max="8" width="35.33203125" customWidth="1"/>
     <col min="9" max="9" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
-    <col min="11" max="20" width="21.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="31.6640625" style="3" customWidth="1"/>
+    <col min="12" max="20" width="21.6640625" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="K1" s="5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="L1" s="12" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N1" s="7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O1" s="10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="P1" s="13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S1" s="15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T1" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A2">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B2">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2" s="8">
+        <v>55</v>
+      </c>
+      <c r="F2" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="E2">
+      <c r="G2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2" t="s">
+        <v>32</v>
+      </c>
+      <c r="I2" s="6">
+        <v>40</v>
+      </c>
+      <c r="J2" s="6">
+        <v>92</v>
+      </c>
+      <c r="K2" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="L2" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="F2" t="s">
-[...41 lines deleted...]
-      <c r="T2">
+      <c r="M2" s="3">
+        <v>0</v>
+      </c>
+      <c r="N2" s="3">
+        <v>0</v>
+      </c>
+      <c r="O2" s="3">
+        <v>0</v>
+      </c>
+      <c r="P2" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="3">
+        <v>0</v>
+      </c>
+      <c r="R2" s="3">
+        <v>0</v>
+      </c>
+      <c r="S2" s="3">
+        <v>0</v>
+      </c>
+      <c r="T2" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A3">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>34</v>
+      </c>
+      <c r="E3" s="8">
+        <v>50</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="G3" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="H3" t="s">
-        <v>50</v>
-[...34 lines deleted...]
-      <c r="T3">
+        <v>38</v>
+      </c>
+      <c r="I3" s="6">
+        <v>40</v>
+      </c>
+      <c r="J3" s="6">
+        <v>92</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="L3" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0</v>
+      </c>
+      <c r="N3" s="3">
+        <v>0</v>
+      </c>
+      <c r="O3" s="3">
+        <v>0</v>
+      </c>
+      <c r="P3" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>0</v>
+      </c>
+      <c r="R3" s="3">
+        <v>0</v>
+      </c>
+      <c r="S3" s="3">
+        <v>0</v>
+      </c>
+      <c r="T3" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="E4" s="8">
+        <v>60</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="G4" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="J4">
+        <v>24</v>
+      </c>
+      <c r="I4" s="6">
+        <v>20</v>
+      </c>
+      <c r="J4" s="6">
         <v>50</v>
       </c>
-      <c r="K4" t="s">
-[...26 lines deleted...]
-      <c r="T4">
+      <c r="K4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="L4" s="3">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0</v>
+      </c>
+      <c r="N4" s="3">
+        <v>0</v>
+      </c>
+      <c r="O4" s="3">
+        <v>0</v>
+      </c>
+      <c r="P4" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="3">
+        <v>0</v>
+      </c>
+      <c r="R4" s="3">
+        <v>0</v>
+      </c>
+      <c r="S4" s="3">
+        <v>0</v>
+      </c>
+      <c r="T4" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="E5">
+        <v>26</v>
+      </c>
+      <c r="E5" s="8">
+        <v>55</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" s="6">
+        <v>20</v>
+      </c>
+      <c r="J5" s="6">
         <v>50</v>
       </c>
-      <c r="F5" t="s">
-[...41 lines deleted...]
-      <c r="T5">
+      <c r="K5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="3">
+        <v>0</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0</v>
+      </c>
+      <c r="N5" s="3">
+        <v>0</v>
+      </c>
+      <c r="O5" s="3">
+        <v>0</v>
+      </c>
+      <c r="P5" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="3">
+        <v>0</v>
+      </c>
+      <c r="R5" s="3">
+        <v>0</v>
+      </c>
+      <c r="S5" s="3">
+        <v>0</v>
+      </c>
+      <c r="T5" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B6">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="E6">
+        <v>34</v>
+      </c>
+      <c r="E6" s="8">
         <v>50</v>
       </c>
-      <c r="F6" t="s">
-        <v>20</v>
+      <c r="F6" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="G6" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="J6">
+        <v>24</v>
+      </c>
+      <c r="I6" s="6">
+        <v>20</v>
+      </c>
+      <c r="J6" s="6">
         <v>50</v>
       </c>
-      <c r="K6" t="s">
-[...26 lines deleted...]
-      <c r="T6">
+      <c r="K6" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="L6" s="3">
+        <v>0</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0</v>
+      </c>
+      <c r="N6" s="3">
+        <v>0</v>
+      </c>
+      <c r="O6" s="3">
+        <v>0</v>
+      </c>
+      <c r="P6" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="3">
+        <v>0</v>
+      </c>
+      <c r="R6" s="3">
+        <v>0</v>
+      </c>
+      <c r="S6" s="3">
+        <v>0</v>
+      </c>
+      <c r="T6" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="E7">
+        <v>40</v>
+      </c>
+      <c r="E7" s="8">
         <v>45</v>
       </c>
-      <c r="F7" t="s">
-        <v>20</v>
+      <c r="F7" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="H7" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="J7">
+        <v>42</v>
+      </c>
+      <c r="I7" s="6">
+        <v>20</v>
+      </c>
+      <c r="J7" s="6">
         <v>50</v>
       </c>
-      <c r="K7" t="s">
-[...26 lines deleted...]
-      <c r="T7">
+      <c r="K7" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="L7" s="3">
+        <v>0</v>
+      </c>
+      <c r="M7" s="3">
+        <v>0</v>
+      </c>
+      <c r="N7" s="3">
+        <v>0</v>
+      </c>
+      <c r="O7" s="3">
+        <v>0</v>
+      </c>
+      <c r="P7" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="3">
+        <v>0</v>
+      </c>
+      <c r="R7" s="3">
+        <v>0</v>
+      </c>
+      <c r="S7" s="3">
+        <v>0</v>
+      </c>
+      <c r="T7" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>3</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="E8">
+        <v>40</v>
+      </c>
+      <c r="E8" s="8">
         <v>45</v>
       </c>
-      <c r="F8" t="s">
-        <v>20</v>
+      <c r="F8" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="H8" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="J8">
+        <v>45</v>
+      </c>
+      <c r="I8" s="6">
+        <v>20</v>
+      </c>
+      <c r="J8" s="6">
         <v>50</v>
       </c>
-      <c r="K8" t="s">
-[...26 lines deleted...]
-      <c r="T8">
+      <c r="K8" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="L8" s="3">
+        <v>0</v>
+      </c>
+      <c r="M8" s="3">
+        <v>0</v>
+      </c>
+      <c r="N8" s="3">
+        <v>0</v>
+      </c>
+      <c r="O8" s="3">
+        <v>0</v>
+      </c>
+      <c r="P8" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>0</v>
+      </c>
+      <c r="R8" s="3">
+        <v>0</v>
+      </c>
+      <c r="S8" s="3">
+        <v>0</v>
+      </c>
+      <c r="T8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>6</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="E9">
+        <v>40</v>
+      </c>
+      <c r="E9" s="8">
         <v>45</v>
       </c>
-      <c r="F9" t="s">
-        <v>20</v>
+      <c r="F9" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="G9" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="J9">
+        <v>49</v>
+      </c>
+      <c r="I9" s="6">
+        <v>20</v>
+      </c>
+      <c r="J9" s="6">
         <v>50</v>
       </c>
-      <c r="K9" t="s">
-[...26 lines deleted...]
-      <c r="T9">
+      <c r="K9" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="L9" s="3">
+        <v>0</v>
+      </c>
+      <c r="M9" s="3">
+        <v>0</v>
+      </c>
+      <c r="N9" s="3">
+        <v>0</v>
+      </c>
+      <c r="O9" s="3">
+        <v>0</v>
+      </c>
+      <c r="P9" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>0</v>
+      </c>
+      <c r="R9" s="3">
+        <v>0</v>
+      </c>
+      <c r="S9" s="3">
+        <v>0</v>
+      </c>
+      <c r="T9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>2</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="E10">
+        <v>51</v>
+      </c>
+      <c r="E10" s="8">
         <v>35</v>
       </c>
-      <c r="F10" t="s">
-        <v>20</v>
+      <c r="F10" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="G10" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="J10">
+        <v>45</v>
+      </c>
+      <c r="I10" s="6">
+        <v>20</v>
+      </c>
+      <c r="J10" s="6">
         <v>50</v>
       </c>
-      <c r="K10" t="s">
-[...26 lines deleted...]
-      <c r="T10">
+      <c r="K10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="L10" s="3">
+        <v>0</v>
+      </c>
+      <c r="M10" s="3">
+        <v>0</v>
+      </c>
+      <c r="N10" s="3">
+        <v>0</v>
+      </c>
+      <c r="O10" s="3">
+        <v>0</v>
+      </c>
+      <c r="P10" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>0</v>
+      </c>
+      <c r="R10" s="3">
+        <v>0</v>
+      </c>
+      <c r="S10" s="3">
+        <v>0</v>
+      </c>
+      <c r="T10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="E11">
+        <v>51</v>
+      </c>
+      <c r="E11" s="8">
         <v>35</v>
       </c>
-      <c r="F11" t="s">
-        <v>20</v>
+      <c r="F11" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="G11" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      <c r="J11">
+        <v>54</v>
+      </c>
+      <c r="I11" s="6">
+        <v>20</v>
+      </c>
+      <c r="J11" s="6">
         <v>50</v>
       </c>
-      <c r="K11" t="s">
-[...26 lines deleted...]
-      <c r="T11">
+      <c r="K11" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="L11" s="3">
+        <v>0</v>
+      </c>
+      <c r="M11" s="3">
+        <v>0</v>
+      </c>
+      <c r="N11" s="3">
+        <v>0</v>
+      </c>
+      <c r="O11" s="3">
+        <v>0</v>
+      </c>
+      <c r="P11" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>0</v>
+      </c>
+      <c r="R11" s="3">
+        <v>0</v>
+      </c>
+      <c r="S11" s="3">
+        <v>0</v>
+      </c>
+      <c r="T11" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12">
         <v>5</v>
       </c>
       <c r="C12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" s="8">
+        <v>30</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12" t="s">
+        <v>58</v>
+      </c>
+      <c r="I12" s="6">
+        <v>20</v>
+      </c>
+      <c r="J12" s="6">
+        <v>50</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="L12" s="3">
+        <v>0</v>
+      </c>
+      <c r="M12" s="3">
+        <v>0</v>
+      </c>
+      <c r="N12" s="3">
+        <v>0</v>
+      </c>
+      <c r="O12" s="3">
+        <v>0</v>
+      </c>
+      <c r="P12" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="3">
+        <v>0</v>
+      </c>
+      <c r="R12" s="3">
+        <v>0</v>
+      </c>
+      <c r="S12" s="3">
+        <v>0</v>
+      </c>
+      <c r="T12" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A13">
         <v>19</v>
       </c>
-      <c r="D12" t="s">
-[...8 lines deleted...]
-      <c r="G12" t="s">
+      <c r="B13">
+        <v>12</v>
+      </c>
+      <c r="C13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" t="s">
+        <v>85</v>
+      </c>
+      <c r="E13" s="8">
+        <v>70</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" t="s">
+        <v>86</v>
+      </c>
+      <c r="H13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I13" s="6">
+        <v>20</v>
+      </c>
+      <c r="J13" s="6">
+        <v>42</v>
+      </c>
+      <c r="K13" s="3">
+        <v>0</v>
+      </c>
+      <c r="L13" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="3">
+        <v>0</v>
+      </c>
+      <c r="N13" s="3">
+        <v>0</v>
+      </c>
+      <c r="O13" s="3">
+        <v>0</v>
+      </c>
+      <c r="P13" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="3">
+        <v>0</v>
+      </c>
+      <c r="R13" s="3">
+        <v>0</v>
+      </c>
+      <c r="S13" s="3">
+        <v>0</v>
+      </c>
+      <c r="T13" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A14">
+        <v>20</v>
+      </c>
+      <c r="B14">
+        <v>6</v>
+      </c>
+      <c r="C14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="8">
+        <v>60</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" t="s">
+        <v>88</v>
+      </c>
+      <c r="H14" t="s">
+        <v>70</v>
+      </c>
+      <c r="I14" s="6">
+        <v>20</v>
+      </c>
+      <c r="J14" s="6">
+        <v>42</v>
+      </c>
+      <c r="K14" s="3">
+        <v>0</v>
+      </c>
+      <c r="L14" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="3">
+        <v>0</v>
+      </c>
+      <c r="N14" s="3">
+        <v>0</v>
+      </c>
+      <c r="O14" s="3">
+        <v>0</v>
+      </c>
+      <c r="P14" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="3">
+        <v>0</v>
+      </c>
+      <c r="R14" s="3">
+        <v>0</v>
+      </c>
+      <c r="S14" s="3">
+        <v>0</v>
+      </c>
+      <c r="T14" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A15">
+        <v>18</v>
+      </c>
+      <c r="B15">
+        <v>11</v>
+      </c>
+      <c r="C15" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" t="s">
+        <v>81</v>
+      </c>
+      <c r="E15" s="8">
+        <v>55</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G15" t="s">
+        <v>82</v>
+      </c>
+      <c r="H15" t="s">
+        <v>83</v>
+      </c>
+      <c r="I15" s="6">
+        <v>20</v>
+      </c>
+      <c r="J15" s="6">
+        <v>42</v>
+      </c>
+      <c r="K15" s="3">
+        <v>0</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="M15" s="3">
+        <v>0</v>
+      </c>
+      <c r="N15" s="3">
+        <v>0</v>
+      </c>
+      <c r="O15" s="3">
+        <v>0</v>
+      </c>
+      <c r="P15" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="3">
+        <v>0</v>
+      </c>
+      <c r="R15" s="3">
+        <v>0</v>
+      </c>
+      <c r="S15" s="3">
+        <v>0</v>
+      </c>
+      <c r="T15" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A16">
+        <v>14</v>
+      </c>
+      <c r="B16">
+        <v>2</v>
+      </c>
+      <c r="C16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" t="s">
+        <v>68</v>
+      </c>
+      <c r="E16" s="8">
+        <v>50</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G16" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16" t="s">
+        <v>70</v>
+      </c>
+      <c r="I16" s="6">
+        <v>20</v>
+      </c>
+      <c r="J16" s="6">
+        <v>42</v>
+      </c>
+      <c r="K16" s="3">
+        <v>0</v>
+      </c>
+      <c r="L16" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="M16" s="3">
+        <v>0</v>
+      </c>
+      <c r="N16" s="3">
+        <v>0</v>
+      </c>
+      <c r="O16" s="3">
+        <v>0</v>
+      </c>
+      <c r="P16" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="3">
+        <v>0</v>
+      </c>
+      <c r="R16" s="3">
+        <v>0</v>
+      </c>
+      <c r="S16" s="3">
+        <v>0</v>
+      </c>
+      <c r="T16" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17">
+        <v>7</v>
+      </c>
+      <c r="C17" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" s="8">
+        <v>50</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G17" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" t="s">
+        <v>76</v>
+      </c>
+      <c r="I17" s="6">
+        <v>20</v>
+      </c>
+      <c r="J17" s="6">
+        <v>42</v>
+      </c>
+      <c r="K17" s="3">
+        <v>0</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="M17" s="3">
+        <v>0</v>
+      </c>
+      <c r="N17" s="3">
+        <v>0</v>
+      </c>
+      <c r="O17" s="3">
+        <v>0</v>
+      </c>
+      <c r="P17" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="3">
+        <v>0</v>
+      </c>
+      <c r="R17" s="3">
+        <v>0</v>
+      </c>
+      <c r="S17" s="3">
+        <v>0</v>
+      </c>
+      <c r="T17" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A18">
+        <v>12</v>
+      </c>
+      <c r="B18">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="8">
+        <v>50</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G18" t="s">
+        <v>62</v>
+      </c>
+      <c r="H18" t="s">
+        <v>63</v>
+      </c>
+      <c r="I18" s="6">
+        <v>20</v>
+      </c>
+      <c r="J18" s="6">
+        <v>42</v>
+      </c>
+      <c r="K18" s="3">
+        <v>0</v>
+      </c>
+      <c r="L18" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="3">
+        <v>0</v>
+      </c>
+      <c r="N18" s="3">
+        <v>0</v>
+      </c>
+      <c r="O18" s="3">
+        <v>0</v>
+      </c>
+      <c r="P18" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="3">
+        <v>0</v>
+      </c>
+      <c r="R18" s="3">
+        <v>0</v>
+      </c>
+      <c r="S18" s="3">
+        <v>0</v>
+      </c>
+      <c r="T18" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A19">
+        <v>13</v>
+      </c>
+      <c r="B19">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" s="8">
+        <v>45</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G19" t="s">
+        <v>67</v>
+      </c>
+      <c r="H19" t="s">
+        <v>63</v>
+      </c>
+      <c r="I19" s="6">
+        <v>20</v>
+      </c>
+      <c r="J19" s="6">
+        <v>42</v>
+      </c>
+      <c r="K19" s="3">
+        <v>0</v>
+      </c>
+      <c r="L19" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="M19" s="3">
+        <v>0</v>
+      </c>
+      <c r="N19" s="3">
+        <v>0</v>
+      </c>
+      <c r="O19" s="3">
+        <v>0</v>
+      </c>
+      <c r="P19" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="3">
+        <v>0</v>
+      </c>
+      <c r="R19" s="3">
+        <v>0</v>
+      </c>
+      <c r="S19" s="3">
+        <v>0</v>
+      </c>
+      <c r="T19" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A20">
+        <v>17</v>
+      </c>
+      <c r="B20">
+        <v>5</v>
+      </c>
+      <c r="C20" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" t="s">
+        <v>78</v>
+      </c>
+      <c r="E20" s="8">
         <v>40</v>
       </c>
-      <c r="H12" t="s">
+      <c r="F20" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G20" t="s">
+        <v>79</v>
+      </c>
+      <c r="H20" t="s">
+        <v>73</v>
+      </c>
+      <c r="I20" s="6">
+        <v>20</v>
+      </c>
+      <c r="J20" s="6">
+        <v>42</v>
+      </c>
+      <c r="K20" s="3">
+        <v>0</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="M20" s="3">
+        <v>0</v>
+      </c>
+      <c r="N20" s="3">
+        <v>0</v>
+      </c>
+      <c r="O20" s="3">
+        <v>0</v>
+      </c>
+      <c r="P20" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="3">
+        <v>0</v>
+      </c>
+      <c r="R20" s="3">
+        <v>0</v>
+      </c>
+      <c r="S20" s="3">
+        <v>0</v>
+      </c>
+      <c r="T20" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A21">
+        <v>15</v>
+      </c>
+      <c r="B21">
+        <v>3</v>
+      </c>
+      <c r="C21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" s="8">
+        <v>35</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G21" t="s">
+        <v>72</v>
+      </c>
+      <c r="H21" t="s">
+        <v>73</v>
+      </c>
+      <c r="I21" s="6">
+        <v>20</v>
+      </c>
+      <c r="J21" s="6">
+        <v>42</v>
+      </c>
+      <c r="K21" s="3">
+        <v>0</v>
+      </c>
+      <c r="L21" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="M21" s="3">
+        <v>0</v>
+      </c>
+      <c r="N21" s="3">
+        <v>0</v>
+      </c>
+      <c r="O21" s="3">
+        <v>0</v>
+      </c>
+      <c r="P21" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="3">
+        <v>0</v>
+      </c>
+      <c r="R21" s="3">
+        <v>0</v>
+      </c>
+      <c r="S21" s="3">
+        <v>0</v>
+      </c>
+      <c r="T21" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A22">
         <v>21</v>
       </c>
-      <c r="I12">
-[...32 lines deleted...]
-      <c r="T12">
+      <c r="B22">
+        <v>1</v>
+      </c>
+      <c r="C22" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" t="s">
+        <v>51</v>
+      </c>
+      <c r="E22" s="8">
+        <v>35</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G22" t="s">
+        <v>90</v>
+      </c>
+      <c r="H22" t="s">
+        <v>91</v>
+      </c>
+      <c r="I22" s="6">
+        <v>20</v>
+      </c>
+      <c r="J22" s="6">
+        <v>42</v>
+      </c>
+      <c r="K22" s="3">
+        <v>0</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="M22" s="3">
+        <v>0</v>
+      </c>
+      <c r="N22" s="3">
+        <v>0</v>
+      </c>
+      <c r="O22" s="3">
+        <v>0</v>
+      </c>
+      <c r="P22" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="3">
+        <v>0</v>
+      </c>
+      <c r="R22" s="3">
+        <v>0</v>
+      </c>
+      <c r="S22" s="3">
+        <v>0</v>
+      </c>
+      <c r="T22" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:T1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:T12">
-[...3 lines deleted...]
-    <sortCondition ref="F2:F12"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:T34">
+    <sortCondition descending="1" ref="I2:I34"/>
+    <sortCondition descending="1" ref="J2:J34"/>
+    <sortCondition descending="1" ref="E2:E34"/>
+    <sortCondition ref="F2:F34"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Medio</vt:lpstr>
+      <vt:lpstr>Maratona</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jose Ricardo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>