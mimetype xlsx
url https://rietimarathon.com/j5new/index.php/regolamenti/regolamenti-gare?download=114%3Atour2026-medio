--- v0 (2026-03-26)
+++ v1 (2026-05-25)
@@ -1,1160 +1,1546 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\MyDates\Johntra2000\VARI\Corsa\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\MyDates\Johntra2000\VARI\Corsa\CLASSIFICA_5TOURS\Aggiornamento_Tours\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8496663-D963-47D0-8829-FB92349B0E6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7735F6E-DB54-47B7-A532-F70E97BC51A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="723" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Medio" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Medio!$A$1:$T$1</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="806" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1072" uniqueCount="484">
   <si>
     <t>ORDINE</t>
   </si>
   <si>
     <t>POS. GARA</t>
   </si>
   <si>
     <t>NAZ.</t>
   </si>
   <si>
     <t>CATEGORIA</t>
   </si>
   <si>
     <t>ORDER BY CAT.</t>
   </si>
   <si>
     <t>SESSO</t>
   </si>
   <si>
     <t>COGNOME NOME</t>
   </si>
   <si>
     <t>SOCIETA'</t>
   </si>
   <si>
     <t>PUNTI</t>
+  </si>
+  <si>
+    <t>CHILOMETRI</t>
   </si>
   <si>
     <t>GARA 1
 11-01-2026 - 15 &amp; 8 KM</t>
   </si>
   <si>
     <t>GARA 2
-00-00-2026 - 00 KM</t>
+22-02-2026 - 17 KM</t>
   </si>
   <si>
     <t>GARA 3
-00-00-2026 - 00 KM</t>
+08-03-2026 - 17 KM</t>
   </si>
   <si>
     <t>GARA 4
-00-00-2026 - 00 KM</t>
+15-03-2026 - 8,5 KM</t>
   </si>
   <si>
     <t>GARA 5
-00-00-2026 - 00 KM</t>
+29-03-2026 - 10 KM</t>
   </si>
   <si>
     <t>GARA 6
-00-00-2026 - 00 KM</t>
+06-04-2026 - 12 KM</t>
   </si>
   <si>
     <t>GARA 7
-00-00-2026 - 00 KM</t>
+25-04-2026 - 15,5 KM</t>
   </si>
   <si>
     <t>GARA 8
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 9
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 10
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
+    <t>SM45</t>
+  </si>
+  <si>
     <t>M</t>
   </si>
   <si>
+    <t>PELLEGRINO VINCENZO</t>
+  </si>
+  <si>
+    <t>A.S.D. RUNNERS RIETI TOUR</t>
+  </si>
+  <si>
+    <t>1:34:54''</t>
+  </si>
+  <si>
+    <t>1:32:44''</t>
+  </si>
+  <si>
+    <t>1:31:22''</t>
+  </si>
+  <si>
+    <t>SM65</t>
+  </si>
+  <si>
+    <t>MARINANGELI ADRIANO</t>
+  </si>
+  <si>
+    <t>A.S.D. RUNNERS SAN GEMINI</t>
+  </si>
+  <si>
+    <t>1:24:09''</t>
+  </si>
+  <si>
+    <t>1:28:23''</t>
+  </si>
+  <si>
+    <t>40:29''</t>
+  </si>
+  <si>
+    <t>CORRENTE PIERFRANCESCO</t>
+  </si>
+  <si>
+    <t>ROMATLETICA FOOTWORKS SALARIA</t>
+  </si>
+  <si>
+    <t>1:55:48''</t>
+  </si>
+  <si>
+    <t>1:55:40''</t>
+  </si>
+  <si>
+    <t>58:36''</t>
+  </si>
+  <si>
+    <t>GRILLO MICHELE</t>
+  </si>
+  <si>
+    <t>RIETI MARATHON ITALIA ASD</t>
+  </si>
+  <si>
+    <t>1:23:55''</t>
+  </si>
+  <si>
+    <t>1:22:52''</t>
+  </si>
+  <si>
+    <t>SM75</t>
+  </si>
+  <si>
+    <t>BIANCO GIOVANNI</t>
+  </si>
+  <si>
+    <t>ITALIANA RUNNING A.S.D.</t>
+  </si>
+  <si>
+    <t>2:19:07''</t>
+  </si>
+  <si>
+    <t>2:29:22''</t>
+  </si>
+  <si>
+    <t>DONARELLI VALERIO</t>
+  </si>
+  <si>
+    <t>ATL.STUD. RIETI ANDREA MILARDI</t>
+  </si>
+  <si>
+    <t>2:30:30''</t>
+  </si>
+  <si>
+    <t>2:27:19''</t>
+  </si>
+  <si>
+    <t>SM70</t>
+  </si>
+  <si>
+    <t>GALIENI SILVESTRO</t>
+  </si>
+  <si>
+    <t>A.S.D. ATLETICA VITA</t>
+  </si>
+  <si>
+    <t>1:01:25''</t>
+  </si>
+  <si>
+    <t>2:05:15''</t>
+  </si>
+  <si>
+    <t>SF65</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>DI TOMMASO ELDA</t>
+  </si>
+  <si>
+    <t>1:01:24''</t>
+  </si>
+  <si>
+    <t>2:05:16''</t>
+  </si>
+  <si>
+    <t>MATTEUCCI GIUSEPPE</t>
+  </si>
+  <si>
+    <t>1:30:36''</t>
+  </si>
+  <si>
+    <t>42:02''</t>
+  </si>
+  <si>
+    <t>ROCCA ROBERTO</t>
+  </si>
+  <si>
+    <t>1:37:14''</t>
+  </si>
+  <si>
+    <t>53:29''</t>
+  </si>
+  <si>
+    <t>MARCELLINI MARCELLO</t>
+  </si>
+  <si>
+    <t>SABINA MARATHON CLUB</t>
+  </si>
+  <si>
+    <t>1:20:24''</t>
+  </si>
+  <si>
+    <t>40:55''</t>
+  </si>
+  <si>
+    <t>SM55</t>
+  </si>
+  <si>
+    <t>TOLOMEI GIOVANNI</t>
+  </si>
+  <si>
+    <t>1:30:25''</t>
+  </si>
+  <si>
+    <t>45:16''</t>
+  </si>
+  <si>
+    <t>RISPOLI GAETANO</t>
+  </si>
+  <si>
+    <t>1:05:12''</t>
+  </si>
+  <si>
+    <t>1:05:22''</t>
+  </si>
+  <si>
+    <t>SF55</t>
+  </si>
+  <si>
+    <t>INNAMORATI PAOLA</t>
+  </si>
+  <si>
+    <t>1:18:56''</t>
+  </si>
+  <si>
+    <t>SM</t>
+  </si>
+  <si>
+    <t>PEZZOTTI ANDREA</t>
+  </si>
+  <si>
+    <t>36:21''</t>
+  </si>
+  <si>
+    <t>31:15''</t>
+  </si>
+  <si>
+    <t>GIORGI GIAMPASQUALE</t>
+  </si>
+  <si>
+    <t>ASD ATLETICA ABRUZZO LAQUILA</t>
+  </si>
+  <si>
+    <t>1:23:12''</t>
+  </si>
+  <si>
+    <t>ALIVERNINI GEZZINO</t>
+  </si>
+  <si>
+    <t>G.S. CAT SPORT ROMA</t>
+  </si>
+  <si>
+    <t>1:56:55''</t>
+  </si>
+  <si>
+    <t>PICARAZZI MASSIMO</t>
+  </si>
+  <si>
+    <t>BIANCO MODA SPORT CIAMPINO ASD</t>
+  </si>
+  <si>
+    <t>1:31:57''</t>
+  </si>
+  <si>
+    <t>PITOLLI CLAUDIO</t>
+  </si>
+  <si>
+    <t>A.S.D. RUNNING EVOLUTION</t>
+  </si>
+  <si>
+    <t>1:40:20''</t>
+  </si>
+  <si>
+    <t>SF60</t>
+  </si>
+  <si>
+    <t>SANSONE MAURIZIA</t>
+  </si>
+  <si>
+    <t>ATLETICA WINNER FOLIGNO</t>
+  </si>
+  <si>
+    <t>1:37:41''</t>
+  </si>
+  <si>
+    <t>DENTINI MARCO</t>
+  </si>
+  <si>
+    <t>UISPORT AVIS TODI</t>
+  </si>
+  <si>
+    <t>1:13:10''</t>
+  </si>
+  <si>
+    <t>GRANIERI FIORINI FABRIZIO</t>
+  </si>
+  <si>
+    <t>1:14:01''</t>
+  </si>
+  <si>
+    <t>GIULIANI ALESSANDRO</t>
+  </si>
+  <si>
     <t>RUNCARD</t>
   </si>
   <si>
+    <t>1:19:22''</t>
+  </si>
+  <si>
+    <t>ANTONACCI FABIANO</t>
+  </si>
+  <si>
+    <t>1:22:28''</t>
+  </si>
+  <si>
+    <t>PULLARA ANDREA</t>
+  </si>
+  <si>
+    <t>1:28:52''</t>
+  </si>
+  <si>
+    <t>DI MATTEO FRANCESCO</t>
+  </si>
+  <si>
+    <t>G.S. AVEZZANO</t>
+  </si>
+  <si>
+    <t>1:31:02''</t>
+  </si>
+  <si>
+    <t>RUSSO LUIGI</t>
+  </si>
+  <si>
+    <t>1:31:36''</t>
+  </si>
+  <si>
+    <t>COLELLA LUCA</t>
+  </si>
+  <si>
+    <t>1:34:16''</t>
+  </si>
+  <si>
+    <t>BUCCI CLAUDIO</t>
+  </si>
+  <si>
+    <t>1:38:34''</t>
+  </si>
+  <si>
+    <t>BARONE GIANNI</t>
+  </si>
+  <si>
+    <t>A.S.D. ATLETICA LAQUILA</t>
+  </si>
+  <si>
+    <t>1:56:00''</t>
+  </si>
+  <si>
+    <t>SF50</t>
+  </si>
+  <si>
+    <t>BARRERA CHIARA</t>
+  </si>
+  <si>
+    <t>TORINO ROAD RUNNERS A.S.D.</t>
+  </si>
+  <si>
+    <t>1:33:04''</t>
+  </si>
+  <si>
+    <t>NERI CARLA</t>
+  </si>
+  <si>
+    <t>1:34:19''</t>
+  </si>
+  <si>
+    <t>SM50</t>
+  </si>
+  <si>
+    <t>CACCIOTTI FABRIZIO</t>
+  </si>
+  <si>
+    <t>PODISTICA SOLIDARIETA'</t>
+  </si>
+  <si>
+    <t>VALLONI DANILO</t>
+  </si>
+  <si>
+    <t>1:22:11''</t>
+  </si>
+  <si>
+    <t>SF45</t>
+  </si>
+  <si>
+    <t>TACCONE EMANUELA</t>
+  </si>
+  <si>
+    <t>GS CELANO 2.0 A.S.D</t>
+  </si>
+  <si>
+    <t>1:21:09''</t>
+  </si>
+  <si>
+    <t>DELL'ISOLA FABRIZIO</t>
+  </si>
+  <si>
+    <t>1:11:16''</t>
+  </si>
+  <si>
+    <t>SANTILLI GUIDO</t>
+  </si>
+  <si>
+    <t>1:25:08''</t>
+  </si>
+  <si>
+    <t>SM40</t>
+  </si>
+  <si>
+    <t>CIANFAGLIONE ANTONIO ELISEO</t>
+  </si>
+  <si>
+    <t>1:14:41''</t>
+  </si>
+  <si>
+    <t>DI PIETRO ARMANDO</t>
+  </si>
+  <si>
+    <t>1:40:02''</t>
+  </si>
+  <si>
+    <t>PACE ANTONELLO</t>
+  </si>
+  <si>
+    <t>1:41:30''</t>
+  </si>
+  <si>
+    <t>PICA LUIGI</t>
+  </si>
+  <si>
+    <t>1:20:30''</t>
+  </si>
+  <si>
+    <t>IANNINI DAVIDE</t>
+  </si>
+  <si>
+    <t>1:25:40''</t>
+  </si>
+  <si>
+    <t>COTTURONE ANGELO</t>
+  </si>
+  <si>
+    <t>1:19:35''</t>
+  </si>
+  <si>
+    <t>CORTESE ANTONIO</t>
+  </si>
+  <si>
+    <t>1:33:06''</t>
+  </si>
+  <si>
+    <t>LISCIANI GABRIELE</t>
+  </si>
+  <si>
+    <t>A.S.D. RUNNERS AVEZZANO</t>
+  </si>
+  <si>
+    <t>1:10:32''</t>
+  </si>
+  <si>
     <t>SM60</t>
   </si>
   <si>
-    <t>SM45</t>
+    <t>MARCHILI MAURIZIO</t>
+  </si>
+  <si>
+    <t>G.S. FULGOR PRATO SESIA</t>
+  </si>
+  <si>
+    <t>1:17:49''</t>
+  </si>
+  <si>
+    <t>DI RIENZO NEMBO</t>
+  </si>
+  <si>
+    <t>1:20:26''</t>
+  </si>
+  <si>
+    <t>FRANCIOSI ANDREA</t>
+  </si>
+  <si>
+    <t>PUROSANGUE ATHLETICS CLUB</t>
+  </si>
+  <si>
+    <t>1:53:35''</t>
+  </si>
+  <si>
+    <t>ERAMO HERMES</t>
+  </si>
+  <si>
+    <t>1:09:31''</t>
+  </si>
+  <si>
+    <t>MECO STEFANO</t>
+  </si>
+  <si>
+    <t>1:11:04''</t>
+  </si>
+  <si>
+    <t>BONDATTI ROBERTO</t>
+  </si>
+  <si>
+    <t>1:21:34''</t>
+  </si>
+  <si>
+    <t>PETRINI GABRIELE</t>
+  </si>
+  <si>
+    <t>1:25:59''</t>
+  </si>
+  <si>
+    <t>PROIETTI MASSIMO</t>
+  </si>
+  <si>
+    <t>A.S.D. GO RUNNING</t>
+  </si>
+  <si>
+    <t>1:28:16''</t>
+  </si>
+  <si>
+    <t>DI BENEDETTO ALESSANDRO</t>
+  </si>
+  <si>
+    <t>1:35:01''</t>
+  </si>
+  <si>
+    <t>SERAFINI STEFANO</t>
+  </si>
+  <si>
+    <t>1:36:09''</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>SEFERYAN ELVIRA</t>
+  </si>
+  <si>
+    <t>1:24:17''</t>
+  </si>
+  <si>
+    <t>SCATENA FERNANDO</t>
+  </si>
+  <si>
+    <t>1:10:52''</t>
+  </si>
+  <si>
+    <t>POSTORINO PAOLO</t>
+  </si>
+  <si>
+    <t>1:24:03''</t>
+  </si>
+  <si>
+    <t>CIRONE IVAN</t>
+  </si>
+  <si>
+    <t>1:35:00''</t>
+  </si>
+  <si>
+    <t>DE BLASI ELEONORA</t>
+  </si>
+  <si>
+    <t>PODISTICA SOLIDARIETA</t>
+  </si>
+  <si>
+    <t>1:14:40''</t>
+  </si>
+  <si>
+    <t>BALDASSARRA ILENIA</t>
+  </si>
+  <si>
+    <t>1:31:14''</t>
+  </si>
+  <si>
+    <t>VALENTINI ANDREA</t>
+  </si>
+  <si>
+    <t>GIULIANI EMANUELE</t>
+  </si>
+  <si>
+    <t>A.S.D. PODISTICA APRILIA</t>
+  </si>
+  <si>
+    <t>1:44:12''</t>
+  </si>
+  <si>
+    <t>ITALIANO LEONARDO</t>
+  </si>
+  <si>
+    <t>1:48:10''</t>
+  </si>
+  <si>
+    <t>SF40</t>
+  </si>
+  <si>
+    <t>PICCININI GIOVANNA</t>
+  </si>
+  <si>
+    <t>DI TORO ELEONORA</t>
+  </si>
+  <si>
+    <t>1:37:42''</t>
+  </si>
+  <si>
+    <t>PIPINI FRANCESCA</t>
+  </si>
+  <si>
+    <t>1:45:09''</t>
+  </si>
+  <si>
+    <t>SERANGELI SIMONE</t>
+  </si>
+  <si>
+    <t>POL. DILETTANTISTICA CLT</t>
+  </si>
+  <si>
+    <t>1:13:21''</t>
+  </si>
+  <si>
+    <t>LUCCHETTI FRANCESCO</t>
+  </si>
+  <si>
+    <t>U.S. DOLOMITICA</t>
+  </si>
+  <si>
+    <t>1:24:39''</t>
+  </si>
+  <si>
+    <t>MOSTARDA GIULIANO</t>
+  </si>
+  <si>
+    <t>TERNANA MARATHON CLUB A.S.D.</t>
+  </si>
+  <si>
+    <t>1:25:05''</t>
+  </si>
+  <si>
+    <t>SF35</t>
+  </si>
+  <si>
+    <t>OLIVOTTO PATRIZIA</t>
+  </si>
+  <si>
+    <t>1:26:08''</t>
+  </si>
+  <si>
+    <t>ONOFRI MICHELA</t>
+  </si>
+  <si>
+    <t>ASS. POD. DIL. PONTE FELCINO</t>
+  </si>
+  <si>
+    <t>ROSSI CHIARA</t>
+  </si>
+  <si>
+    <t>LBM SPORT TEAM</t>
+  </si>
+  <si>
+    <t>1:45:23''</t>
+  </si>
+  <si>
+    <t>SM35</t>
+  </si>
+  <si>
+    <t>D'OFFIZI ANDREA</t>
+  </si>
+  <si>
+    <t>1:08:45''</t>
+  </si>
+  <si>
+    <t>CIANETTI EMANUELE</t>
+  </si>
+  <si>
+    <t>1:12:45''</t>
+  </si>
+  <si>
+    <t>PIRODDI PATRIZIO</t>
+  </si>
+  <si>
+    <t>FEDELE MATTIA</t>
+  </si>
+  <si>
+    <t>A.S.D. FROSINONE SPORT</t>
+  </si>
+  <si>
+    <t>1:21:28''</t>
+  </si>
+  <si>
+    <t>AGOSTINELLI ALESSANDRO</t>
+  </si>
+  <si>
+    <t>1:23:02''</t>
+  </si>
+  <si>
+    <t>SF</t>
+  </si>
+  <si>
+    <t>CAPONNETTO GIULIA</t>
+  </si>
+  <si>
+    <t>1:32:32''</t>
+  </si>
+  <si>
+    <t>GALASSI PAOLO</t>
+  </si>
+  <si>
+    <t>1:03:27''</t>
+  </si>
+  <si>
+    <t>CAGNIZI MATTEO</t>
+  </si>
+  <si>
+    <t>1:05:21''</t>
+  </si>
+  <si>
+    <t>GENTILE GABRIELE</t>
+  </si>
+  <si>
+    <t>1:07:02''</t>
+  </si>
+  <si>
+    <t>BELLINI MATTIA</t>
+  </si>
+  <si>
+    <t>ATL. STUD. RIETI ANDREA MINARDI</t>
+  </si>
+  <si>
+    <t>1:12:40''</t>
+  </si>
+  <si>
+    <t>VERDESCA ENRICO</t>
+  </si>
+  <si>
+    <t>A.P.D.TEAM SCARCIGLIA</t>
+  </si>
+  <si>
+    <t>1:17:26''</t>
+  </si>
+  <si>
+    <t>PELLEGRINI CLAUDIO</t>
+  </si>
+  <si>
+    <t>1:30:31''</t>
+  </si>
+  <si>
+    <t>BOS</t>
+  </si>
+  <si>
+    <t>IBRAKOVIC SENADA</t>
+  </si>
+  <si>
+    <t>ASD TIVOLI MARATHON</t>
+  </si>
+  <si>
+    <t>1:37:31''</t>
+  </si>
+  <si>
+    <t>PETRELLI MARCELLA</t>
+  </si>
+  <si>
+    <t>PODISTICA OSTIA</t>
+  </si>
+  <si>
+    <t>1:51:08''</t>
+  </si>
+  <si>
+    <t>CECCARELLI PAOLO</t>
+  </si>
+  <si>
+    <t>1:33:36''</t>
+  </si>
+  <si>
+    <t>PERRI GIUSEPPE NELLO</t>
+  </si>
+  <si>
+    <t>PIANO MA ARRIVIAMO SSD A RL</t>
+  </si>
+  <si>
+    <t>1:43:26''</t>
+  </si>
+  <si>
+    <t>MOLLICA MARIANO</t>
+  </si>
+  <si>
+    <t>1:06:24''</t>
+  </si>
+  <si>
+    <t>SAVI MASSIMO</t>
+  </si>
+  <si>
+    <t>1:19:57''</t>
+  </si>
+  <si>
+    <t>TOGNI ENRICO</t>
+  </si>
+  <si>
+    <t>1:38:49''</t>
+  </si>
+  <si>
+    <t>GRE</t>
+  </si>
+  <si>
+    <t>PATIRELIS PANTELEIMON</t>
+  </si>
+  <si>
+    <t>1:49:52''</t>
+  </si>
+  <si>
+    <t>RINALDI DANIELE</t>
+  </si>
+  <si>
+    <t>1:19:31''</t>
+  </si>
+  <si>
+    <t>SARANDREA MIRKO</t>
+  </si>
+  <si>
+    <t>A.S.D. PIANO MA ARRIVIAMO</t>
+  </si>
+  <si>
+    <t>1:22:23''</t>
+  </si>
+  <si>
+    <t>LATINI ALESSIO</t>
   </si>
   <si>
     <t>AMATORI PODISTICA TERNI</t>
   </si>
   <si>
+    <t>1:14:32''</t>
+  </si>
+  <si>
+    <t>BONOMO DENNYS</t>
+  </si>
+  <si>
     <t>IL CORRIDORE RUNNING CLUB ASD</t>
   </si>
   <si>
-    <t>F</t>
-[...29 lines deleted...]
-    <t>SM40</t>
+    <t>1:14:48''</t>
+  </si>
+  <si>
+    <t>ULPIANI MARCO</t>
+  </si>
+  <si>
+    <t>1:04:22''</t>
+  </si>
+  <si>
+    <t>ANGELICI GAIA</t>
+  </si>
+  <si>
+    <t>1:15:47''</t>
+  </si>
+  <si>
+    <t>DI PAOLO MORENO</t>
+  </si>
+  <si>
+    <t>1:24:24''</t>
+  </si>
+  <si>
+    <t>GIULIANI MARIO</t>
+  </si>
+  <si>
+    <t>NOMEBREVE</t>
+  </si>
+  <si>
+    <t>50:41''</t>
+  </si>
+  <si>
+    <t>DI GIOVENALE MARIANNA</t>
+  </si>
+  <si>
+    <t>47:12''</t>
+  </si>
+  <si>
+    <t>DI PAOLO ALESSANDRO</t>
+  </si>
+  <si>
+    <t>38:52''</t>
+  </si>
+  <si>
+    <t>SCIARRA PAOLA</t>
+  </si>
+  <si>
+    <t>47:11''</t>
+  </si>
+  <si>
+    <t>BERGHI MARCO</t>
+  </si>
+  <si>
+    <t>S.S. LAZIO ATLETICA LEGGERA</t>
+  </si>
+  <si>
+    <t>35:30''</t>
+  </si>
+  <si>
+    <t>ROVERA DANIELE</t>
+  </si>
+  <si>
+    <t>A.S.D RUNCORE</t>
+  </si>
+  <si>
+    <t>37:49''</t>
+  </si>
+  <si>
+    <t>TEDESCO ILARIO</t>
+  </si>
+  <si>
+    <t>50:29''</t>
+  </si>
+  <si>
+    <t>FERRARI MARIANNA</t>
+  </si>
+  <si>
+    <t>45:40''</t>
+  </si>
+  <si>
+    <t>RACIMOLO MARCO</t>
+  </si>
+  <si>
+    <t>39:43''</t>
+  </si>
+  <si>
+    <t>DESTEFANIS GIULIA</t>
+  </si>
+  <si>
+    <t>46:40''</t>
+  </si>
+  <si>
+    <t>VITA PAMELA</t>
+  </si>
+  <si>
+    <t>55:15''</t>
+  </si>
+  <si>
+    <t>ANGELICI AURORA</t>
+  </si>
+  <si>
+    <t>GSBR</t>
+  </si>
+  <si>
+    <t>1:03:25''</t>
+  </si>
+  <si>
+    <t>TREPICCIONE SALVATORE</t>
+  </si>
+  <si>
+    <t>51:27''</t>
+  </si>
+  <si>
+    <t>DESSI' ROMANO</t>
+  </si>
+  <si>
+    <t>1:34:41''</t>
+  </si>
+  <si>
+    <t>MAZZETTA ANNA</t>
+  </si>
+  <si>
+    <t>1:18:57''</t>
+  </si>
+  <si>
+    <t>TOCCI BIAGIO</t>
+  </si>
+  <si>
+    <t>46:35''</t>
+  </si>
+  <si>
+    <t>GIORDANO MARIO</t>
+  </si>
+  <si>
+    <t>1:02:39''</t>
+  </si>
+  <si>
+    <t>DE LUCA RAPONE VINCENZO</t>
+  </si>
+  <si>
+    <t>A.S.D. ENEA</t>
+  </si>
+  <si>
+    <t>48:25''</t>
+  </si>
+  <si>
+    <t>DIOCIAIUTI STEFANO</t>
+  </si>
+  <si>
+    <t>49:27''</t>
+  </si>
+  <si>
+    <t>TORRI SERGIO</t>
+  </si>
+  <si>
+    <t>ATLETICOM ASD</t>
+  </si>
+  <si>
+    <t>1:00:23''</t>
+  </si>
+  <si>
+    <t>ANGELETTI INDALEZIO</t>
+  </si>
+  <si>
+    <t>1:00:32''</t>
+  </si>
+  <si>
+    <t>CAVALLUCCI MARCO</t>
+  </si>
+  <si>
+    <t>41:13''</t>
+  </si>
+  <si>
+    <t>TAMBURRINI SIMONA</t>
+  </si>
+  <si>
+    <t>59:53''</t>
+  </si>
+  <si>
+    <t>PELLEGRINI MAURIZIO</t>
+  </si>
+  <si>
+    <t>ASD PALESTRINA RUNNING</t>
+  </si>
+  <si>
+    <t>46:13''</t>
+  </si>
+  <si>
+    <t>DINI ELENA</t>
+  </si>
+  <si>
+    <t>59:13''</t>
+  </si>
+  <si>
+    <t>MINELLA DIEGO</t>
+  </si>
+  <si>
+    <t>37:16''</t>
+  </si>
+  <si>
+    <t>BASILE MARIA</t>
+  </si>
+  <si>
+    <t>53:05''</t>
   </si>
   <si>
     <t>MARTINI PAOLO</t>
   </si>
   <si>
-    <t>S.S. LAZIO ATLETICA LEGGERA</t>
-[...88 lines deleted...]
-  <si>
     <t>33:57''</t>
   </si>
   <si>
-    <t>36:21''</t>
-[...866 lines deleted...]
-    <t>1:03:25''</t>
+    <t>01:27:52''</t>
+  </si>
+  <si>
+    <t>01:27:58''</t>
+  </si>
+  <si>
+    <t>00:54:00''</t>
+  </si>
+  <si>
+    <t>00:59:45''</t>
+  </si>
+  <si>
+    <t>01:09:24''</t>
+  </si>
+  <si>
+    <t>01:39:10''</t>
+  </si>
+  <si>
+    <t>00:52:45''</t>
+  </si>
+  <si>
+    <t>SALEPPICO MORENO</t>
+  </si>
+  <si>
+    <t>00:46:52''</t>
+  </si>
+  <si>
+    <t>47:36''</t>
+  </si>
+  <si>
+    <t>53:39''</t>
+  </si>
+  <si>
+    <t>1:16:42''</t>
+  </si>
+  <si>
+    <t>2:34:43''</t>
+  </si>
+  <si>
+    <t>1:13:11''</t>
+  </si>
+  <si>
+    <t>1:36:25''</t>
+  </si>
+  <si>
+    <t>1:41:52''</t>
+  </si>
+  <si>
+    <t>45:33''</t>
+  </si>
+  <si>
+    <t>48:01''</t>
+  </si>
+  <si>
+    <t>51:06''</t>
+  </si>
+  <si>
+    <t>53:48''</t>
+  </si>
+  <si>
+    <t>59:43''</t>
+  </si>
+  <si>
+    <t>1:01:22''</t>
+  </si>
+  <si>
+    <t>1:00:43''</t>
+  </si>
+  <si>
+    <t>57:14''</t>
+  </si>
+  <si>
+    <t>1:00:22''</t>
+  </si>
+  <si>
+    <t>1:04:17''</t>
+  </si>
+  <si>
+    <t>56:54''</t>
+  </si>
+  <si>
+    <t>ZABBENI PIETRO</t>
+  </si>
+  <si>
+    <t>40:34''</t>
+  </si>
+  <si>
+    <t>CERAFOGLI DANIELE</t>
+  </si>
+  <si>
+    <t>44:37''</t>
+  </si>
+  <si>
+    <t>ORSINI ANDREA</t>
+  </si>
+  <si>
+    <t>MUD&amp;GLORY ACCADEMY</t>
+  </si>
+  <si>
+    <t>44:52''</t>
+  </si>
+  <si>
+    <t>NADDEO ANNAMARIA</t>
+  </si>
+  <si>
+    <t>RUNNING CLUB NAPOLI</t>
+  </si>
+  <si>
+    <t>45:24''</t>
+  </si>
+  <si>
+    <t>SORICELLI FRANCESCO</t>
+  </si>
+  <si>
+    <t>A.S.D. POL. ATLETICA VITTORIA</t>
+  </si>
+  <si>
+    <t>47:04''</t>
+  </si>
+  <si>
+    <t>CIOTTI GABRIELE</t>
+  </si>
+  <si>
+    <t>47:14''</t>
+  </si>
+  <si>
+    <t>NOTTOLINI CLAUDIO</t>
+  </si>
+  <si>
+    <t>ASD TRACK &amp; FIELD MASTER GROSS</t>
+  </si>
+  <si>
+    <t>48:11''</t>
+  </si>
+  <si>
+    <t>MUNICCHI MARCELLA</t>
+  </si>
+  <si>
+    <t>48:23''</t>
+  </si>
+  <si>
+    <t>ZUCCHERINI RICCARDO</t>
+  </si>
+  <si>
+    <t>PODISTICA AVIS DERUTA</t>
+  </si>
+  <si>
+    <t>51:44''</t>
+  </si>
+  <si>
+    <t>COSTARELLI EMANUELE</t>
+  </si>
+  <si>
+    <t>53:09''</t>
+  </si>
+  <si>
+    <t>TRIBBIOLI SILVIA</t>
+  </si>
+  <si>
+    <t>GRIFO RUNNERS PERUGIA ASD</t>
+  </si>
+  <si>
+    <t>54:07''</t>
+  </si>
+  <si>
+    <t>FORTE ANTONIO</t>
+  </si>
+  <si>
+    <t>54:29''</t>
+  </si>
+  <si>
+    <t>FAGIOLI SIMONA</t>
+  </si>
+  <si>
+    <t>ASD PODISTICA LINO SPAGNOLI</t>
+  </si>
+  <si>
+    <t>55:06''</t>
+  </si>
+  <si>
+    <t>RUBINI ALESSANDRO</t>
+  </si>
+  <si>
+    <t>TERNI TRIATHLON A.S.D.</t>
+  </si>
+  <si>
+    <t>55:55''</t>
+  </si>
+  <si>
+    <t>DI MURRO FEDERICA</t>
+  </si>
+  <si>
+    <t>56:03''</t>
+  </si>
+  <si>
+    <t>REA GIAMPIERO</t>
+  </si>
+  <si>
+    <t>57:06''</t>
+  </si>
+  <si>
+    <t>FAZIOLI FRANCO</t>
+  </si>
+  <si>
+    <t>992 RUNNING ASD</t>
+  </si>
+  <si>
+    <t>57:17''</t>
+  </si>
+  <si>
+    <t>FANTUCCHIO FRANCESCA</t>
+  </si>
+  <si>
+    <t>1:02:24''</t>
+  </si>
+  <si>
+    <t>VALENTINI FRANCESCO</t>
+  </si>
+  <si>
+    <t>1:03:29''</t>
+  </si>
+  <si>
+    <t>VAGNOLI MARIA RITA</t>
+  </si>
+  <si>
+    <t>1:04:03''</t>
+  </si>
+  <si>
+    <t>AGOSTA SONIA</t>
+  </si>
+  <si>
+    <t>1:05:43''</t>
+  </si>
+  <si>
+    <t>TUCCILLO MARIA CRISTINA</t>
+  </si>
+  <si>
+    <t>1:07:14''</t>
+  </si>
+  <si>
+    <t>FELICI CLAUDIO</t>
+  </si>
+  <si>
+    <t>1:15:50''</t>
+  </si>
+  <si>
+    <t>CICCIOLA MARIA PIA</t>
+  </si>
+  <si>
+    <t>1:22:49''</t>
+  </si>
+  <si>
+    <t>MERLI MARCONAZARENO</t>
+  </si>
+  <si>
+    <t>1:26:17''</t>
+  </si>
+  <si>
+    <t>16.5</t>
+  </si>
+  <si>
+    <t>01:11:08''</t>
+  </si>
+  <si>
+    <t>26.5</t>
+  </si>
+  <si>
+    <t>03:06:00''</t>
+  </si>
+  <si>
+    <t>23.5</t>
+  </si>
+  <si>
+    <t>33.5</t>
+  </si>
+  <si>
+    <t>01:32:20''</t>
+  </si>
+  <si>
+    <t>01:37:25''</t>
+  </si>
+  <si>
+    <t>02:28:25''</t>
+  </si>
+  <si>
+    <t>01:04:27''</t>
+  </si>
+  <si>
+    <t>01:12:58''</t>
+  </si>
+  <si>
+    <t>78.5</t>
+  </si>
+  <si>
+    <t>01:20:42''</t>
+  </si>
+  <si>
+    <t>41.5</t>
+  </si>
+  <si>
+    <t>20.5</t>
+  </si>
+  <si>
+    <t>8.5</t>
+  </si>
+  <si>
+    <t>01:29:38''</t>
+  </si>
+  <si>
+    <t>STEFANELLI ENRICO</t>
+  </si>
+  <si>
+    <t>01:00:40''</t>
+  </si>
+  <si>
+    <t>LUGINI MARIO</t>
+  </si>
+  <si>
+    <t>01:05:10''</t>
+  </si>
+  <si>
+    <t>BERGHIMARCO</t>
+  </si>
+  <si>
+    <t>S.S LAZIO ATLETICA LEGGERA</t>
+  </si>
+  <si>
+    <t>01:08:42''</t>
+  </si>
+  <si>
+    <t>LATINI PATRIZIO</t>
+  </si>
+  <si>
+    <t>A.S.D. ATLETICA PALOMBARA</t>
+  </si>
+  <si>
+    <t>01:10:33''</t>
+  </si>
+  <si>
+    <t>TAGLIERI FABRIZIO</t>
+  </si>
+  <si>
+    <t>01:15:14''</t>
+  </si>
+  <si>
+    <t>LUNGHI ALESSANDRO</t>
+  </si>
+  <si>
+    <t>01:20:55''</t>
+  </si>
+  <si>
+    <t>LATINI PAOLA</t>
+  </si>
+  <si>
+    <t>01:23:13''</t>
+  </si>
+  <si>
+    <t>MASINI ANNARITA</t>
+  </si>
+  <si>
+    <t>IRONTEAM ITALIA S.S.D. A R.L.</t>
+  </si>
+  <si>
+    <t>01:28:19''</t>
+  </si>
+  <si>
+    <t>TAGLIABUE PAOLA</t>
+  </si>
+  <si>
+    <t>ASD ATLETICO MONTEROTONDO</t>
+  </si>
+  <si>
+    <t>01:51:42''</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
@@ -1549,8076 +1935,10248 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:T129"/>
+  <dimension ref="A1:T164"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.44140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="16" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="25.5546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="32.109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
-    <col min="11" max="20" width="21.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="15.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="23.88671875" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="20.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="20.88671875" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="20.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="22" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="20" width="21.6640625" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>67</v>
+        <v>9</v>
       </c>
       <c r="K1" s="5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="L1" s="12" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="N1" s="7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="O1" s="10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="P1" s="13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="Q1" s="14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R1" s="11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S1" s="15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="T1" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A2">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="B2">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E2">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="F2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G2" t="s">
-        <v>122</v>
+        <v>29</v>
       </c>
       <c r="H2" t="s">
-        <v>123</v>
+        <v>30</v>
       </c>
       <c r="I2">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>18</v>
+      </c>
+      <c r="J2" t="s">
+        <v>456</v>
+      </c>
+      <c r="K2">
+        <v>0</v>
       </c>
       <c r="L2" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="M2" t="s">
-        <v>261</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>32</v>
+      </c>
+      <c r="N2" t="s">
+        <v>33</v>
+      </c>
+      <c r="O2" t="s">
+        <v>365</v>
+      </c>
+      <c r="P2" t="s">
+        <v>380</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>457</v>
       </c>
       <c r="R2">
         <v>0</v>
       </c>
       <c r="S2">
         <v>0</v>
       </c>
       <c r="T2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A3">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="B3">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3">
+        <v>45</v>
+      </c>
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3">
+        <v>12</v>
+      </c>
+      <c r="J3">
+        <v>63</v>
+      </c>
+      <c r="K3" t="s">
         <v>25</v>
       </c>
-      <c r="C3" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="L3" t="s">
-        <v>206</v>
+        <v>26</v>
       </c>
       <c r="M3" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>27</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
-      <c r="Q3">
-        <v>0</v>
+      <c r="Q3" t="s">
+        <v>451</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A4">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="B4">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="E4">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G4" t="s">
-        <v>253</v>
+        <v>48</v>
       </c>
       <c r="H4" t="s">
-        <v>254</v>
+        <v>49</v>
       </c>
       <c r="I4">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J4">
-        <v>41.5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>58</v>
+      </c>
+      <c r="K4" t="s">
+        <v>50</v>
       </c>
       <c r="L4" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>51</v>
+      </c>
+      <c r="M4">
+        <v>0</v>
+      </c>
+      <c r="N4">
+        <v>0</v>
       </c>
       <c r="O4">
         <v>0</v>
       </c>
-      <c r="P4">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="P4" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>453</v>
       </c>
       <c r="R4">
         <v>0</v>
       </c>
       <c r="S4">
         <v>0</v>
       </c>
       <c r="T4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A5">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="B5">
         <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="E5">
+        <v>75</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H5" t="s">
         <v>45</v>
       </c>
-      <c r="F5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J5">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>53</v>
+      </c>
+      <c r="K5" t="s">
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>47</v>
+      </c>
+      <c r="M5">
+        <v>0</v>
       </c>
       <c r="N5">
         <v>0</v>
       </c>
-      <c r="O5">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="O5" t="s">
+        <v>364</v>
+      </c>
+      <c r="P5" t="s">
+        <v>373</v>
       </c>
       <c r="Q5">
         <v>0</v>
       </c>
       <c r="R5">
         <v>0</v>
       </c>
       <c r="S5">
         <v>0</v>
       </c>
       <c r="T5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A6">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="B6">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>142</v>
+        <v>28</v>
       </c>
       <c r="E6">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G6" t="s">
-        <v>143</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>144</v>
+        <v>35</v>
       </c>
       <c r="I6">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>9</v>
+      </c>
+      <c r="J6" t="s">
+        <v>458</v>
+      </c>
+      <c r="K6">
+        <v>0</v>
       </c>
       <c r="L6" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="M6" t="s">
+        <v>37</v>
+      </c>
+      <c r="N6" t="s">
+        <v>38</v>
       </c>
       <c r="O6">
         <v>0</v>
       </c>
       <c r="P6">
         <v>0</v>
       </c>
       <c r="Q6">
         <v>0</v>
       </c>
       <c r="R6">
         <v>0</v>
       </c>
       <c r="S6">
         <v>0</v>
       </c>
       <c r="T6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A7">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="B7">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>142</v>
+        <v>52</v>
       </c>
       <c r="E7">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G7" t="s">
-        <v>147</v>
+        <v>62</v>
       </c>
       <c r="H7" t="s">
-        <v>148</v>
+        <v>54</v>
       </c>
       <c r="I7">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>9</v>
+      </c>
+      <c r="J7" t="s">
+        <v>450</v>
       </c>
       <c r="K7" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>63</v>
+      </c>
+      <c r="L7">
+        <v>0</v>
       </c>
       <c r="M7">
         <v>0</v>
       </c>
-      <c r="N7">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="N7" t="s">
+        <v>64</v>
+      </c>
+      <c r="O7" t="s">
+        <v>361</v>
       </c>
       <c r="P7">
         <v>0</v>
       </c>
       <c r="Q7">
         <v>0</v>
       </c>
       <c r="R7">
         <v>0</v>
       </c>
       <c r="S7">
         <v>0</v>
       </c>
       <c r="T7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A8">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="E8">
         <v>70</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G8" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="I8">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>9</v>
+      </c>
+      <c r="J8" t="s">
+        <v>450</v>
       </c>
       <c r="K8" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>66</v>
+      </c>
+      <c r="L8">
+        <v>0</v>
       </c>
       <c r="M8">
         <v>0</v>
       </c>
-      <c r="N8">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="N8" t="s">
+        <v>67</v>
+      </c>
+      <c r="O8" t="s">
+        <v>363</v>
       </c>
       <c r="P8">
         <v>0</v>
       </c>
       <c r="Q8">
         <v>0</v>
       </c>
       <c r="R8">
         <v>0</v>
       </c>
       <c r="S8">
         <v>0</v>
       </c>
       <c r="T8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A9">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B9">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="E9">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="G9" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="H9" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="I9">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>9</v>
+      </c>
+      <c r="J9" t="s">
+        <v>447</v>
       </c>
       <c r="K9" t="s">
         <v>81</v>
       </c>
-      <c r="L9" t="s">
-        <v>82</v>
+      <c r="L9">
+        <v>0</v>
       </c>
       <c r="M9">
         <v>0</v>
       </c>
-      <c r="N9">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="N9" t="s">
+        <v>78</v>
+      </c>
+      <c r="O9" t="s">
+        <v>359</v>
       </c>
       <c r="P9">
         <v>0</v>
       </c>
       <c r="Q9">
         <v>0</v>
       </c>
       <c r="R9">
         <v>0</v>
       </c>
       <c r="S9">
         <v>0</v>
       </c>
       <c r="T9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A10">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="B10">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G10" t="s">
-        <v>118</v>
+        <v>39</v>
       </c>
       <c r="H10" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I10">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J10">
-        <v>23.5</v>
-[...11 lines deleted...]
-        <v>260</v>
+        <v>45</v>
+      </c>
+      <c r="K10">
+        <v>0</v>
+      </c>
+      <c r="L10" t="s">
+        <v>41</v>
+      </c>
+      <c r="M10" t="s">
+        <v>42</v>
+      </c>
+      <c r="N10">
+        <v>0</v>
       </c>
       <c r="O10">
         <v>0</v>
       </c>
-      <c r="P10">
-        <v>0</v>
+      <c r="P10" t="s">
+        <v>379</v>
       </c>
       <c r="Q10">
         <v>0</v>
       </c>
       <c r="R10">
         <v>0</v>
       </c>
       <c r="S10">
         <v>0</v>
       </c>
       <c r="T10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A11">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="B11">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>230</v>
       </c>
       <c r="E11">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G11" t="s">
-        <v>126</v>
+        <v>233</v>
       </c>
       <c r="H11" t="s">
-        <v>34</v>
+        <v>108</v>
       </c>
       <c r="I11">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J11">
-        <v>23.5</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>43</v>
+      </c>
+      <c r="K11">
+        <v>0</v>
+      </c>
+      <c r="L11" t="s">
+        <v>234</v>
       </c>
       <c r="M11">
         <v>0</v>
       </c>
-      <c r="N11" t="s">
-        <v>262</v>
+      <c r="N11">
+        <v>0</v>
       </c>
       <c r="O11">
         <v>0</v>
       </c>
-      <c r="P11">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="P11" t="s">
+        <v>376</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>454</v>
       </c>
       <c r="R11">
         <v>0</v>
       </c>
       <c r="S11">
         <v>0</v>
       </c>
       <c r="T11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A12">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="B12">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>230</v>
       </c>
       <c r="E12">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G12" t="s">
-        <v>106</v>
+        <v>239</v>
       </c>
       <c r="H12" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="I12">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J12">
-        <v>23.5</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>43</v>
+      </c>
+      <c r="K12">
+        <v>0</v>
+      </c>
+      <c r="L12" t="s">
+        <v>240</v>
       </c>
       <c r="M12">
         <v>0</v>
       </c>
-      <c r="N12" t="s">
-        <v>258</v>
+      <c r="N12">
+        <v>0</v>
       </c>
       <c r="O12">
         <v>0</v>
       </c>
-      <c r="P12">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="P12" t="s">
+        <v>378</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>455</v>
       </c>
       <c r="R12">
         <v>0</v>
       </c>
       <c r="S12">
         <v>0</v>
       </c>
       <c r="T12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A13">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E13">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="F13" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G13" t="s">
-        <v>114</v>
+        <v>267</v>
       </c>
       <c r="H13" t="s">
-        <v>27</v>
+        <v>268</v>
       </c>
       <c r="I13">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J13">
-        <v>23.5</v>
+        <v>42</v>
       </c>
       <c r="K13" t="s">
-        <v>115</v>
+        <v>269</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
         <v>0</v>
       </c>
-      <c r="N13" t="s">
-        <v>259</v>
+      <c r="N13">
+        <v>0</v>
       </c>
       <c r="O13">
         <v>0</v>
       </c>
-      <c r="P13">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="P13" t="s">
+        <v>372</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>452</v>
       </c>
       <c r="R13">
         <v>0</v>
       </c>
       <c r="S13">
         <v>0</v>
       </c>
       <c r="T13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A14">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B14">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="E14">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F14" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G14" t="s">
-        <v>62</v>
+        <v>326</v>
       </c>
       <c r="H14" t="s">
-        <v>34</v>
+        <v>197</v>
       </c>
       <c r="I14">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J14">
-        <v>16.5</v>
+        <v>35</v>
       </c>
       <c r="K14" t="s">
-        <v>86</v>
+        <v>327</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
         <v>0</v>
       </c>
-      <c r="N14" t="s">
-        <v>257</v>
+      <c r="N14">
+        <v>0</v>
       </c>
       <c r="O14">
         <v>0</v>
       </c>
-      <c r="P14">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="P14" t="s">
+        <v>371</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>448</v>
       </c>
       <c r="R14">
         <v>0</v>
       </c>
       <c r="S14">
         <v>0</v>
       </c>
       <c r="T14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A15">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="B15">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="C15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="E15">
         <v>55</v>
       </c>
       <c r="F15" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G15" t="s">
-        <v>64</v>
+        <v>344</v>
       </c>
       <c r="H15" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="I15">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J15">
-        <v>16.5</v>
+        <v>35</v>
       </c>
       <c r="K15" t="s">
-        <v>87</v>
+        <v>345</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
         <v>0</v>
       </c>
-      <c r="N15" t="s">
-        <v>257</v>
+      <c r="N15">
+        <v>0</v>
       </c>
       <c r="O15">
         <v>0</v>
       </c>
-      <c r="P15">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="P15" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>446</v>
       </c>
       <c r="R15">
         <v>0</v>
       </c>
       <c r="S15">
         <v>0</v>
       </c>
       <c r="T15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A16">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="B16">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E16">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="F16" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G16" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="H16" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="I16">
         <v>6</v>
       </c>
-      <c r="J16">
-        <v>16.5</v>
+      <c r="J16" t="s">
+        <v>449</v>
       </c>
       <c r="K16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
         <v>0</v>
       </c>
       <c r="N16" t="s">
-        <v>256</v>
+        <v>71</v>
       </c>
       <c r="O16">
         <v>0</v>
       </c>
       <c r="P16">
         <v>0</v>
       </c>
       <c r="Q16">
         <v>0</v>
       </c>
       <c r="R16">
         <v>0</v>
       </c>
       <c r="S16">
         <v>0</v>
       </c>
       <c r="T16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A17">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="B17">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D17" t="s">
-        <v>142</v>
+        <v>72</v>
       </c>
       <c r="E17">
+        <v>55</v>
+      </c>
+      <c r="F17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" t="s">
+        <v>69</v>
+      </c>
+      <c r="I17">
+        <v>6</v>
+      </c>
+      <c r="J17" t="s">
+        <v>449</v>
+      </c>
+      <c r="K17" t="s">
+        <v>74</v>
+      </c>
+      <c r="L17">
+        <v>0</v>
+      </c>
+      <c r="M17">
+        <v>0</v>
+      </c>
+      <c r="N17" t="s">
         <v>75</v>
-      </c>
-[...25 lines deleted...]
-        <v>0</v>
       </c>
       <c r="O17">
         <v>0</v>
       </c>
       <c r="P17">
         <v>0</v>
       </c>
       <c r="Q17">
         <v>0</v>
       </c>
       <c r="R17">
         <v>0</v>
       </c>
       <c r="S17">
         <v>0</v>
       </c>
       <c r="T17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A18">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B18">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="C18" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D18" t="s">
-        <v>142</v>
+        <v>21</v>
       </c>
       <c r="E18">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="F18" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G18" t="s">
-        <v>327</v>
+        <v>305</v>
       </c>
       <c r="H18" t="s">
-        <v>328</v>
+        <v>306</v>
       </c>
       <c r="I18">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>6</v>
+      </c>
+      <c r="J18" t="s">
+        <v>459</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
-      <c r="M18" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M18">
+        <v>0</v>
+      </c>
+      <c r="N18" t="s">
+        <v>307</v>
       </c>
       <c r="O18">
         <v>0</v>
       </c>
-      <c r="P18">
-        <v>0</v>
+      <c r="P18" t="s">
+        <v>385</v>
       </c>
       <c r="Q18">
         <v>0</v>
       </c>
       <c r="R18">
         <v>0</v>
       </c>
       <c r="S18">
         <v>0</v>
       </c>
       <c r="T18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A19">
-        <v>105</v>
+        <v>17</v>
       </c>
       <c r="B19">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C19" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E19">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="F19" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G19" t="s">
-        <v>301</v>
+        <v>76</v>
       </c>
       <c r="H19" t="s">
-        <v>302</v>
+        <v>54</v>
       </c>
       <c r="I19">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="J19" t="s">
+        <v>445</v>
+      </c>
+      <c r="K19" t="s">
+        <v>77</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
-      <c r="M19" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M19">
+        <v>0</v>
+      </c>
+      <c r="N19" t="s">
+        <v>78</v>
       </c>
       <c r="O19">
         <v>0</v>
       </c>
       <c r="P19">
         <v>0</v>
       </c>
       <c r="Q19">
         <v>0</v>
       </c>
       <c r="R19">
         <v>0</v>
       </c>
       <c r="S19">
         <v>0</v>
       </c>
       <c r="T19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A20">
-        <v>112</v>
+        <v>2</v>
       </c>
       <c r="B20">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="C20" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="E20">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="F20" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G20" t="s">
-        <v>319</v>
+        <v>83</v>
       </c>
       <c r="H20" t="s">
-        <v>320</v>
+        <v>69</v>
       </c>
       <c r="I20">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="J20" t="s">
+        <v>445</v>
+      </c>
+      <c r="K20" t="s">
+        <v>84</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
-      <c r="M20" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M20">
+        <v>0</v>
+      </c>
+      <c r="N20" t="s">
+        <v>85</v>
       </c>
       <c r="O20">
         <v>0</v>
       </c>
       <c r="P20">
         <v>0</v>
       </c>
       <c r="Q20">
         <v>0</v>
       </c>
       <c r="R20">
         <v>0</v>
       </c>
       <c r="S20">
         <v>0</v>
       </c>
       <c r="T20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A21">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="B21">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="C21" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D21" t="s">
-        <v>311</v>
+        <v>52</v>
       </c>
       <c r="E21">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F21" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G21" t="s">
-        <v>312</v>
+        <v>158</v>
       </c>
       <c r="H21" t="s">
-        <v>313</v>
+        <v>45</v>
       </c>
       <c r="I21">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J21">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
-      <c r="L21">
-[...3 lines deleted...]
-        <v>314</v>
+      <c r="L21" t="s">
+        <v>159</v>
+      </c>
+      <c r="M21">
+        <v>0</v>
       </c>
       <c r="N21">
         <v>0</v>
       </c>
       <c r="O21">
         <v>0</v>
       </c>
-      <c r="P21">
-        <v>0</v>
+      <c r="P21" t="s">
+        <v>384</v>
       </c>
       <c r="Q21">
         <v>0</v>
       </c>
       <c r="R21">
         <v>0</v>
       </c>
       <c r="S21">
         <v>0</v>
       </c>
       <c r="T21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A22">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="B22">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="C22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D22" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="E22">
         <v>55</v>
       </c>
       <c r="F22" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G22" t="s">
-        <v>271</v>
+        <v>180</v>
       </c>
       <c r="H22" t="s">
-        <v>272</v>
+        <v>181</v>
       </c>
       <c r="I22">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J22">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
-      <c r="L22">
-[...3 lines deleted...]
-        <v>175</v>
+      <c r="L22" t="s">
+        <v>182</v>
+      </c>
+      <c r="M22">
+        <v>0</v>
       </c>
       <c r="N22">
         <v>0</v>
       </c>
       <c r="O22">
         <v>0</v>
       </c>
-      <c r="P22">
-        <v>0</v>
+      <c r="P22" t="s">
+        <v>383</v>
       </c>
       <c r="Q22">
         <v>0</v>
       </c>
       <c r="R22">
         <v>0</v>
       </c>
       <c r="S22">
         <v>0</v>
       </c>
       <c r="T22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A23">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="B23">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="C23" t="s">
-        <v>19</v>
+        <v>187</v>
       </c>
       <c r="D23" t="s">
-        <v>32</v>
+        <v>126</v>
       </c>
       <c r="E23">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="F23" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G23" t="s">
-        <v>273</v>
+        <v>188</v>
       </c>
       <c r="H23" t="s">
-        <v>272</v>
+        <v>181</v>
       </c>
       <c r="I23">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J23">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
-      <c r="L23">
-[...3 lines deleted...]
-        <v>274</v>
+      <c r="L23" t="s">
+        <v>189</v>
+      </c>
+      <c r="M23">
+        <v>0</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
       <c r="O23">
         <v>0</v>
       </c>
-      <c r="P23">
-        <v>0</v>
+      <c r="P23" t="s">
+        <v>381</v>
       </c>
       <c r="Q23">
         <v>0</v>
       </c>
       <c r="R23">
         <v>0</v>
       </c>
       <c r="S23">
         <v>0</v>
       </c>
       <c r="T23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A24">
-        <v>94</v>
+        <v>56</v>
       </c>
       <c r="B24">
+        <v>13</v>
+      </c>
+      <c r="C24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" t="s">
+        <v>145</v>
+      </c>
+      <c r="E24">
+        <v>40</v>
+      </c>
+      <c r="F24" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" t="s">
+        <v>213</v>
+      </c>
+      <c r="H24" t="s">
+        <v>214</v>
+      </c>
+      <c r="I24">
         <v>6</v>
       </c>
-      <c r="C24" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J24">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
-      <c r="L24">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="L24" t="s">
+        <v>215</v>
+      </c>
+      <c r="M24">
+        <v>0</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
       <c r="O24">
         <v>0</v>
       </c>
-      <c r="P24">
-        <v>0</v>
+      <c r="P24" t="s">
+        <v>377</v>
       </c>
       <c r="Q24">
         <v>0</v>
       </c>
       <c r="R24">
         <v>0</v>
       </c>
       <c r="S24">
         <v>0</v>
       </c>
       <c r="T24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A25">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="B25">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="C25" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D25" t="s">
-        <v>32</v>
+        <v>145</v>
       </c>
       <c r="E25">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="F25" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G25" t="s">
-        <v>287</v>
+        <v>216</v>
       </c>
       <c r="H25" t="s">
-        <v>269</v>
+        <v>217</v>
       </c>
       <c r="I25">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J25">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
-      <c r="L25">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="L25" t="s">
+        <v>218</v>
+      </c>
+      <c r="M25">
+        <v>0</v>
       </c>
       <c r="N25">
         <v>0</v>
       </c>
       <c r="O25">
         <v>0</v>
       </c>
-      <c r="P25">
-        <v>0</v>
+      <c r="P25" t="s">
+        <v>382</v>
       </c>
       <c r="Q25">
         <v>0</v>
       </c>
       <c r="R25">
         <v>0</v>
       </c>
       <c r="S25">
         <v>0</v>
       </c>
       <c r="T25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A26">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="B26">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="C26" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D26" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="E26">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="F26" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G26" t="s">
-        <v>295</v>
+        <v>246</v>
       </c>
       <c r="H26" t="s">
-        <v>269</v>
+        <v>108</v>
       </c>
       <c r="I26">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J26">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
-      <c r="L26">
-[...3 lines deleted...]
-        <v>296</v>
+      <c r="L26" t="s">
+        <v>247</v>
+      </c>
+      <c r="M26">
+        <v>0</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
       <c r="O26">
         <v>0</v>
       </c>
-      <c r="P26">
-        <v>0</v>
+      <c r="P26" t="s">
+        <v>375</v>
       </c>
       <c r="Q26">
         <v>0</v>
       </c>
       <c r="R26">
         <v>0</v>
       </c>
       <c r="S26">
         <v>0</v>
       </c>
       <c r="T26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A27">
-        <v>103</v>
+        <v>151</v>
       </c>
       <c r="B27">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C27" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D27" t="s">
-        <v>32</v>
+        <v>137</v>
       </c>
       <c r="E27">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="F27" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G27" t="s">
-        <v>297</v>
+        <v>437</v>
       </c>
       <c r="H27" t="s">
-        <v>235</v>
+        <v>40</v>
       </c>
       <c r="I27">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J27">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
-      <c r="M27" t="s">
-        <v>298</v>
+      <c r="M27">
+        <v>0</v>
       </c>
       <c r="N27">
         <v>0</v>
       </c>
       <c r="O27">
         <v>0</v>
       </c>
-      <c r="P27">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="P27" t="s">
+        <v>438</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>461</v>
       </c>
       <c r="R27">
         <v>0</v>
       </c>
       <c r="S27">
         <v>0</v>
       </c>
       <c r="T27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A28">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="B28">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C28" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D28" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E28">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="F28" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G28" t="s">
-        <v>299</v>
+        <v>265</v>
       </c>
       <c r="H28" t="s">
-        <v>269</v>
+        <v>54</v>
       </c>
       <c r="I28">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J28">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>25</v>
+      </c>
+      <c r="K28" t="s">
+        <v>266</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
-      <c r="M28" t="s">
-        <v>300</v>
+      <c r="M28">
+        <v>0</v>
       </c>
       <c r="N28">
         <v>0</v>
       </c>
-      <c r="O28">
-        <v>0</v>
+      <c r="O28" t="s">
+        <v>362</v>
       </c>
       <c r="P28">
         <v>0</v>
       </c>
       <c r="Q28">
         <v>0</v>
       </c>
       <c r="R28">
         <v>0</v>
       </c>
       <c r="S28">
         <v>0</v>
       </c>
       <c r="T28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A29">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="B29">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D29" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="E29">
+        <v>70</v>
+      </c>
+      <c r="F29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" t="s">
+        <v>53</v>
+      </c>
+      <c r="H29" t="s">
+        <v>54</v>
+      </c>
+      <c r="I29">
+        <v>6</v>
+      </c>
+      <c r="J29">
+        <v>24</v>
+      </c>
+      <c r="K29" t="s">
         <v>55</v>
       </c>
-      <c r="F29" t="s">
-[...21 lines deleted...]
-        <v>308</v>
+      <c r="L29" t="s">
+        <v>56</v>
+      </c>
+      <c r="M29">
+        <v>0</v>
       </c>
       <c r="N29">
         <v>0</v>
       </c>
       <c r="O29">
         <v>0</v>
       </c>
       <c r="P29">
         <v>0</v>
       </c>
       <c r="Q29">
         <v>0</v>
       </c>
       <c r="R29">
         <v>0</v>
       </c>
       <c r="S29">
         <v>0</v>
       </c>
       <c r="T29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A30">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="B30">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C30" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D30" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="E30">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="F30" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G30" t="s">
-        <v>315</v>
+        <v>59</v>
       </c>
       <c r="H30" t="s">
-        <v>269</v>
+        <v>54</v>
       </c>
       <c r="I30">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J30">
-        <v>17</v>
-[...8 lines deleted...]
-        <v>316</v>
+        <v>24</v>
+      </c>
+      <c r="K30" t="s">
+        <v>60</v>
+      </c>
+      <c r="L30" t="s">
+        <v>61</v>
+      </c>
+      <c r="M30">
+        <v>0</v>
       </c>
       <c r="N30">
         <v>0</v>
       </c>
       <c r="O30">
         <v>0</v>
       </c>
       <c r="P30">
         <v>0</v>
       </c>
       <c r="Q30">
         <v>0</v>
       </c>
       <c r="R30">
         <v>0</v>
       </c>
       <c r="S30">
         <v>0</v>
       </c>
       <c r="T30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A31">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="B31">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="C31" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D31" t="s">
-        <v>32</v>
+        <v>163</v>
       </c>
       <c r="E31">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F31" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G31" t="s">
-        <v>324</v>
+        <v>339</v>
       </c>
       <c r="H31" t="s">
-        <v>325</v>
+        <v>340</v>
       </c>
       <c r="I31">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J31">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="K31" t="s">
+        <v>341</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
-      <c r="M31" t="s">
-        <v>326</v>
+      <c r="M31">
+        <v>0</v>
       </c>
       <c r="N31">
         <v>0</v>
       </c>
       <c r="O31">
         <v>0</v>
       </c>
-      <c r="P31">
-        <v>0</v>
+      <c r="P31" t="s">
+        <v>370</v>
       </c>
       <c r="Q31">
         <v>0</v>
       </c>
       <c r="R31">
         <v>0</v>
       </c>
       <c r="S31">
         <v>0</v>
       </c>
       <c r="T31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A32">
-        <v>106</v>
+        <v>3</v>
       </c>
       <c r="B32">
+        <v>3</v>
+      </c>
+      <c r="C32" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" t="s">
         <v>21</v>
       </c>
-      <c r="C32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F32" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G32" t="s">
-        <v>304</v>
+        <v>353</v>
       </c>
       <c r="H32" t="s">
-        <v>305</v>
+        <v>197</v>
       </c>
       <c r="I32">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J32">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="K32" t="s">
+        <v>354</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
-      <c r="M32" t="s">
-        <v>306</v>
+      <c r="M32">
+        <v>0</v>
       </c>
       <c r="N32">
         <v>0</v>
       </c>
       <c r="O32">
         <v>0</v>
       </c>
-      <c r="P32">
-        <v>0</v>
+      <c r="P32" t="s">
+        <v>368</v>
       </c>
       <c r="Q32">
         <v>0</v>
       </c>
       <c r="R32">
         <v>0</v>
       </c>
       <c r="S32">
         <v>0</v>
       </c>
       <c r="T32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A33">
-        <v>108</v>
+        <v>19</v>
       </c>
       <c r="B33">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C33" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D33" t="s">
+        <v>57</v>
+      </c>
+      <c r="E33">
+        <v>65</v>
+      </c>
+      <c r="F33" t="s">
+        <v>58</v>
+      </c>
+      <c r="G33" t="s">
+        <v>328</v>
+      </c>
+      <c r="H33" t="s">
         <v>54</v>
       </c>
-      <c r="E33">
-[...10 lines deleted...]
-      </c>
       <c r="I33">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J33">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>18</v>
+      </c>
+      <c r="K33" t="s">
+        <v>329</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
-      <c r="M33" t="s">
-        <v>310</v>
+      <c r="M33">
+        <v>0</v>
       </c>
       <c r="N33">
         <v>0</v>
       </c>
-      <c r="O33">
-        <v>0</v>
+      <c r="O33" t="s">
+        <v>360</v>
       </c>
       <c r="P33">
         <v>0</v>
       </c>
       <c r="Q33">
         <v>0</v>
       </c>
       <c r="R33">
         <v>0</v>
       </c>
       <c r="S33">
         <v>0</v>
       </c>
       <c r="T33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A34">
-        <v>93</v>
+        <v>125</v>
       </c>
       <c r="B34">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D34" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="E34">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F34" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G34" t="s">
-        <v>277</v>
+        <v>296</v>
       </c>
       <c r="H34" t="s">
-        <v>278</v>
+        <v>297</v>
       </c>
       <c r="I34">
         <v>3</v>
       </c>
-      <c r="J34">
-        <v>17</v>
+      <c r="J34" t="s">
+        <v>460</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
-      <c r="M34" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M34">
+        <v>0</v>
+      </c>
+      <c r="N34" t="s">
+        <v>298</v>
       </c>
       <c r="O34">
         <v>0</v>
       </c>
       <c r="P34">
         <v>0</v>
       </c>
       <c r="Q34">
         <v>0</v>
       </c>
       <c r="R34">
         <v>0</v>
       </c>
       <c r="S34">
         <v>0</v>
       </c>
       <c r="T34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A35">
-        <v>97</v>
+        <v>123</v>
       </c>
       <c r="B35">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C35" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D35" t="s">
-        <v>28</v>
+        <v>126</v>
       </c>
       <c r="E35">
         <v>50</v>
       </c>
       <c r="F35" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G35" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="H35" t="s">
-        <v>269</v>
+        <v>69</v>
       </c>
       <c r="I35">
         <v>3</v>
       </c>
-      <c r="J35">
-        <v>17</v>
+      <c r="J35" t="s">
+        <v>460</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
-      <c r="M35" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M35">
+        <v>0</v>
+      </c>
+      <c r="N35" t="s">
+        <v>300</v>
       </c>
       <c r="O35">
         <v>0</v>
       </c>
       <c r="P35">
         <v>0</v>
       </c>
       <c r="Q35">
         <v>0</v>
       </c>
       <c r="R35">
         <v>0</v>
       </c>
       <c r="S35">
         <v>0</v>
       </c>
       <c r="T35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A36">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="B36">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C36" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D36" t="s">
-        <v>52</v>
+        <v>132</v>
       </c>
       <c r="E36">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F36" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G36" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
       <c r="H36" t="s">
-        <v>189</v>
+        <v>69</v>
       </c>
       <c r="I36">
         <v>3</v>
       </c>
-      <c r="J36">
-        <v>17</v>
+      <c r="J36" t="s">
+        <v>460</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
-      <c r="M36" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M36">
+        <v>0</v>
+      </c>
+      <c r="N36" t="s">
+        <v>302</v>
       </c>
       <c r="O36">
         <v>0</v>
       </c>
       <c r="P36">
         <v>0</v>
       </c>
       <c r="Q36">
         <v>0</v>
       </c>
       <c r="R36">
         <v>0</v>
       </c>
       <c r="S36">
         <v>0</v>
       </c>
       <c r="T36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A37">
-        <v>89</v>
+        <v>122</v>
       </c>
       <c r="B37">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="C37" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D37" t="s">
-        <v>23</v>
+        <v>137</v>
       </c>
       <c r="E37">
         <v>45</v>
       </c>
       <c r="F37" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G37" t="s">
-        <v>268</v>
+        <v>303</v>
       </c>
       <c r="H37" t="s">
-        <v>269</v>
+        <v>69</v>
       </c>
       <c r="I37">
         <v>3</v>
       </c>
-      <c r="J37">
-        <v>17</v>
+      <c r="J37" t="s">
+        <v>460</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
-      <c r="M37" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M37">
+        <v>0</v>
+      </c>
+      <c r="N37" t="s">
+        <v>304</v>
       </c>
       <c r="O37">
         <v>0</v>
       </c>
       <c r="P37">
         <v>0</v>
       </c>
       <c r="Q37">
         <v>0</v>
       </c>
       <c r="R37">
         <v>0</v>
       </c>
       <c r="S37">
         <v>0</v>
       </c>
       <c r="T37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A38">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="B38">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="C38" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D38" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E38">
         <v>45</v>
       </c>
       <c r="F38" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G38" t="s">
-        <v>291</v>
+        <v>308</v>
       </c>
       <c r="H38" t="s">
-        <v>189</v>
+        <v>309</v>
       </c>
       <c r="I38">
         <v>3</v>
       </c>
-      <c r="J38">
-        <v>17</v>
+      <c r="J38" t="s">
+        <v>460</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
-      <c r="M38" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M38">
+        <v>0</v>
+      </c>
+      <c r="N38" t="s">
+        <v>310</v>
       </c>
       <c r="O38">
         <v>0</v>
       </c>
       <c r="P38">
         <v>0</v>
       </c>
       <c r="Q38">
         <v>0</v>
       </c>
       <c r="R38">
         <v>0</v>
       </c>
       <c r="S38">
         <v>0</v>
       </c>
       <c r="T38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A39">
-        <v>92</v>
+        <v>124</v>
       </c>
       <c r="B39">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="C39" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D39" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E39">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F39" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G39" t="s">
-        <v>275</v>
+        <v>311</v>
       </c>
       <c r="H39" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I39">
         <v>3</v>
       </c>
-      <c r="J39">
-        <v>17</v>
+      <c r="J39" t="s">
+        <v>460</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
-      <c r="M39" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M39">
+        <v>0</v>
+      </c>
+      <c r="N39" t="s">
+        <v>312</v>
       </c>
       <c r="O39">
         <v>0</v>
       </c>
       <c r="P39">
         <v>0</v>
       </c>
       <c r="Q39">
         <v>0</v>
       </c>
       <c r="R39">
         <v>0</v>
       </c>
       <c r="S39">
         <v>0</v>
       </c>
       <c r="T39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A40">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="B40">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="C40" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D40" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="E40">
         <v>40</v>
       </c>
       <c r="F40" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G40" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="H40" t="s">
-        <v>269</v>
+        <v>237</v>
       </c>
       <c r="I40">
         <v>3</v>
       </c>
-      <c r="J40">
-        <v>17</v>
+      <c r="J40" t="s">
+        <v>460</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
-      <c r="M40" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M40">
+        <v>0</v>
+      </c>
+      <c r="N40" t="s">
+        <v>314</v>
       </c>
       <c r="O40">
         <v>0</v>
       </c>
       <c r="P40">
         <v>0</v>
       </c>
       <c r="Q40">
         <v>0</v>
       </c>
       <c r="R40">
         <v>0</v>
       </c>
       <c r="S40">
         <v>0</v>
       </c>
       <c r="T40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A41">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B41">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C41" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D41" t="s">
-        <v>36</v>
+        <v>145</v>
       </c>
       <c r="E41">
         <v>40</v>
       </c>
       <c r="F41" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G41" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="H41" t="s">
-        <v>21</v>
+        <v>228</v>
       </c>
       <c r="I41">
         <v>3</v>
       </c>
-      <c r="J41">
-        <v>17</v>
+      <c r="J41" t="s">
+        <v>460</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
-      <c r="M41" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M41">
+        <v>0</v>
+      </c>
+      <c r="N41" t="s">
+        <v>316</v>
       </c>
       <c r="O41">
         <v>0</v>
       </c>
       <c r="P41">
         <v>0</v>
       </c>
       <c r="Q41">
         <v>0</v>
       </c>
       <c r="R41">
         <v>0</v>
       </c>
       <c r="S41">
         <v>0</v>
       </c>
       <c r="T41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A42">
-        <v>95</v>
+        <v>121</v>
       </c>
       <c r="B42">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D42" t="s">
-        <v>31</v>
+        <v>241</v>
       </c>
       <c r="E42">
         <v>30</v>
       </c>
       <c r="F42" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G42" t="s">
-        <v>281</v>
+        <v>317</v>
       </c>
       <c r="H42" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="I42">
         <v>3</v>
       </c>
-      <c r="J42">
-        <v>17</v>
+      <c r="J42" t="s">
+        <v>460</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
-      <c r="M42" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M42">
+        <v>0</v>
+      </c>
+      <c r="N42" t="s">
+        <v>318</v>
       </c>
       <c r="O42">
         <v>0</v>
       </c>
       <c r="P42">
         <v>0</v>
       </c>
       <c r="Q42">
         <v>0</v>
       </c>
       <c r="R42">
         <v>0</v>
       </c>
       <c r="S42">
         <v>0</v>
       </c>
       <c r="T42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A43">
-        <v>101</v>
+        <v>127</v>
       </c>
       <c r="B43">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C43" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D43" t="s">
-        <v>31</v>
+        <v>241</v>
       </c>
       <c r="E43">
         <v>30</v>
       </c>
       <c r="F43" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G43" t="s">
-        <v>293</v>
+        <v>319</v>
       </c>
       <c r="H43" t="s">
-        <v>269</v>
+        <v>108</v>
       </c>
       <c r="I43">
         <v>3</v>
       </c>
-      <c r="J43">
-        <v>17</v>
+      <c r="J43" t="s">
+        <v>460</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
-      <c r="M43" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M43">
+        <v>0</v>
+      </c>
+      <c r="N43" t="s">
+        <v>320</v>
       </c>
       <c r="O43">
         <v>0</v>
       </c>
       <c r="P43">
         <v>0</v>
       </c>
       <c r="Q43">
         <v>0</v>
       </c>
       <c r="R43">
         <v>0</v>
       </c>
       <c r="S43">
         <v>0</v>
       </c>
       <c r="T43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A44">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="B44">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C44" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D44" t="s">
-        <v>33</v>
+        <v>241</v>
       </c>
       <c r="E44">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="F44" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G44" t="s">
-        <v>188</v>
+        <v>321</v>
       </c>
       <c r="H44" t="s">
-        <v>189</v>
+        <v>322</v>
       </c>
       <c r="I44">
         <v>3</v>
       </c>
-      <c r="J44">
-        <v>16</v>
+      <c r="J44" t="s">
+        <v>460</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
-      <c r="L44" t="s">
-        <v>190</v>
+      <c r="L44">
+        <v>0</v>
       </c>
       <c r="M44">
         <v>0</v>
       </c>
-      <c r="N44">
-        <v>0</v>
+      <c r="N44" t="s">
+        <v>323</v>
       </c>
       <c r="O44">
         <v>0</v>
       </c>
       <c r="P44">
         <v>0</v>
       </c>
       <c r="Q44">
         <v>0</v>
       </c>
       <c r="R44">
         <v>0</v>
       </c>
       <c r="S44">
         <v>0</v>
       </c>
       <c r="T44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A45">
-        <v>77</v>
+        <v>126</v>
       </c>
       <c r="B45">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="C45" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D45" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="E45">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="F45" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G45" t="s">
-        <v>228</v>
+        <v>324</v>
       </c>
       <c r="H45" t="s">
-        <v>144</v>
+        <v>108</v>
       </c>
       <c r="I45">
         <v>3</v>
       </c>
-      <c r="J45">
-        <v>16</v>
+      <c r="J45" t="s">
+        <v>460</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
-      <c r="L45" t="s">
-        <v>229</v>
+      <c r="L45">
+        <v>0</v>
       </c>
       <c r="M45">
         <v>0</v>
       </c>
-      <c r="N45">
-        <v>0</v>
+      <c r="N45" t="s">
+        <v>325</v>
       </c>
       <c r="O45">
         <v>0</v>
       </c>
       <c r="P45">
         <v>0</v>
       </c>
       <c r="Q45">
         <v>0</v>
       </c>
       <c r="R45">
         <v>0</v>
       </c>
       <c r="S45">
         <v>0</v>
       </c>
       <c r="T45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A46">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="B46">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="C46" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D46" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="E46">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="F46" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G46" t="s">
-        <v>163</v>
+        <v>86</v>
       </c>
       <c r="H46" t="s">
-        <v>161</v>
+        <v>87</v>
       </c>
       <c r="I46">
         <v>3</v>
       </c>
       <c r="J46">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
-      <c r="L46" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L46">
+        <v>0</v>
+      </c>
+      <c r="M46" t="s">
+        <v>88</v>
       </c>
       <c r="N46">
         <v>0</v>
       </c>
       <c r="O46">
         <v>0</v>
       </c>
       <c r="P46">
         <v>0</v>
       </c>
       <c r="Q46">
         <v>0</v>
       </c>
       <c r="R46">
         <v>0</v>
       </c>
       <c r="S46">
         <v>0</v>
       </c>
       <c r="T46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A47">
-        <v>59</v>
+        <v>115</v>
       </c>
       <c r="B47">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C47" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D47" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E47">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F47" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G47" t="s">
-        <v>185</v>
+        <v>89</v>
       </c>
       <c r="H47" t="s">
-        <v>186</v>
+        <v>90</v>
       </c>
       <c r="I47">
         <v>3</v>
       </c>
       <c r="J47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
-      <c r="L47" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L47">
+        <v>0</v>
+      </c>
+      <c r="M47" t="s">
+        <v>91</v>
       </c>
       <c r="N47">
         <v>0</v>
       </c>
       <c r="O47">
         <v>0</v>
       </c>
       <c r="P47">
         <v>0</v>
       </c>
       <c r="Q47">
         <v>0</v>
       </c>
       <c r="R47">
         <v>0</v>
       </c>
       <c r="S47">
         <v>0</v>
       </c>
       <c r="T47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A48">
-        <v>61</v>
+        <v>105</v>
       </c>
       <c r="B48">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C48" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D48" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E48">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F48" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G48" t="s">
-        <v>191</v>
+        <v>92</v>
       </c>
       <c r="H48" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="I48">
         <v>3</v>
       </c>
       <c r="J48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
-      <c r="L48" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L48">
+        <v>0</v>
+      </c>
+      <c r="M48" t="s">
+        <v>94</v>
       </c>
       <c r="N48">
         <v>0</v>
       </c>
       <c r="O48">
         <v>0</v>
       </c>
       <c r="P48">
         <v>0</v>
       </c>
       <c r="Q48">
         <v>0</v>
       </c>
       <c r="R48">
         <v>0</v>
       </c>
       <c r="S48">
         <v>0</v>
       </c>
       <c r="T48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A49">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="B49">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="C49" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D49" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E49">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F49" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G49" t="s">
-        <v>250</v>
+        <v>95</v>
       </c>
       <c r="H49" t="s">
-        <v>251</v>
+        <v>96</v>
       </c>
       <c r="I49">
         <v>3</v>
       </c>
       <c r="J49">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
-      <c r="L49" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L49">
+        <v>0</v>
+      </c>
+      <c r="M49" t="s">
+        <v>97</v>
       </c>
       <c r="N49">
         <v>0</v>
       </c>
       <c r="O49">
         <v>0</v>
       </c>
       <c r="P49">
         <v>0</v>
       </c>
       <c r="Q49">
         <v>0</v>
       </c>
       <c r="R49">
         <v>0</v>
       </c>
       <c r="S49">
         <v>0</v>
       </c>
       <c r="T49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A50">
-        <v>48</v>
+        <v>109</v>
       </c>
       <c r="B50">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="C50" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D50" t="s">
-        <v>32</v>
+        <v>98</v>
       </c>
       <c r="E50">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F50" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G50" t="s">
-        <v>160</v>
+        <v>99</v>
       </c>
       <c r="H50" t="s">
-        <v>161</v>
+        <v>100</v>
       </c>
       <c r="I50">
         <v>3</v>
       </c>
       <c r="J50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
-      <c r="L50" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L50">
+        <v>0</v>
+      </c>
+      <c r="M50" t="s">
+        <v>101</v>
       </c>
       <c r="N50">
         <v>0</v>
       </c>
       <c r="O50">
         <v>0</v>
       </c>
       <c r="P50">
         <v>0</v>
       </c>
       <c r="Q50">
         <v>0</v>
       </c>
       <c r="R50">
         <v>0</v>
       </c>
       <c r="S50">
         <v>0</v>
       </c>
       <c r="T50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A51">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="B51">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="C51" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D51" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="E51">
         <v>55</v>
       </c>
       <c r="F51" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G51" t="s">
-        <v>167</v>
+        <v>102</v>
       </c>
       <c r="H51" t="s">
-        <v>161</v>
+        <v>103</v>
       </c>
       <c r="I51">
         <v>3</v>
       </c>
       <c r="J51">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
-      <c r="L51" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L51">
+        <v>0</v>
+      </c>
+      <c r="M51" t="s">
+        <v>104</v>
       </c>
       <c r="N51">
         <v>0</v>
       </c>
       <c r="O51">
         <v>0</v>
       </c>
       <c r="P51">
         <v>0</v>
       </c>
       <c r="Q51">
         <v>0</v>
       </c>
       <c r="R51">
         <v>0</v>
       </c>
       <c r="S51">
         <v>0</v>
       </c>
       <c r="T51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A52">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="B52">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="C52" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D52" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="E52">
         <v>55</v>
       </c>
       <c r="F52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G52" t="s">
-        <v>195</v>
+        <v>105</v>
       </c>
       <c r="H52" t="s">
-        <v>161</v>
+        <v>103</v>
       </c>
       <c r="I52">
         <v>3</v>
       </c>
       <c r="J52">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
-      <c r="L52" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L52">
+        <v>0</v>
+      </c>
+      <c r="M52" t="s">
+        <v>106</v>
       </c>
       <c r="N52">
         <v>0</v>
       </c>
       <c r="O52">
         <v>0</v>
       </c>
       <c r="P52">
         <v>0</v>
       </c>
       <c r="Q52">
         <v>0</v>
       </c>
       <c r="R52">
         <v>0</v>
       </c>
       <c r="S52">
         <v>0</v>
       </c>
       <c r="T52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A53">
+        <v>94</v>
+      </c>
+      <c r="B53">
+        <v>6</v>
+      </c>
+      <c r="C53" t="s">
+        <v>20</v>
+      </c>
+      <c r="D53" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E53">
         <v>55</v>
       </c>
       <c r="F53" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G53" t="s">
-        <v>217</v>
+        <v>107</v>
       </c>
       <c r="H53" t="s">
-        <v>161</v>
+        <v>108</v>
       </c>
       <c r="I53">
         <v>3</v>
       </c>
       <c r="J53">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
-      <c r="L53" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L53">
+        <v>0</v>
+      </c>
+      <c r="M53" t="s">
+        <v>109</v>
       </c>
       <c r="N53">
         <v>0</v>
       </c>
       <c r="O53">
         <v>0</v>
       </c>
       <c r="P53">
         <v>0</v>
       </c>
       <c r="Q53">
         <v>0</v>
       </c>
       <c r="R53">
         <v>0</v>
       </c>
       <c r="S53">
         <v>0</v>
       </c>
       <c r="T53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A54">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="B54">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D54" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="E54">
         <v>55</v>
       </c>
       <c r="F54" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G54" t="s">
-        <v>222</v>
+        <v>110</v>
       </c>
       <c r="H54" t="s">
-        <v>209</v>
+        <v>87</v>
       </c>
       <c r="I54">
         <v>3</v>
       </c>
       <c r="J54">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
-      <c r="L54" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L54">
+        <v>0</v>
+      </c>
+      <c r="M54" t="s">
+        <v>111</v>
       </c>
       <c r="N54">
         <v>0</v>
       </c>
       <c r="O54">
         <v>0</v>
       </c>
       <c r="P54">
         <v>0</v>
       </c>
       <c r="Q54">
         <v>0</v>
       </c>
       <c r="R54">
         <v>0</v>
       </c>
       <c r="S54">
         <v>0</v>
       </c>
       <c r="T54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A55">
-        <v>80</v>
+        <v>102</v>
       </c>
       <c r="B55">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="C55" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D55" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="E55">
         <v>55</v>
       </c>
       <c r="F55" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G55" t="s">
-        <v>234</v>
+        <v>112</v>
       </c>
       <c r="H55" t="s">
-        <v>235</v>
+        <v>87</v>
       </c>
       <c r="I55">
         <v>3</v>
       </c>
       <c r="J55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
-      <c r="L55" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L55">
+        <v>0</v>
+      </c>
+      <c r="M55" t="s">
+        <v>113</v>
       </c>
       <c r="N55">
         <v>0</v>
       </c>
       <c r="O55">
         <v>0</v>
       </c>
       <c r="P55">
         <v>0</v>
       </c>
       <c r="Q55">
         <v>0</v>
       </c>
       <c r="R55">
         <v>0</v>
       </c>
       <c r="S55">
         <v>0</v>
       </c>
       <c r="T55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A56">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="B56">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="C56" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D56" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="E56">
         <v>55</v>
       </c>
       <c r="F56" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G56" t="s">
-        <v>237</v>
+        <v>114</v>
       </c>
       <c r="H56" t="s">
-        <v>144</v>
+        <v>115</v>
       </c>
       <c r="I56">
         <v>3</v>
       </c>
       <c r="J56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
-      <c r="L56" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L56">
+        <v>0</v>
+      </c>
+      <c r="M56" t="s">
+        <v>116</v>
       </c>
       <c r="N56">
         <v>0</v>
       </c>
       <c r="O56">
         <v>0</v>
       </c>
       <c r="P56">
         <v>0</v>
       </c>
       <c r="Q56">
         <v>0</v>
       </c>
       <c r="R56">
         <v>0</v>
       </c>
       <c r="S56">
         <v>0</v>
       </c>
       <c r="T56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A57">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="B57">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="C57" t="s">
-        <v>207</v>
+        <v>20</v>
       </c>
       <c r="D57" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="E57">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F57" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G57" t="s">
-        <v>208</v>
+        <v>117</v>
       </c>
       <c r="H57" t="s">
-        <v>209</v>
+        <v>87</v>
       </c>
       <c r="I57">
         <v>3</v>
       </c>
       <c r="J57">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
-      <c r="L57" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L57">
+        <v>0</v>
+      </c>
+      <c r="M57" t="s">
+        <v>118</v>
       </c>
       <c r="N57">
         <v>0</v>
       </c>
       <c r="O57">
         <v>0</v>
       </c>
       <c r="P57">
         <v>0</v>
       </c>
       <c r="Q57">
         <v>0</v>
       </c>
       <c r="R57">
         <v>0</v>
       </c>
       <c r="S57">
         <v>0</v>
       </c>
       <c r="T57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A58">
-        <v>50</v>
+        <v>107</v>
       </c>
       <c r="B58">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C58" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D58" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="E58">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F58" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G58" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="H58" t="s">
-        <v>161</v>
+        <v>87</v>
       </c>
       <c r="I58">
         <v>3</v>
       </c>
       <c r="J58">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
-      <c r="L58" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L58">
+        <v>0</v>
+      </c>
+      <c r="M58" t="s">
+        <v>120</v>
       </c>
       <c r="N58">
         <v>0</v>
       </c>
       <c r="O58">
         <v>0</v>
       </c>
       <c r="P58">
         <v>0</v>
       </c>
       <c r="Q58">
         <v>0</v>
       </c>
       <c r="R58">
         <v>0</v>
       </c>
       <c r="S58">
         <v>0</v>
       </c>
       <c r="T58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A59">
-        <v>67</v>
+        <v>110</v>
       </c>
       <c r="B59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C59" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D59" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="E59">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G59" t="s">
-        <v>204</v>
+        <v>121</v>
       </c>
       <c r="H59" t="s">
-        <v>161</v>
+        <v>87</v>
       </c>
       <c r="I59">
         <v>3</v>
       </c>
       <c r="J59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
-      <c r="L59" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L59">
+        <v>0</v>
+      </c>
+      <c r="M59" t="s">
+        <v>122</v>
       </c>
       <c r="N59">
         <v>0</v>
       </c>
       <c r="O59">
         <v>0</v>
       </c>
       <c r="P59">
         <v>0</v>
       </c>
       <c r="Q59">
         <v>0</v>
       </c>
       <c r="R59">
         <v>0</v>
       </c>
       <c r="S59">
         <v>0</v>
       </c>
       <c r="T59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A60">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="B60">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C60" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D60" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="E60">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F60" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G60" t="s">
-        <v>230</v>
+        <v>123</v>
       </c>
       <c r="H60" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="I60">
         <v>3</v>
       </c>
       <c r="J60">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
-      <c r="L60" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L60">
+        <v>0</v>
+      </c>
+      <c r="M60" t="s">
+        <v>125</v>
       </c>
       <c r="N60">
         <v>0</v>
       </c>
       <c r="O60">
         <v>0</v>
       </c>
       <c r="P60">
         <v>0</v>
       </c>
       <c r="Q60">
         <v>0</v>
       </c>
       <c r="R60">
         <v>0</v>
       </c>
       <c r="S60">
         <v>0</v>
       </c>
       <c r="T60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A61">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="B61">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C61" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D61" t="s">
-        <v>52</v>
+        <v>126</v>
       </c>
       <c r="E61">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F61" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="G61" t="s">
-        <v>180</v>
+        <v>127</v>
       </c>
       <c r="H61" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="I61">
         <v>3</v>
       </c>
       <c r="J61">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
-      <c r="L61" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L61">
+        <v>0</v>
+      </c>
+      <c r="M61" t="s">
+        <v>129</v>
       </c>
       <c r="N61">
         <v>0</v>
       </c>
       <c r="O61">
         <v>0</v>
       </c>
       <c r="P61">
         <v>0</v>
       </c>
       <c r="Q61">
         <v>0</v>
       </c>
       <c r="R61">
         <v>0</v>
       </c>
       <c r="S61">
         <v>0</v>
       </c>
       <c r="T61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A62">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="B62">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="C62" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D62" t="s">
-        <v>52</v>
+        <v>126</v>
       </c>
       <c r="E62">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F62" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="G62" t="s">
-        <v>224</v>
+        <v>130</v>
       </c>
       <c r="H62" t="s">
-        <v>161</v>
+        <v>108</v>
       </c>
       <c r="I62">
         <v>3</v>
       </c>
       <c r="J62">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K62">
         <v>0</v>
       </c>
-      <c r="L62" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L62">
+        <v>0</v>
+      </c>
+      <c r="M62" t="s">
+        <v>131</v>
       </c>
       <c r="N62">
         <v>0</v>
       </c>
       <c r="O62">
         <v>0</v>
       </c>
       <c r="P62">
         <v>0</v>
       </c>
       <c r="Q62">
         <v>0</v>
       </c>
       <c r="R62">
         <v>0</v>
       </c>
       <c r="S62">
         <v>0</v>
       </c>
       <c r="T62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A63">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="B63">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="C63" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D63" t="s">
-        <v>23</v>
+        <v>132</v>
       </c>
       <c r="E63">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F63" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G63" t="s">
-        <v>174</v>
+        <v>133</v>
       </c>
       <c r="H63" t="s">
-        <v>161</v>
+        <v>134</v>
       </c>
       <c r="I63">
         <v>3</v>
       </c>
       <c r="J63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K63">
         <v>0</v>
       </c>
-      <c r="L63" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L63">
+        <v>0</v>
+      </c>
+      <c r="M63" t="s">
+        <v>81</v>
       </c>
       <c r="N63">
         <v>0</v>
       </c>
       <c r="O63">
         <v>0</v>
       </c>
       <c r="P63">
         <v>0</v>
       </c>
       <c r="Q63">
         <v>0</v>
       </c>
       <c r="R63">
         <v>0</v>
       </c>
       <c r="S63">
         <v>0</v>
       </c>
       <c r="T63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A64">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B64">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D64" t="s">
-        <v>23</v>
+        <v>132</v>
       </c>
       <c r="E64">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F64" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G64" t="s">
-        <v>241</v>
+        <v>135</v>
       </c>
       <c r="H64" t="s">
-        <v>242</v>
+        <v>87</v>
       </c>
       <c r="I64">
         <v>3</v>
       </c>
       <c r="J64">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
-      <c r="L64" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L64">
+        <v>0</v>
+      </c>
+      <c r="M64" t="s">
+        <v>136</v>
       </c>
       <c r="N64">
         <v>0</v>
       </c>
       <c r="O64">
         <v>0</v>
       </c>
       <c r="P64">
         <v>0</v>
       </c>
       <c r="Q64">
         <v>0</v>
       </c>
       <c r="R64">
         <v>0</v>
       </c>
       <c r="S64">
         <v>0</v>
       </c>
       <c r="T64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A65">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="B65">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="C65" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D65" t="s">
-        <v>23</v>
+        <v>137</v>
       </c>
       <c r="E65">
         <v>45</v>
       </c>
       <c r="F65" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G65" t="s">
-        <v>248</v>
+        <v>138</v>
       </c>
       <c r="H65" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="I65">
         <v>3</v>
       </c>
       <c r="J65">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
-      <c r="L65" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L65">
+        <v>0</v>
+      </c>
+      <c r="M65" t="s">
+        <v>140</v>
       </c>
       <c r="N65">
         <v>0</v>
       </c>
       <c r="O65">
         <v>0</v>
       </c>
       <c r="P65">
         <v>0</v>
       </c>
       <c r="Q65">
         <v>0</v>
       </c>
       <c r="R65">
         <v>0</v>
       </c>
       <c r="S65">
         <v>0</v>
       </c>
       <c r="T65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A66">
-        <v>66</v>
+        <v>89</v>
       </c>
       <c r="B66">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="C66" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D66" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E66">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F66" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G66" t="s">
-        <v>202</v>
+        <v>141</v>
       </c>
       <c r="H66" t="s">
-        <v>161</v>
+        <v>87</v>
       </c>
       <c r="I66">
         <v>3</v>
       </c>
       <c r="J66">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
-      <c r="L66" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L66">
+        <v>0</v>
+      </c>
+      <c r="M66" t="s">
+        <v>142</v>
       </c>
       <c r="N66">
         <v>0</v>
       </c>
       <c r="O66">
         <v>0</v>
       </c>
       <c r="P66">
         <v>0</v>
       </c>
       <c r="Q66">
         <v>0</v>
       </c>
       <c r="R66">
         <v>0</v>
       </c>
       <c r="S66">
         <v>0</v>
       </c>
       <c r="T66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A67">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="B67">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="C67" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D67" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E67">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F67" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G67" t="s">
-        <v>239</v>
+        <v>143</v>
       </c>
       <c r="H67" t="s">
-        <v>161</v>
+        <v>139</v>
       </c>
       <c r="I67">
         <v>3</v>
       </c>
       <c r="J67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
-      <c r="L67" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L67">
+        <v>0</v>
+      </c>
+      <c r="M67" t="s">
+        <v>144</v>
       </c>
       <c r="N67">
         <v>0</v>
       </c>
       <c r="O67">
         <v>0</v>
       </c>
       <c r="P67">
         <v>0</v>
       </c>
       <c r="Q67">
         <v>0</v>
       </c>
       <c r="R67">
         <v>0</v>
       </c>
       <c r="S67">
         <v>0</v>
       </c>
       <c r="T67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A68">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="B68">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="C68" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D68" t="s">
-        <v>49</v>
+        <v>145</v>
       </c>
       <c r="E68">
         <v>40</v>
       </c>
       <c r="F68" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G68" t="s">
-        <v>244</v>
+        <v>146</v>
       </c>
       <c r="H68" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="I68">
         <v>3</v>
       </c>
       <c r="J68">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
-      <c r="L68" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L68">
+        <v>0</v>
+      </c>
+      <c r="M68" t="s">
+        <v>147</v>
       </c>
       <c r="N68">
         <v>0</v>
       </c>
       <c r="O68">
         <v>0</v>
       </c>
       <c r="P68">
         <v>0</v>
       </c>
       <c r="Q68">
         <v>0</v>
       </c>
       <c r="R68">
         <v>0</v>
       </c>
       <c r="S68">
         <v>0</v>
       </c>
       <c r="T68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A69">
-        <v>56</v>
+        <v>111</v>
       </c>
       <c r="B69">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="C69" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D69" t="s">
-        <v>36</v>
+        <v>145</v>
       </c>
       <c r="E69">
         <v>40</v>
       </c>
       <c r="F69" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G69" t="s">
-        <v>177</v>
+        <v>148</v>
       </c>
       <c r="H69" t="s">
-        <v>178</v>
+        <v>87</v>
       </c>
       <c r="I69">
         <v>3</v>
       </c>
       <c r="J69">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
-      <c r="L69" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L69">
+        <v>0</v>
+      </c>
+      <c r="M69" t="s">
+        <v>149</v>
       </c>
       <c r="N69">
         <v>0</v>
       </c>
       <c r="O69">
         <v>0</v>
       </c>
       <c r="P69">
         <v>0</v>
       </c>
       <c r="Q69">
         <v>0</v>
       </c>
       <c r="R69">
         <v>0</v>
       </c>
       <c r="S69">
         <v>0</v>
       </c>
       <c r="T69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A70">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="B70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C70" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D70" t="s">
-        <v>36</v>
+        <v>145</v>
       </c>
       <c r="E70">
         <v>40</v>
       </c>
       <c r="F70" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G70" t="s">
-        <v>211</v>
+        <v>150</v>
       </c>
       <c r="H70" t="s">
-        <v>212</v>
+        <v>108</v>
       </c>
       <c r="I70">
         <v>3</v>
       </c>
       <c r="J70">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K70">
         <v>0</v>
       </c>
-      <c r="L70" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L70">
+        <v>0</v>
+      </c>
+      <c r="M70" t="s">
+        <v>151</v>
       </c>
       <c r="N70">
         <v>0</v>
       </c>
       <c r="O70">
         <v>0</v>
       </c>
       <c r="P70">
         <v>0</v>
       </c>
       <c r="Q70">
         <v>0</v>
       </c>
       <c r="R70">
         <v>0</v>
       </c>
       <c r="S70">
         <v>0</v>
       </c>
       <c r="T70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A71">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="B71">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="C71" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D71" t="s">
-        <v>36</v>
+        <v>82</v>
       </c>
       <c r="E71">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="F71" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G71" t="s">
-        <v>214</v>
+        <v>152</v>
       </c>
       <c r="H71" t="s">
-        <v>215</v>
+        <v>108</v>
       </c>
       <c r="I71">
         <v>3</v>
       </c>
       <c r="J71">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
-      <c r="L71" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L71">
+        <v>0</v>
+      </c>
+      <c r="M71" t="s">
+        <v>153</v>
       </c>
       <c r="N71">
         <v>0</v>
       </c>
       <c r="O71">
         <v>0</v>
       </c>
       <c r="P71">
         <v>0</v>
       </c>
       <c r="Q71">
         <v>0</v>
       </c>
       <c r="R71">
         <v>0</v>
       </c>
       <c r="S71">
         <v>0</v>
       </c>
       <c r="T71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A72">
-        <v>73</v>
+        <v>101</v>
       </c>
       <c r="B72">
+        <v>14</v>
+      </c>
+      <c r="C72" t="s">
+        <v>20</v>
+      </c>
+      <c r="D72" t="s">
+        <v>82</v>
+      </c>
+      <c r="E72">
         <v>30</v>
       </c>
-      <c r="C72" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F72" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G72" t="s">
-        <v>220</v>
+        <v>154</v>
       </c>
       <c r="H72" t="s">
-        <v>161</v>
+        <v>87</v>
       </c>
       <c r="I72">
         <v>3</v>
       </c>
       <c r="J72">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K72">
         <v>0</v>
       </c>
-      <c r="L72" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L72">
+        <v>0</v>
+      </c>
+      <c r="M72" t="s">
+        <v>155</v>
       </c>
       <c r="N72">
         <v>0</v>
       </c>
       <c r="O72">
         <v>0</v>
       </c>
       <c r="P72">
         <v>0</v>
       </c>
       <c r="Q72">
         <v>0</v>
       </c>
       <c r="R72">
         <v>0</v>
       </c>
       <c r="S72">
         <v>0</v>
       </c>
       <c r="T72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A73">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="B73">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="C73" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D73" t="s">
-        <v>219</v>
+        <v>52</v>
       </c>
       <c r="E73">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="F73" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G73" t="s">
-        <v>232</v>
+        <v>156</v>
       </c>
       <c r="H73" t="s">
-        <v>233</v>
+        <v>139</v>
       </c>
       <c r="I73">
         <v>3</v>
       </c>
       <c r="J73">
         <v>16</v>
       </c>
       <c r="K73">
         <v>0</v>
       </c>
       <c r="L73" t="s">
-        <v>231</v>
+        <v>157</v>
       </c>
       <c r="M73">
         <v>0</v>
       </c>
       <c r="N73">
         <v>0</v>
       </c>
       <c r="O73">
         <v>0</v>
       </c>
       <c r="P73">
         <v>0</v>
       </c>
       <c r="Q73">
         <v>0</v>
       </c>
       <c r="R73">
         <v>0</v>
       </c>
       <c r="S73">
         <v>0</v>
       </c>
       <c r="T73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A74">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="B74">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="C74" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D74" t="s">
-        <v>219</v>
+        <v>28</v>
       </c>
       <c r="E74">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="F74" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G74" t="s">
-        <v>246</v>
+        <v>160</v>
       </c>
       <c r="H74" t="s">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="I74">
         <v>3</v>
       </c>
       <c r="J74">
         <v>16</v>
       </c>
       <c r="K74">
         <v>0</v>
       </c>
       <c r="L74" t="s">
-        <v>247</v>
+        <v>162</v>
       </c>
       <c r="M74">
         <v>0</v>
       </c>
       <c r="N74">
         <v>0</v>
       </c>
       <c r="O74">
         <v>0</v>
       </c>
       <c r="P74">
         <v>0</v>
       </c>
       <c r="Q74">
         <v>0</v>
       </c>
       <c r="R74">
         <v>0</v>
       </c>
       <c r="S74">
         <v>0</v>
       </c>
       <c r="T74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A75">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B75">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="C75" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D75" t="s">
-        <v>90</v>
+        <v>163</v>
       </c>
       <c r="E75">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="F75" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G75" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="H75" t="s">
-        <v>29</v>
+        <v>165</v>
       </c>
       <c r="I75">
         <v>3</v>
       </c>
       <c r="J75">
         <v>16</v>
       </c>
       <c r="K75">
         <v>0</v>
       </c>
       <c r="L75" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="M75">
         <v>0</v>
       </c>
       <c r="N75">
         <v>0</v>
       </c>
       <c r="O75">
         <v>0</v>
       </c>
       <c r="P75">
         <v>0</v>
       </c>
       <c r="Q75">
         <v>0</v>
       </c>
       <c r="R75">
         <v>0</v>
       </c>
       <c r="S75">
         <v>0</v>
       </c>
       <c r="T75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A76">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="B76">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="C76" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D76" t="s">
-        <v>90</v>
+        <v>163</v>
       </c>
       <c r="E76">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="F76" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G76" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="H76" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="I76">
         <v>3</v>
       </c>
       <c r="J76">
         <v>16</v>
       </c>
       <c r="K76">
         <v>0</v>
       </c>
       <c r="L76" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="M76">
         <v>0</v>
       </c>
       <c r="N76">
         <v>0</v>
       </c>
       <c r="O76">
         <v>0</v>
       </c>
       <c r="P76">
         <v>0</v>
       </c>
       <c r="Q76">
         <v>0</v>
       </c>
       <c r="R76">
         <v>0</v>
       </c>
       <c r="S76">
         <v>0</v>
       </c>
       <c r="T76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A77">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="B77">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="C77" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D77" t="s">
-        <v>90</v>
+        <v>163</v>
       </c>
       <c r="E77">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="F77" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G77" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="H77" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="I77">
         <v>3</v>
       </c>
       <c r="J77">
         <v>16</v>
       </c>
       <c r="K77">
         <v>0</v>
       </c>
       <c r="L77" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="M77">
         <v>0</v>
       </c>
       <c r="N77">
         <v>0</v>
       </c>
       <c r="O77">
         <v>0</v>
       </c>
       <c r="P77">
         <v>0</v>
       </c>
       <c r="Q77">
         <v>0</v>
       </c>
       <c r="R77">
         <v>0</v>
       </c>
       <c r="S77">
         <v>0</v>
       </c>
       <c r="T77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A78">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="B78">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="C78" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D78" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="E78">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="F78" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G78" t="s">
-        <v>193</v>
+        <v>172</v>
       </c>
       <c r="H78" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="I78">
         <v>3</v>
       </c>
       <c r="J78">
         <v>16</v>
       </c>
       <c r="K78">
         <v>0</v>
       </c>
       <c r="L78" t="s">
-        <v>194</v>
+        <v>173</v>
       </c>
       <c r="M78">
         <v>0</v>
       </c>
       <c r="N78">
         <v>0</v>
       </c>
       <c r="O78">
         <v>0</v>
       </c>
       <c r="P78">
         <v>0</v>
       </c>
       <c r="Q78">
         <v>0</v>
       </c>
       <c r="R78">
         <v>0</v>
       </c>
       <c r="S78">
         <v>0</v>
       </c>
       <c r="T78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A79">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="B79">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C79" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D79" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="E79">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="F79" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G79" t="s">
-        <v>197</v>
+        <v>174</v>
       </c>
       <c r="H79" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="I79">
         <v>3</v>
       </c>
       <c r="J79">
         <v>16</v>
       </c>
       <c r="K79">
         <v>0</v>
       </c>
       <c r="L79" t="s">
-        <v>198</v>
+        <v>175</v>
       </c>
       <c r="M79">
         <v>0</v>
       </c>
       <c r="N79">
         <v>0</v>
       </c>
       <c r="O79">
         <v>0</v>
       </c>
       <c r="P79">
         <v>0</v>
       </c>
       <c r="Q79">
         <v>0</v>
       </c>
       <c r="R79">
         <v>0</v>
       </c>
       <c r="S79">
         <v>0</v>
       </c>
       <c r="T79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A80">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="B80">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="C80" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D80" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="E80">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="F80" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G80" t="s">
-        <v>226</v>
+        <v>176</v>
       </c>
       <c r="H80" t="s">
-        <v>21</v>
+        <v>161</v>
       </c>
       <c r="I80">
         <v>3</v>
       </c>
       <c r="J80">
         <v>16</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80" t="s">
-        <v>227</v>
+        <v>177</v>
       </c>
       <c r="M80">
         <v>0</v>
       </c>
       <c r="N80">
         <v>0</v>
       </c>
       <c r="O80">
         <v>0</v>
       </c>
       <c r="P80">
         <v>0</v>
       </c>
       <c r="Q80">
         <v>0</v>
       </c>
       <c r="R80">
         <v>0</v>
       </c>
       <c r="S80">
         <v>0</v>
       </c>
       <c r="T80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A81">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="B81">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="C81" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D81" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="E81">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="F81" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G81" t="s">
-        <v>151</v>
+        <v>178</v>
       </c>
       <c r="H81" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="I81">
         <v>3</v>
       </c>
       <c r="J81">
         <v>16</v>
       </c>
       <c r="K81">
         <v>0</v>
       </c>
       <c r="L81" t="s">
-        <v>153</v>
+        <v>179</v>
       </c>
       <c r="M81">
         <v>0</v>
       </c>
       <c r="N81">
         <v>0</v>
       </c>
       <c r="O81">
         <v>0</v>
       </c>
       <c r="P81">
         <v>0</v>
       </c>
       <c r="Q81">
         <v>0</v>
       </c>
       <c r="R81">
         <v>0</v>
       </c>
       <c r="S81">
         <v>0</v>
       </c>
       <c r="T81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A82">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="B82">
-        <v>2</v>
+        <v>38</v>
       </c>
       <c r="C82" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D82" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="E82">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="F82" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G82" t="s">
-        <v>154</v>
+        <v>183</v>
       </c>
       <c r="H82" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="I82">
         <v>3</v>
       </c>
       <c r="J82">
         <v>16</v>
       </c>
       <c r="K82">
         <v>0</v>
       </c>
       <c r="L82" t="s">
-        <v>155</v>
+        <v>184</v>
       </c>
       <c r="M82">
         <v>0</v>
       </c>
       <c r="N82">
         <v>0</v>
       </c>
       <c r="O82">
         <v>0</v>
       </c>
       <c r="P82">
         <v>0</v>
       </c>
       <c r="Q82">
         <v>0</v>
       </c>
       <c r="R82">
         <v>0</v>
       </c>
       <c r="S82">
         <v>0</v>
       </c>
       <c r="T82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A83">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="B83">
-        <v>3</v>
+        <v>39</v>
       </c>
       <c r="C83" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D83" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="E83">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="F83" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G83" t="s">
-        <v>156</v>
+        <v>185</v>
       </c>
       <c r="H83" t="s">
-        <v>148</v>
+        <v>45</v>
       </c>
       <c r="I83">
         <v>3</v>
       </c>
       <c r="J83">
         <v>16</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="M83">
         <v>0</v>
       </c>
       <c r="N83">
         <v>0</v>
       </c>
       <c r="O83">
         <v>0</v>
       </c>
       <c r="P83">
         <v>0</v>
       </c>
       <c r="Q83">
         <v>0</v>
       </c>
       <c r="R83">
         <v>0</v>
       </c>
       <c r="S83">
         <v>0</v>
       </c>
       <c r="T83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A84">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B84">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C84" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D84" t="s">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="E84">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="F84" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G84" t="s">
-        <v>169</v>
+        <v>190</v>
       </c>
       <c r="H84" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="I84">
         <v>3</v>
       </c>
       <c r="J84">
         <v>16</v>
       </c>
       <c r="K84">
         <v>0</v>
       </c>
       <c r="L84" t="s">
-        <v>171</v>
+        <v>191</v>
       </c>
       <c r="M84">
         <v>0</v>
       </c>
       <c r="N84">
         <v>0</v>
       </c>
       <c r="O84">
         <v>0</v>
       </c>
       <c r="P84">
         <v>0</v>
       </c>
       <c r="Q84">
         <v>0</v>
       </c>
       <c r="R84">
         <v>0</v>
       </c>
       <c r="S84">
         <v>0</v>
       </c>
       <c r="T84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A85">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="B85">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C85" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D85" t="s">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="E85">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="F85" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G85" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="H85" t="s">
-        <v>183</v>
+        <v>161</v>
       </c>
       <c r="I85">
         <v>3</v>
       </c>
       <c r="J85">
         <v>16</v>
       </c>
       <c r="K85">
         <v>0</v>
       </c>
       <c r="L85" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="M85">
         <v>0</v>
       </c>
       <c r="N85">
         <v>0</v>
       </c>
       <c r="O85">
         <v>0</v>
       </c>
       <c r="P85">
         <v>0</v>
       </c>
       <c r="Q85">
         <v>0</v>
       </c>
       <c r="R85">
         <v>0</v>
       </c>
       <c r="S85">
         <v>0</v>
       </c>
       <c r="T85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A86">
-        <v>32</v>
+        <v>78</v>
       </c>
       <c r="B86">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="C86" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D86" t="s">
-        <v>33</v>
+        <v>132</v>
       </c>
       <c r="E86">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="F86" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G86" t="s">
-        <v>116</v>
+        <v>194</v>
       </c>
       <c r="H86" t="s">
-        <v>34</v>
+        <v>161</v>
       </c>
       <c r="I86">
         <v>3</v>
       </c>
       <c r="J86">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K86">
+        <v>0</v>
+      </c>
+      <c r="L86" t="s">
+        <v>195</v>
       </c>
       <c r="M86">
         <v>0</v>
       </c>
       <c r="N86">
         <v>0</v>
       </c>
       <c r="O86">
         <v>0</v>
       </c>
       <c r="P86">
         <v>0</v>
       </c>
       <c r="Q86">
         <v>0</v>
       </c>
       <c r="R86">
         <v>0</v>
       </c>
       <c r="S86">
         <v>0</v>
       </c>
       <c r="T86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A87">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="B87">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C87" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
       <c r="D87" t="s">
-        <v>35</v>
+        <v>137</v>
       </c>
       <c r="E87">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="F87" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="G87" t="s">
-        <v>129</v>
+        <v>196</v>
       </c>
       <c r="H87" t="s">
-        <v>112</v>
+        <v>197</v>
       </c>
       <c r="I87">
         <v>3</v>
       </c>
       <c r="J87">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K87">
+        <v>0</v>
+      </c>
+      <c r="L87" t="s">
+        <v>198</v>
       </c>
       <c r="M87">
         <v>0</v>
       </c>
       <c r="N87">
         <v>0</v>
       </c>
       <c r="O87">
         <v>0</v>
       </c>
       <c r="P87">
         <v>0</v>
       </c>
       <c r="Q87">
         <v>0</v>
       </c>
       <c r="R87">
         <v>0</v>
       </c>
       <c r="S87">
         <v>0</v>
       </c>
       <c r="T87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A88">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="B88">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="C88" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D88" t="s">
-        <v>35</v>
+        <v>137</v>
       </c>
       <c r="E88">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="F88" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="G88" t="s">
-        <v>139</v>
+        <v>199</v>
       </c>
       <c r="H88" t="s">
-        <v>140</v>
+        <v>161</v>
       </c>
       <c r="I88">
         <v>3</v>
       </c>
       <c r="J88">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K88">
+        <v>0</v>
+      </c>
+      <c r="L88" t="s">
+        <v>200</v>
       </c>
       <c r="M88">
         <v>0</v>
       </c>
       <c r="N88">
         <v>0</v>
       </c>
       <c r="O88">
         <v>0</v>
       </c>
       <c r="P88">
         <v>0</v>
       </c>
       <c r="Q88">
         <v>0</v>
       </c>
       <c r="R88">
         <v>0</v>
       </c>
       <c r="S88">
         <v>0</v>
       </c>
       <c r="T88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A89">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="B89">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C89" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D89" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E89">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="F89" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G89" t="s">
-        <v>120</v>
+        <v>201</v>
       </c>
       <c r="H89" t="s">
-        <v>34</v>
+        <v>161</v>
       </c>
       <c r="I89">
         <v>3</v>
       </c>
       <c r="J89">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K89">
+        <v>0</v>
+      </c>
+      <c r="L89" t="s">
+        <v>104</v>
       </c>
       <c r="M89">
         <v>0</v>
       </c>
       <c r="N89">
         <v>0</v>
       </c>
       <c r="O89">
         <v>0</v>
       </c>
       <c r="P89">
         <v>0</v>
       </c>
       <c r="Q89">
         <v>0</v>
       </c>
       <c r="R89">
         <v>0</v>
       </c>
       <c r="S89">
         <v>0</v>
       </c>
       <c r="T89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A90">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="B90">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="C90" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D90" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E90">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="F90" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G90" t="s">
-        <v>133</v>
+        <v>202</v>
       </c>
       <c r="H90" t="s">
-        <v>134</v>
+        <v>203</v>
       </c>
       <c r="I90">
         <v>3</v>
       </c>
       <c r="J90">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K90">
+        <v>0</v>
+      </c>
+      <c r="L90" t="s">
+        <v>204</v>
       </c>
       <c r="M90">
         <v>0</v>
       </c>
       <c r="N90">
         <v>0</v>
       </c>
       <c r="O90">
         <v>0</v>
       </c>
       <c r="P90">
         <v>0</v>
       </c>
       <c r="Q90">
         <v>0</v>
       </c>
       <c r="R90">
         <v>0</v>
       </c>
       <c r="S90">
         <v>0</v>
       </c>
       <c r="T90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A91">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="B91">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="C91" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D91" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E91">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F91" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G91" t="s">
-        <v>93</v>
+        <v>205</v>
       </c>
       <c r="H91" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="I91">
         <v>3</v>
       </c>
       <c r="J91">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K91">
+        <v>0</v>
+      </c>
+      <c r="L91" t="s">
+        <v>206</v>
       </c>
       <c r="M91">
         <v>0</v>
       </c>
       <c r="N91">
         <v>0</v>
       </c>
       <c r="O91">
         <v>0</v>
       </c>
       <c r="P91">
         <v>0</v>
       </c>
       <c r="Q91">
         <v>0</v>
       </c>
       <c r="R91">
         <v>0</v>
       </c>
       <c r="S91">
         <v>0</v>
       </c>
       <c r="T91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A92">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="B92">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="C92" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D92" t="s">
-        <v>22</v>
+        <v>207</v>
       </c>
       <c r="E92">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F92" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G92" t="s">
-        <v>104</v>
+        <v>208</v>
       </c>
       <c r="H92" t="s">
-        <v>29</v>
+        <v>161</v>
       </c>
       <c r="I92">
         <v>3</v>
       </c>
       <c r="J92">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K92">
+        <v>0</v>
+      </c>
+      <c r="L92" t="s">
+        <v>193</v>
       </c>
       <c r="M92">
         <v>0</v>
       </c>
       <c r="N92">
         <v>0</v>
       </c>
       <c r="O92">
         <v>0</v>
       </c>
       <c r="P92">
         <v>0</v>
       </c>
       <c r="Q92">
         <v>0</v>
       </c>
       <c r="R92">
         <v>0</v>
       </c>
       <c r="S92">
         <v>0</v>
       </c>
       <c r="T92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A93">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="B93">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="C93" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D93" t="s">
-        <v>22</v>
+        <v>207</v>
       </c>
       <c r="E93">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F93" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G93" t="s">
-        <v>131</v>
+        <v>209</v>
       </c>
       <c r="H93" t="s">
-        <v>21</v>
+        <v>161</v>
       </c>
       <c r="I93">
         <v>3</v>
       </c>
       <c r="J93">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K93">
+        <v>0</v>
+      </c>
+      <c r="L93" t="s">
+        <v>210</v>
       </c>
       <c r="M93">
         <v>0</v>
       </c>
       <c r="N93">
         <v>0</v>
       </c>
       <c r="O93">
         <v>0</v>
       </c>
       <c r="P93">
         <v>0</v>
       </c>
       <c r="Q93">
         <v>0</v>
       </c>
       <c r="R93">
         <v>0</v>
       </c>
       <c r="S93">
         <v>0</v>
       </c>
       <c r="T93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A94">
+        <v>84</v>
+      </c>
+      <c r="B94">
+        <v>42</v>
+      </c>
+      <c r="C94" t="s">
+        <v>20</v>
+      </c>
+      <c r="D94" t="s">
+        <v>207</v>
+      </c>
+      <c r="E94">
         <v>40</v>
       </c>
-      <c r="B94">
-[...10 lines deleted...]
-      </c>
       <c r="F94" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G94" t="s">
-        <v>137</v>
+        <v>211</v>
       </c>
       <c r="H94" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="I94">
         <v>3</v>
       </c>
       <c r="J94">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K94">
+        <v>0</v>
+      </c>
+      <c r="L94" t="s">
+        <v>212</v>
       </c>
       <c r="M94">
         <v>0</v>
       </c>
       <c r="N94">
         <v>0</v>
       </c>
       <c r="O94">
         <v>0</v>
       </c>
       <c r="P94">
         <v>0</v>
       </c>
       <c r="Q94">
         <v>0</v>
       </c>
       <c r="R94">
         <v>0</v>
       </c>
       <c r="S94">
         <v>0</v>
       </c>
       <c r="T94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A95">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="B95">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="C95" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D95" t="s">
-        <v>28</v>
+        <v>145</v>
       </c>
       <c r="E95">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="F95" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G95" t="s">
-        <v>102</v>
+        <v>219</v>
       </c>
       <c r="H95" t="s">
-        <v>21</v>
+        <v>220</v>
       </c>
       <c r="I95">
         <v>3</v>
       </c>
       <c r="J95">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K95">
+        <v>0</v>
+      </c>
+      <c r="L95" t="s">
+        <v>221</v>
       </c>
       <c r="M95">
         <v>0</v>
       </c>
       <c r="N95">
         <v>0</v>
       </c>
       <c r="O95">
         <v>0</v>
       </c>
       <c r="P95">
         <v>0</v>
       </c>
       <c r="Q95">
         <v>0</v>
       </c>
       <c r="R95">
         <v>0</v>
       </c>
       <c r="S95">
         <v>0</v>
       </c>
       <c r="T95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A96">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="B96">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="C96" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D96" t="s">
-        <v>28</v>
+        <v>222</v>
       </c>
       <c r="E96">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="F96" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G96" t="s">
-        <v>108</v>
+        <v>223</v>
       </c>
       <c r="H96" t="s">
-        <v>109</v>
+        <v>161</v>
       </c>
       <c r="I96">
         <v>3</v>
       </c>
       <c r="J96">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K96">
+        <v>0</v>
+      </c>
+      <c r="L96" t="s">
+        <v>224</v>
       </c>
       <c r="M96">
         <v>0</v>
       </c>
       <c r="N96">
         <v>0</v>
       </c>
       <c r="O96">
         <v>0</v>
       </c>
       <c r="P96">
         <v>0</v>
       </c>
       <c r="Q96">
         <v>0</v>
       </c>
       <c r="R96">
         <v>0</v>
       </c>
       <c r="S96">
         <v>0</v>
       </c>
       <c r="T96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A97">
-        <v>23</v>
+        <v>79</v>
       </c>
       <c r="B97">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="C97" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D97" t="s">
-        <v>23</v>
+        <v>222</v>
       </c>
       <c r="E97">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="F97" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G97" t="s">
-        <v>95</v>
+        <v>225</v>
       </c>
       <c r="H97" t="s">
-        <v>24</v>
+        <v>226</v>
       </c>
       <c r="I97">
         <v>3</v>
       </c>
       <c r="J97">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K97">
+        <v>0</v>
+      </c>
+      <c r="L97" t="s">
+        <v>195</v>
       </c>
       <c r="M97">
         <v>0</v>
       </c>
       <c r="N97">
         <v>0</v>
       </c>
       <c r="O97">
         <v>0</v>
       </c>
       <c r="P97">
         <v>0</v>
       </c>
       <c r="Q97">
         <v>0</v>
       </c>
       <c r="R97">
         <v>0</v>
       </c>
       <c r="S97">
         <v>0</v>
       </c>
       <c r="T97">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A98">
-        <v>24</v>
+        <v>85</v>
       </c>
       <c r="B98">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="C98" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D98" t="s">
-        <v>23</v>
+        <v>222</v>
       </c>
       <c r="E98">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="F98" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G98" t="s">
-        <v>97</v>
+        <v>227</v>
       </c>
       <c r="H98" t="s">
-        <v>25</v>
+        <v>228</v>
       </c>
       <c r="I98">
         <v>3</v>
       </c>
       <c r="J98">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K98">
+        <v>0</v>
+      </c>
+      <c r="L98" t="s">
+        <v>229</v>
       </c>
       <c r="M98">
         <v>0</v>
       </c>
       <c r="N98">
         <v>0</v>
       </c>
       <c r="O98">
         <v>0</v>
       </c>
       <c r="P98">
         <v>0</v>
       </c>
       <c r="Q98">
         <v>0</v>
       </c>
       <c r="R98">
         <v>0</v>
       </c>
       <c r="S98">
         <v>0</v>
       </c>
       <c r="T98">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A99">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="B99">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C99" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D99" t="s">
-        <v>90</v>
+        <v>230</v>
       </c>
       <c r="E99">
         <v>35</v>
       </c>
       <c r="F99" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G99" t="s">
-        <v>91</v>
+        <v>231</v>
       </c>
       <c r="H99" t="s">
-        <v>21</v>
+        <v>197</v>
       </c>
       <c r="I99">
         <v>3</v>
       </c>
       <c r="J99">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K99">
+        <v>0</v>
+      </c>
+      <c r="L99" t="s">
+        <v>232</v>
       </c>
       <c r="M99">
         <v>0</v>
       </c>
       <c r="N99">
         <v>0</v>
       </c>
       <c r="O99">
         <v>0</v>
       </c>
       <c r="P99">
         <v>0</v>
       </c>
       <c r="Q99">
         <v>0</v>
       </c>
       <c r="R99">
         <v>0</v>
       </c>
       <c r="S99">
         <v>0</v>
       </c>
       <c r="T99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A100">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="B100">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="C100" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D100" t="s">
-        <v>99</v>
+        <v>230</v>
       </c>
       <c r="E100">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F100" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G100" t="s">
-        <v>100</v>
+        <v>235</v>
       </c>
       <c r="H100" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="I100">
         <v>3</v>
       </c>
       <c r="J100">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K100">
+        <v>0</v>
+      </c>
+      <c r="L100" t="s">
+        <v>104</v>
       </c>
       <c r="M100">
         <v>0</v>
       </c>
       <c r="N100">
         <v>0</v>
       </c>
       <c r="O100">
         <v>0</v>
       </c>
       <c r="P100">
         <v>0</v>
       </c>
       <c r="Q100">
         <v>0</v>
       </c>
       <c r="R100">
         <v>0</v>
       </c>
       <c r="S100">
         <v>0</v>
       </c>
       <c r="T100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A101">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="B101">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C101" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D101" t="s">
-        <v>31</v>
+        <v>230</v>
       </c>
       <c r="E101">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F101" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G101" t="s">
-        <v>111</v>
+        <v>236</v>
       </c>
       <c r="H101" t="s">
-        <v>112</v>
+        <v>237</v>
       </c>
       <c r="I101">
         <v>3</v>
       </c>
       <c r="J101">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="K101">
+        <v>0</v>
+      </c>
+      <c r="L101" t="s">
+        <v>238</v>
       </c>
       <c r="M101">
         <v>0</v>
       </c>
       <c r="N101">
         <v>0</v>
       </c>
       <c r="O101">
         <v>0</v>
       </c>
       <c r="P101">
         <v>0</v>
       </c>
       <c r="Q101">
         <v>0</v>
       </c>
       <c r="R101">
         <v>0</v>
       </c>
       <c r="S101">
         <v>0</v>
       </c>
       <c r="T101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A102">
-        <v>125</v>
+        <v>76</v>
       </c>
       <c r="B102">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C102" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D102" t="s">
-        <v>32</v>
+        <v>241</v>
       </c>
       <c r="E102">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="F102" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G102" t="s">
-        <v>350</v>
+        <v>242</v>
       </c>
       <c r="H102" t="s">
-        <v>348</v>
+        <v>108</v>
       </c>
       <c r="I102">
         <v>3</v>
       </c>
       <c r="J102">
-        <v>8.5</v>
+        <v>16</v>
       </c>
       <c r="K102">
         <v>0</v>
       </c>
-      <c r="L102">
-        <v>0</v>
+      <c r="L102" t="s">
+        <v>243</v>
       </c>
       <c r="M102">
         <v>0</v>
       </c>
-      <c r="N102" t="s">
-        <v>351</v>
+      <c r="N102">
+        <v>0</v>
       </c>
       <c r="O102">
         <v>0</v>
       </c>
       <c r="P102">
         <v>0</v>
       </c>
       <c r="Q102">
         <v>0</v>
       </c>
       <c r="R102">
         <v>0</v>
       </c>
       <c r="S102">
         <v>0</v>
       </c>
       <c r="T102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A103">
-        <v>123</v>
+        <v>44</v>
       </c>
       <c r="B103">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="C103" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D103" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="E103">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="F103" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G103" t="s">
-        <v>345</v>
+        <v>244</v>
       </c>
       <c r="H103" t="s">
-        <v>27</v>
+        <v>237</v>
       </c>
       <c r="I103">
         <v>3</v>
       </c>
       <c r="J103">
-        <v>8.5</v>
+        <v>16</v>
       </c>
       <c r="K103">
         <v>0</v>
       </c>
-      <c r="L103">
-        <v>0</v>
+      <c r="L103" t="s">
+        <v>245</v>
       </c>
       <c r="M103">
         <v>0</v>
       </c>
-      <c r="N103" t="s">
-        <v>346</v>
+      <c r="N103">
+        <v>0</v>
       </c>
       <c r="O103">
         <v>0</v>
       </c>
       <c r="P103">
         <v>0</v>
       </c>
       <c r="Q103">
         <v>0</v>
       </c>
       <c r="R103">
         <v>0</v>
       </c>
       <c r="S103">
         <v>0</v>
       </c>
       <c r="T103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A104">
-        <v>118</v>
+        <v>46</v>
       </c>
       <c r="B104">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C104" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D104" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="E104">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="F104" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G104" t="s">
-        <v>335</v>
+        <v>248</v>
       </c>
       <c r="H104" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="I104">
         <v>3</v>
       </c>
       <c r="J104">
-        <v>8.5</v>
+        <v>16</v>
       </c>
       <c r="K104">
         <v>0</v>
       </c>
-      <c r="L104">
-        <v>0</v>
+      <c r="L104" t="s">
+        <v>249</v>
       </c>
       <c r="M104">
         <v>0</v>
       </c>
-      <c r="N104" t="s">
-        <v>336</v>
+      <c r="N104">
+        <v>0</v>
       </c>
       <c r="O104">
         <v>0</v>
       </c>
       <c r="P104">
         <v>0</v>
       </c>
       <c r="Q104">
         <v>0</v>
       </c>
       <c r="R104">
         <v>0</v>
       </c>
       <c r="S104">
         <v>0</v>
       </c>
       <c r="T104">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A105">
-        <v>122</v>
+        <v>52</v>
       </c>
       <c r="B105">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D105" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="E105">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="F105" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G105" t="s">
-        <v>343</v>
+        <v>250</v>
       </c>
       <c r="H105" t="s">
-        <v>27</v>
+        <v>251</v>
       </c>
       <c r="I105">
         <v>3</v>
       </c>
       <c r="J105">
-        <v>8.5</v>
+        <v>16</v>
       </c>
       <c r="K105">
         <v>0</v>
       </c>
-      <c r="L105">
-        <v>0</v>
+      <c r="L105" t="s">
+        <v>252</v>
       </c>
       <c r="M105">
         <v>0</v>
       </c>
-      <c r="N105" t="s">
-        <v>344</v>
+      <c r="N105">
+        <v>0</v>
       </c>
       <c r="O105">
         <v>0</v>
       </c>
       <c r="P105">
         <v>0</v>
       </c>
       <c r="Q105">
         <v>0</v>
       </c>
       <c r="R105">
         <v>0</v>
       </c>
       <c r="S105">
         <v>0</v>
       </c>
       <c r="T105">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A106">
-        <v>116</v>
+        <v>58</v>
       </c>
       <c r="B106">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D106" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="E106">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="F106" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G106" t="s">
-        <v>330</v>
+        <v>253</v>
       </c>
       <c r="H106" t="s">
-        <v>38</v>
+        <v>254</v>
       </c>
       <c r="I106">
         <v>3</v>
       </c>
       <c r="J106">
-        <v>8.5</v>
+        <v>16</v>
       </c>
       <c r="K106">
         <v>0</v>
       </c>
-      <c r="L106">
-        <v>0</v>
+      <c r="L106" t="s">
+        <v>255</v>
       </c>
       <c r="M106">
         <v>0</v>
       </c>
-      <c r="N106" t="s">
-        <v>331</v>
+      <c r="N106">
+        <v>0</v>
       </c>
       <c r="O106">
         <v>0</v>
       </c>
       <c r="P106">
         <v>0</v>
       </c>
       <c r="Q106">
         <v>0</v>
       </c>
       <c r="R106">
         <v>0</v>
       </c>
       <c r="S106">
         <v>0</v>
       </c>
       <c r="T106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A107">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="B107">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="C107" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D107" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="E107">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="F107" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G107" t="s">
-        <v>332</v>
+        <v>256</v>
       </c>
       <c r="H107" t="s">
-        <v>333</v>
+        <v>54</v>
       </c>
       <c r="I107">
         <v>3</v>
       </c>
       <c r="J107">
-        <v>8.5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="K107" t="s">
+        <v>257</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107">
         <v>0</v>
       </c>
-      <c r="N107" t="s">
-        <v>334</v>
+      <c r="N107">
+        <v>0</v>
       </c>
       <c r="O107">
         <v>0</v>
       </c>
       <c r="P107">
         <v>0</v>
       </c>
       <c r="Q107">
         <v>0</v>
       </c>
       <c r="R107">
         <v>0</v>
       </c>
       <c r="S107">
         <v>0</v>
       </c>
       <c r="T107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A108">
-        <v>124</v>
+        <v>37</v>
       </c>
       <c r="B108">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C108" t="s">
-        <v>19</v>
+        <v>258</v>
       </c>
       <c r="D108" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="E108">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="F108" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G108" t="s">
-        <v>347</v>
+        <v>259</v>
       </c>
       <c r="H108" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="I108">
         <v>3</v>
       </c>
       <c r="J108">
-        <v>8.5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="K108" t="s">
+        <v>261</v>
       </c>
       <c r="L108">
         <v>0</v>
       </c>
       <c r="M108">
         <v>0</v>
       </c>
-      <c r="N108" t="s">
-        <v>349</v>
+      <c r="N108">
+        <v>0</v>
       </c>
       <c r="O108">
         <v>0</v>
       </c>
       <c r="P108">
         <v>0</v>
       </c>
       <c r="Q108">
         <v>0</v>
       </c>
       <c r="R108">
         <v>0</v>
       </c>
       <c r="S108">
         <v>0</v>
       </c>
       <c r="T108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A109">
-        <v>120</v>
+        <v>41</v>
       </c>
       <c r="B109">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C109" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D109" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="E109">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="F109" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="G109" t="s">
-        <v>339</v>
+        <v>262</v>
       </c>
       <c r="H109" t="s">
-        <v>152</v>
+        <v>263</v>
       </c>
       <c r="I109">
         <v>3</v>
       </c>
       <c r="J109">
-        <v>8.5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="K109" t="s">
+        <v>264</v>
       </c>
       <c r="L109">
         <v>0</v>
       </c>
       <c r="M109">
         <v>0</v>
       </c>
-      <c r="N109" t="s">
-        <v>340</v>
+      <c r="N109">
+        <v>0</v>
       </c>
       <c r="O109">
         <v>0</v>
       </c>
       <c r="P109">
         <v>0</v>
       </c>
       <c r="Q109">
         <v>0</v>
       </c>
       <c r="R109">
         <v>0</v>
       </c>
       <c r="S109">
         <v>0</v>
       </c>
       <c r="T109">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A110">
-        <v>119</v>
+        <v>163</v>
       </c>
       <c r="B110">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="C110" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D110" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="E110">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="F110" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G110" t="s">
-        <v>337</v>
+        <v>481</v>
       </c>
       <c r="H110" t="s">
-        <v>51</v>
+        <v>482</v>
       </c>
       <c r="I110">
         <v>3</v>
       </c>
       <c r="J110">
-        <v>8.5</v>
+        <v>15</v>
       </c>
       <c r="K110">
         <v>0</v>
       </c>
       <c r="L110">
         <v>0</v>
       </c>
       <c r="M110">
         <v>0</v>
       </c>
-      <c r="N110" t="s">
-        <v>338</v>
+      <c r="N110">
+        <v>0</v>
       </c>
       <c r="O110">
         <v>0</v>
       </c>
       <c r="P110">
         <v>0</v>
       </c>
-      <c r="Q110">
-        <v>0</v>
+      <c r="Q110" t="s">
+        <v>483</v>
       </c>
       <c r="R110">
         <v>0</v>
       </c>
       <c r="S110">
         <v>0</v>
       </c>
       <c r="T110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A111">
-        <v>121</v>
+        <v>22</v>
       </c>
       <c r="B111">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="C111" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D111" t="s">
-        <v>99</v>
+        <v>163</v>
       </c>
       <c r="E111">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="F111" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G111" t="s">
-        <v>341</v>
+        <v>270</v>
       </c>
       <c r="H111" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="I111">
         <v>3</v>
       </c>
       <c r="J111">
-        <v>8.5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="K111" t="s">
+        <v>271</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
       <c r="M111">
         <v>0</v>
       </c>
-      <c r="N111" t="s">
-        <v>342</v>
+      <c r="N111">
+        <v>0</v>
       </c>
       <c r="O111">
         <v>0</v>
       </c>
       <c r="P111">
         <v>0</v>
       </c>
       <c r="Q111">
         <v>0</v>
       </c>
       <c r="R111">
         <v>0</v>
       </c>
       <c r="S111">
         <v>0</v>
       </c>
       <c r="T111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A112">
-        <v>127</v>
+        <v>27</v>
       </c>
       <c r="B112">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C112" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D112" t="s">
-        <v>99</v>
+        <v>163</v>
       </c>
       <c r="E112">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="F112" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G112" t="s">
-        <v>354</v>
+        <v>272</v>
       </c>
       <c r="H112" t="s">
-        <v>21</v>
+        <v>197</v>
       </c>
       <c r="I112">
         <v>3</v>
       </c>
       <c r="J112">
-        <v>8.5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="K112" t="s">
+        <v>273</v>
       </c>
       <c r="L112">
         <v>0</v>
       </c>
       <c r="M112">
         <v>0</v>
       </c>
-      <c r="N112" t="s">
-        <v>355</v>
+      <c r="N112">
+        <v>0</v>
       </c>
       <c r="O112">
         <v>0</v>
       </c>
       <c r="P112">
         <v>0</v>
       </c>
       <c r="Q112">
         <v>0</v>
       </c>
       <c r="R112">
         <v>0</v>
       </c>
       <c r="S112">
         <v>0</v>
       </c>
       <c r="T112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A113">
-        <v>128</v>
+        <v>38</v>
       </c>
       <c r="B113">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C113" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D113" t="s">
-        <v>99</v>
+        <v>163</v>
       </c>
       <c r="E113">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="F113" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G113" t="s">
-        <v>356</v>
+        <v>274</v>
       </c>
       <c r="H113" t="s">
-        <v>357</v>
+        <v>108</v>
       </c>
       <c r="I113">
         <v>3</v>
       </c>
       <c r="J113">
-        <v>8.5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="K113" t="s">
+        <v>275</v>
       </c>
       <c r="L113">
         <v>0</v>
       </c>
       <c r="M113">
         <v>0</v>
       </c>
-      <c r="N113" t="s">
-        <v>358</v>
+      <c r="N113">
+        <v>0</v>
       </c>
       <c r="O113">
         <v>0</v>
       </c>
       <c r="P113">
         <v>0</v>
       </c>
       <c r="Q113">
         <v>0</v>
       </c>
       <c r="R113">
         <v>0</v>
       </c>
       <c r="S113">
         <v>0</v>
       </c>
       <c r="T113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A114">
-        <v>126</v>
+        <v>40</v>
       </c>
       <c r="B114">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C114" t="s">
-        <v>19</v>
+        <v>276</v>
       </c>
       <c r="D114" t="s">
-        <v>31</v>
+        <v>163</v>
       </c>
       <c r="E114">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="F114" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G114" t="s">
-        <v>352</v>
+        <v>277</v>
       </c>
       <c r="H114" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="I114">
         <v>3</v>
       </c>
       <c r="J114">
-        <v>8.5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15</v>
+      </c>
+      <c r="K114" t="s">
+        <v>278</v>
       </c>
       <c r="L114">
         <v>0</v>
       </c>
       <c r="M114">
         <v>0</v>
       </c>
-      <c r="N114" t="s">
-        <v>353</v>
+      <c r="N114">
+        <v>0</v>
       </c>
       <c r="O114">
         <v>0</v>
       </c>
       <c r="P114">
         <v>0</v>
       </c>
       <c r="Q114">
         <v>0</v>
       </c>
       <c r="R114">
         <v>0</v>
       </c>
       <c r="S114">
         <v>0</v>
       </c>
       <c r="T114">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A115">
-        <v>20</v>
+        <v>158</v>
       </c>
       <c r="B115">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C115" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D115" t="s">
-        <v>33</v>
+        <v>163</v>
       </c>
       <c r="E115">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="F115" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G115" t="s">
-        <v>66</v>
+        <v>469</v>
       </c>
       <c r="H115" t="s">
-        <v>29</v>
+        <v>470</v>
       </c>
       <c r="I115">
         <v>3</v>
       </c>
       <c r="J115">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="K115">
+        <v>0</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115">
         <v>0</v>
       </c>
       <c r="N115">
         <v>0</v>
       </c>
       <c r="O115">
         <v>0</v>
       </c>
       <c r="P115">
         <v>0</v>
       </c>
-      <c r="Q115">
-        <v>0</v>
+      <c r="Q115" t="s">
+        <v>471</v>
       </c>
       <c r="R115">
         <v>0</v>
       </c>
       <c r="S115">
         <v>0</v>
       </c>
       <c r="T115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A116">
-        <v>19</v>
+        <v>161</v>
       </c>
       <c r="B116">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C116" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D116" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="E116">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="F116" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="G116" t="s">
-        <v>65</v>
+        <v>476</v>
       </c>
       <c r="H116" t="s">
-        <v>34</v>
+        <v>470</v>
       </c>
       <c r="I116">
         <v>3</v>
       </c>
       <c r="J116">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>15</v>
+      </c>
+      <c r="K116">
+        <v>0</v>
       </c>
       <c r="L116">
         <v>0</v>
       </c>
       <c r="M116">
         <v>0</v>
       </c>
       <c r="N116">
         <v>0</v>
       </c>
       <c r="O116">
         <v>0</v>
       </c>
       <c r="P116">
         <v>0</v>
       </c>
-      <c r="Q116">
-        <v>0</v>
+      <c r="Q116" t="s">
+        <v>477</v>
       </c>
       <c r="R116">
         <v>0</v>
       </c>
       <c r="S116">
         <v>0</v>
       </c>
       <c r="T116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A117">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="B117">
         <v>6</v>
       </c>
       <c r="C117" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D117" t="s">
-        <v>30</v>
+        <v>132</v>
       </c>
       <c r="E117">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="F117" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G117" t="s">
-        <v>45</v>
+        <v>279</v>
       </c>
       <c r="H117" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="I117">
         <v>3</v>
       </c>
       <c r="J117">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="K117" t="s">
-        <v>73</v>
+        <v>280</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117">
         <v>0</v>
       </c>
       <c r="N117">
         <v>0</v>
       </c>
       <c r="O117">
         <v>0</v>
       </c>
       <c r="P117">
         <v>0</v>
       </c>
       <c r="Q117">
         <v>0</v>
       </c>
       <c r="R117">
         <v>0</v>
       </c>
       <c r="S117">
         <v>0</v>
       </c>
       <c r="T117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A118">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="B118">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D118" t="s">
-        <v>30</v>
+        <v>132</v>
       </c>
       <c r="E118">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="F118" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G118" t="s">
-        <v>61</v>
+        <v>281</v>
       </c>
       <c r="H118" t="s">
-        <v>21</v>
+        <v>282</v>
       </c>
       <c r="I118">
         <v>3</v>
       </c>
       <c r="J118">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="K118" t="s">
-        <v>85</v>
+        <v>283</v>
       </c>
       <c r="L118">
         <v>0</v>
       </c>
       <c r="M118">
         <v>0</v>
       </c>
       <c r="N118">
         <v>0</v>
       </c>
       <c r="O118">
         <v>0</v>
       </c>
       <c r="P118">
         <v>0</v>
       </c>
       <c r="Q118">
         <v>0</v>
       </c>
       <c r="R118">
         <v>0</v>
       </c>
       <c r="S118">
         <v>0</v>
       </c>
       <c r="T118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A119">
-        <v>7</v>
+        <v>162</v>
       </c>
       <c r="B119">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C119" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D119" t="s">
-        <v>22</v>
+        <v>137</v>
       </c>
       <c r="E119">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F119" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G119" t="s">
-        <v>46</v>
+        <v>478</v>
       </c>
       <c r="H119" t="s">
-        <v>47</v>
+        <v>479</v>
       </c>
       <c r="I119">
         <v>3</v>
       </c>
       <c r="J119">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>15</v>
+      </c>
+      <c r="K119">
+        <v>0</v>
       </c>
       <c r="L119">
         <v>0</v>
       </c>
       <c r="M119">
         <v>0</v>
       </c>
       <c r="N119">
         <v>0</v>
       </c>
       <c r="O119">
         <v>0</v>
       </c>
       <c r="P119">
         <v>0</v>
       </c>
-      <c r="Q119">
-        <v>0</v>
+      <c r="Q119" t="s">
+        <v>480</v>
       </c>
       <c r="R119">
         <v>0</v>
       </c>
       <c r="S119">
         <v>0</v>
       </c>
       <c r="T119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A120">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="B120">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C120" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D120" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E120">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F120" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G120" t="s">
-        <v>48</v>
+        <v>284</v>
       </c>
       <c r="H120" t="s">
-        <v>27</v>
+        <v>285</v>
       </c>
       <c r="I120">
         <v>3</v>
       </c>
       <c r="J120">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="K120" t="s">
-        <v>75</v>
+        <v>286</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
       <c r="M120">
         <v>0</v>
       </c>
       <c r="N120">
         <v>0</v>
       </c>
       <c r="O120">
         <v>0</v>
       </c>
       <c r="P120">
         <v>0</v>
       </c>
       <c r="Q120">
         <v>0</v>
       </c>
       <c r="R120">
         <v>0</v>
       </c>
       <c r="S120">
         <v>0</v>
       </c>
       <c r="T120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A121">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="B121">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="C121" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D121" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E121">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F121" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G121" t="s">
-        <v>57</v>
+        <v>287</v>
       </c>
       <c r="H121" t="s">
-        <v>56</v>
+        <v>288</v>
       </c>
       <c r="I121">
         <v>3</v>
       </c>
       <c r="J121">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="K121" t="s">
-        <v>79</v>
+        <v>289</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121">
         <v>0</v>
       </c>
       <c r="N121">
         <v>0</v>
       </c>
       <c r="O121">
         <v>0</v>
       </c>
       <c r="P121">
         <v>0</v>
       </c>
       <c r="Q121">
         <v>0</v>
       </c>
       <c r="R121">
         <v>0</v>
       </c>
       <c r="S121">
         <v>0</v>
       </c>
       <c r="T121">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A122">
-        <v>13</v>
+        <v>157</v>
       </c>
       <c r="B122">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="C122" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D122" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E122">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="F122" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G122" t="s">
-        <v>58</v>
+        <v>466</v>
       </c>
       <c r="H122" t="s">
-        <v>25</v>
+        <v>467</v>
       </c>
       <c r="I122">
         <v>3</v>
       </c>
       <c r="J122">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>15</v>
+      </c>
+      <c r="K122">
+        <v>0</v>
       </c>
       <c r="L122">
         <v>0</v>
       </c>
       <c r="M122">
         <v>0</v>
       </c>
       <c r="N122">
         <v>0</v>
       </c>
       <c r="O122">
         <v>0</v>
       </c>
       <c r="P122">
         <v>0</v>
       </c>
-      <c r="Q122">
-        <v>0</v>
+      <c r="Q122" t="s">
+        <v>468</v>
       </c>
       <c r="R122">
         <v>0</v>
       </c>
       <c r="S122">
         <v>0</v>
       </c>
       <c r="T122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A123">
-        <v>4</v>
+        <v>159</v>
       </c>
       <c r="B123">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C123" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D123" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E123">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="F123" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G123" t="s">
-        <v>41</v>
+        <v>472</v>
       </c>
       <c r="H123" t="s">
-        <v>42</v>
+        <v>108</v>
       </c>
       <c r="I123">
         <v>3</v>
       </c>
       <c r="J123">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>15</v>
+      </c>
+      <c r="K123">
+        <v>0</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
       <c r="M123">
         <v>0</v>
       </c>
       <c r="N123">
         <v>0</v>
       </c>
       <c r="O123">
         <v>0</v>
       </c>
       <c r="P123">
         <v>0</v>
       </c>
-      <c r="Q123">
-        <v>0</v>
+      <c r="Q123" t="s">
+        <v>473</v>
       </c>
       <c r="R123">
         <v>0</v>
       </c>
       <c r="S123">
         <v>0</v>
       </c>
       <c r="T123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A124">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="B124">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C124" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D124" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E124">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F124" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G124" t="s">
-        <v>55</v>
+        <v>474</v>
       </c>
       <c r="H124" t="s">
-        <v>56</v>
+        <v>237</v>
       </c>
       <c r="I124">
         <v>3</v>
       </c>
       <c r="J124">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>15</v>
+      </c>
+      <c r="K124">
+        <v>0</v>
       </c>
       <c r="L124">
         <v>0</v>
       </c>
       <c r="M124">
         <v>0</v>
       </c>
       <c r="N124">
         <v>0</v>
       </c>
       <c r="O124">
         <v>0</v>
       </c>
       <c r="P124">
         <v>0</v>
       </c>
-      <c r="Q124">
-        <v>0</v>
+      <c r="Q124" t="s">
+        <v>475</v>
       </c>
       <c r="R124">
         <v>0</v>
       </c>
       <c r="S124">
         <v>0</v>
       </c>
       <c r="T124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A125">
-        <v>5</v>
+        <v>156</v>
       </c>
       <c r="B125">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C125" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D125" t="s">
-        <v>28</v>
+        <v>145</v>
       </c>
       <c r="E125">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="F125" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G125" t="s">
-        <v>43</v>
+        <v>464</v>
       </c>
       <c r="H125" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="I125">
         <v>3</v>
       </c>
       <c r="J125">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>15</v>
+      </c>
+      <c r="K125">
+        <v>0</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
       <c r="M125">
         <v>0</v>
       </c>
       <c r="N125">
         <v>0</v>
       </c>
       <c r="O125">
         <v>0</v>
       </c>
       <c r="P125">
         <v>0</v>
       </c>
-      <c r="Q125">
-        <v>0</v>
+      <c r="Q125" t="s">
+        <v>465</v>
       </c>
       <c r="R125">
         <v>0</v>
       </c>
       <c r="S125">
         <v>0</v>
       </c>
       <c r="T125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A126">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="B126">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="C126" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D126" t="s">
-        <v>52</v>
+        <v>230</v>
       </c>
       <c r="E126">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="F126" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G126" t="s">
-        <v>53</v>
+        <v>290</v>
       </c>
       <c r="H126" t="s">
-        <v>24</v>
+        <v>108</v>
       </c>
       <c r="I126">
         <v>3</v>
       </c>
       <c r="J126">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="K126" t="s">
-        <v>77</v>
+        <v>291</v>
       </c>
       <c r="L126">
         <v>0</v>
       </c>
       <c r="M126">
         <v>0</v>
       </c>
       <c r="N126">
         <v>0</v>
       </c>
       <c r="O126">
         <v>0</v>
       </c>
       <c r="P126">
         <v>0</v>
       </c>
       <c r="Q126">
         <v>0</v>
       </c>
       <c r="R126">
         <v>0</v>
       </c>
       <c r="S126">
         <v>0</v>
       </c>
       <c r="T126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A127">
-        <v>3</v>
+        <v>155</v>
       </c>
       <c r="B127">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C127" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D127" t="s">
-        <v>23</v>
+        <v>230</v>
       </c>
       <c r="E127">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="F127" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G127" t="s">
-        <v>40</v>
+        <v>462</v>
       </c>
       <c r="H127" t="s">
-        <v>29</v>
+        <v>237</v>
       </c>
       <c r="I127">
         <v>3</v>
       </c>
       <c r="J127">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>15</v>
+      </c>
+      <c r="K127">
+        <v>0</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
       <c r="M127">
         <v>0</v>
       </c>
       <c r="N127">
         <v>0</v>
       </c>
       <c r="O127">
         <v>0</v>
       </c>
       <c r="P127">
         <v>0</v>
       </c>
-      <c r="Q127">
-        <v>0</v>
+      <c r="Q127" t="s">
+        <v>463</v>
       </c>
       <c r="R127">
         <v>0</v>
       </c>
       <c r="S127">
         <v>0</v>
       </c>
       <c r="T127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A128">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="B128">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C128" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D128" t="s">
-        <v>49</v>
+        <v>241</v>
       </c>
       <c r="E128">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="F128" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="G128" t="s">
-        <v>50</v>
+        <v>292</v>
       </c>
       <c r="H128" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="I128">
         <v>3</v>
       </c>
       <c r="J128">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="K128" t="s">
-        <v>76</v>
+        <v>293</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
       <c r="M128">
         <v>0</v>
       </c>
       <c r="N128">
         <v>0</v>
       </c>
       <c r="O128">
         <v>0</v>
       </c>
       <c r="P128">
         <v>0</v>
       </c>
       <c r="Q128">
         <v>0</v>
       </c>
       <c r="R128">
         <v>0</v>
       </c>
       <c r="S128">
         <v>0</v>
       </c>
       <c r="T128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A129">
+        <v>30</v>
+      </c>
+      <c r="B129">
+        <v>10</v>
+      </c>
+      <c r="C129" t="s">
+        <v>20</v>
+      </c>
+      <c r="D129" t="s">
+        <v>82</v>
+      </c>
+      <c r="E129">
+        <v>30</v>
+      </c>
+      <c r="F129" t="s">
+        <v>22</v>
+      </c>
+      <c r="G129" t="s">
+        <v>294</v>
+      </c>
+      <c r="H129" t="s">
+        <v>260</v>
+      </c>
+      <c r="I129">
+        <v>3</v>
+      </c>
+      <c r="J129">
+        <v>15</v>
+      </c>
+      <c r="K129" t="s">
+        <v>295</v>
+      </c>
+      <c r="L129">
+        <v>0</v>
+      </c>
+      <c r="M129">
+        <v>0</v>
+      </c>
+      <c r="N129">
+        <v>0</v>
+      </c>
+      <c r="O129">
+        <v>0</v>
+      </c>
+      <c r="P129">
+        <v>0</v>
+      </c>
+      <c r="Q129">
+        <v>0</v>
+      </c>
+      <c r="R129">
+        <v>0</v>
+      </c>
+      <c r="S129">
+        <v>0</v>
+      </c>
+      <c r="T129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A130">
+        <v>152</v>
+      </c>
+      <c r="B130">
+        <v>37</v>
+      </c>
+      <c r="C130" t="s">
+        <v>20</v>
+      </c>
+      <c r="D130" t="s">
+        <v>28</v>
+      </c>
+      <c r="E130">
+        <v>65</v>
+      </c>
+      <c r="F130" t="s">
+        <v>22</v>
+      </c>
+      <c r="G130" t="s">
+        <v>439</v>
+      </c>
+      <c r="H130" t="s">
+        <v>285</v>
+      </c>
+      <c r="I130">
+        <v>3</v>
+      </c>
+      <c r="J130">
+        <v>12</v>
+      </c>
+      <c r="K130">
+        <v>0</v>
+      </c>
+      <c r="L130">
+        <v>0</v>
+      </c>
+      <c r="M130">
+        <v>0</v>
+      </c>
+      <c r="N130">
+        <v>0</v>
+      </c>
+      <c r="O130">
+        <v>0</v>
+      </c>
+      <c r="P130" t="s">
+        <v>440</v>
+      </c>
+      <c r="Q130">
+        <v>0</v>
+      </c>
+      <c r="R130">
+        <v>0</v>
+      </c>
+      <c r="S130">
+        <v>0</v>
+      </c>
+      <c r="T130">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A131">
+        <v>154</v>
+      </c>
+      <c r="B131">
+        <v>40</v>
+      </c>
+      <c r="C131" t="s">
+        <v>20</v>
+      </c>
+      <c r="D131" t="s">
+        <v>28</v>
+      </c>
+      <c r="E131">
+        <v>65</v>
+      </c>
+      <c r="F131" t="s">
+        <v>22</v>
+      </c>
+      <c r="G131" t="s">
+        <v>443</v>
+      </c>
+      <c r="H131" t="s">
+        <v>90</v>
+      </c>
+      <c r="I131">
+        <v>3</v>
+      </c>
+      <c r="J131">
+        <v>12</v>
+      </c>
+      <c r="K131">
+        <v>0</v>
+      </c>
+      <c r="L131">
+        <v>0</v>
+      </c>
+      <c r="M131">
+        <v>0</v>
+      </c>
+      <c r="N131">
+        <v>0</v>
+      </c>
+      <c r="O131">
+        <v>0</v>
+      </c>
+      <c r="P131" t="s">
+        <v>444</v>
+      </c>
+      <c r="Q131">
+        <v>0</v>
+      </c>
+      <c r="R131">
+        <v>0</v>
+      </c>
+      <c r="S131">
+        <v>0</v>
+      </c>
+      <c r="T131">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A132">
+        <v>149</v>
+      </c>
+      <c r="B132">
+        <v>32</v>
+      </c>
+      <c r="C132" t="s">
+        <v>20</v>
+      </c>
+      <c r="D132" t="s">
+        <v>98</v>
+      </c>
+      <c r="E132">
+        <v>60</v>
+      </c>
+      <c r="F132" t="s">
+        <v>58</v>
+      </c>
+      <c r="G132" t="s">
+        <v>433</v>
+      </c>
+      <c r="H132" t="s">
+        <v>100</v>
+      </c>
+      <c r="I132">
+        <v>3</v>
+      </c>
+      <c r="J132">
+        <v>12</v>
+      </c>
+      <c r="K132">
+        <v>0</v>
+      </c>
+      <c r="L132">
+        <v>0</v>
+      </c>
+      <c r="M132">
+        <v>0</v>
+      </c>
+      <c r="N132">
+        <v>0</v>
+      </c>
+      <c r="O132">
+        <v>0</v>
+      </c>
+      <c r="P132" t="s">
+        <v>434</v>
+      </c>
+      <c r="Q132">
+        <v>0</v>
+      </c>
+      <c r="R132">
+        <v>0</v>
+      </c>
+      <c r="S132">
+        <v>0</v>
+      </c>
+      <c r="T132">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A133">
+        <v>153</v>
+      </c>
+      <c r="B133">
+        <v>39</v>
+      </c>
+      <c r="C133" t="s">
+        <v>20</v>
+      </c>
+      <c r="D133" t="s">
+        <v>98</v>
+      </c>
+      <c r="E133">
+        <v>60</v>
+      </c>
+      <c r="F133" t="s">
+        <v>58</v>
+      </c>
+      <c r="G133" t="s">
+        <v>441</v>
+      </c>
+      <c r="H133" t="s">
+        <v>427</v>
+      </c>
+      <c r="I133">
+        <v>3</v>
+      </c>
+      <c r="J133">
+        <v>12</v>
+      </c>
+      <c r="K133">
+        <v>0</v>
+      </c>
+      <c r="L133">
+        <v>0</v>
+      </c>
+      <c r="M133">
+        <v>0</v>
+      </c>
+      <c r="N133">
+        <v>0</v>
+      </c>
+      <c r="O133">
+        <v>0</v>
+      </c>
+      <c r="P133" t="s">
+        <v>442</v>
+      </c>
+      <c r="Q133">
+        <v>0</v>
+      </c>
+      <c r="R133">
+        <v>0</v>
+      </c>
+      <c r="S133">
+        <v>0</v>
+      </c>
+      <c r="T133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A134">
+        <v>136</v>
+      </c>
+      <c r="B134">
+        <v>10</v>
+      </c>
+      <c r="C134" t="s">
+        <v>20</v>
+      </c>
+      <c r="D134" t="s">
+        <v>163</v>
+      </c>
+      <c r="E134">
+        <v>60</v>
+      </c>
+      <c r="F134" t="s">
+        <v>22</v>
+      </c>
+      <c r="G134" t="s">
+        <v>401</v>
+      </c>
+      <c r="H134" t="s">
+        <v>402</v>
+      </c>
+      <c r="I134">
+        <v>3</v>
+      </c>
+      <c r="J134">
+        <v>12</v>
+      </c>
+      <c r="K134">
+        <v>0</v>
+      </c>
+      <c r="L134">
+        <v>0</v>
+      </c>
+      <c r="M134">
+        <v>0</v>
+      </c>
+      <c r="N134">
+        <v>0</v>
+      </c>
+      <c r="O134">
+        <v>0</v>
+      </c>
+      <c r="P134" t="s">
+        <v>403</v>
+      </c>
+      <c r="Q134">
+        <v>0</v>
+      </c>
+      <c r="R134">
+        <v>0</v>
+      </c>
+      <c r="S134">
+        <v>0</v>
+      </c>
+      <c r="T134">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A135">
+        <v>143</v>
+      </c>
+      <c r="B135">
+        <v>20</v>
+      </c>
+      <c r="C135" t="s">
+        <v>20</v>
+      </c>
+      <c r="D135" t="s">
+        <v>163</v>
+      </c>
+      <c r="E135">
+        <v>60</v>
+      </c>
+      <c r="F135" t="s">
+        <v>22</v>
+      </c>
+      <c r="G135" t="s">
+        <v>419</v>
+      </c>
+      <c r="H135" t="s">
+        <v>420</v>
+      </c>
+      <c r="I135">
+        <v>3</v>
+      </c>
+      <c r="J135">
+        <v>12</v>
+      </c>
+      <c r="K135">
+        <v>0</v>
+      </c>
+      <c r="L135">
+        <v>0</v>
+      </c>
+      <c r="M135">
+        <v>0</v>
+      </c>
+      <c r="N135">
+        <v>0</v>
+      </c>
+      <c r="O135">
+        <v>0</v>
+      </c>
+      <c r="P135" t="s">
+        <v>421</v>
+      </c>
+      <c r="Q135">
+        <v>0</v>
+      </c>
+      <c r="R135">
+        <v>0</v>
+      </c>
+      <c r="S135">
+        <v>0</v>
+      </c>
+      <c r="T135">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A136">
+        <v>146</v>
+      </c>
+      <c r="B136">
+        <v>25</v>
+      </c>
+      <c r="C136" t="s">
+        <v>20</v>
+      </c>
+      <c r="D136" t="s">
+        <v>163</v>
+      </c>
+      <c r="E136">
+        <v>60</v>
+      </c>
+      <c r="F136" t="s">
+        <v>22</v>
+      </c>
+      <c r="G136" t="s">
+        <v>426</v>
+      </c>
+      <c r="H136" t="s">
+        <v>427</v>
+      </c>
+      <c r="I136">
+        <v>3</v>
+      </c>
+      <c r="J136">
+        <v>12</v>
+      </c>
+      <c r="K136">
+        <v>0</v>
+      </c>
+      <c r="L136">
+        <v>0</v>
+      </c>
+      <c r="M136">
+        <v>0</v>
+      </c>
+      <c r="N136">
+        <v>0</v>
+      </c>
+      <c r="O136">
+        <v>0</v>
+      </c>
+      <c r="P136" t="s">
+        <v>428</v>
+      </c>
+      <c r="Q136">
+        <v>0</v>
+      </c>
+      <c r="R136">
+        <v>0</v>
+      </c>
+      <c r="S136">
+        <v>0</v>
+      </c>
+      <c r="T136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A137">
+        <v>137</v>
+      </c>
+      <c r="B137">
+        <v>11</v>
+      </c>
+      <c r="C137" t="s">
+        <v>20</v>
+      </c>
+      <c r="D137" t="s">
+        <v>79</v>
+      </c>
+      <c r="E137">
+        <v>55</v>
+      </c>
+      <c r="F137" t="s">
+        <v>58</v>
+      </c>
+      <c r="G137" t="s">
+        <v>404</v>
+      </c>
+      <c r="H137" t="s">
+        <v>402</v>
+      </c>
+      <c r="I137">
+        <v>3</v>
+      </c>
+      <c r="J137">
+        <v>12</v>
+      </c>
+      <c r="K137">
+        <v>0</v>
+      </c>
+      <c r="L137">
+        <v>0</v>
+      </c>
+      <c r="M137">
+        <v>0</v>
+      </c>
+      <c r="N137">
+        <v>0</v>
+      </c>
+      <c r="O137">
+        <v>0</v>
+      </c>
+      <c r="P137" t="s">
+        <v>405</v>
+      </c>
+      <c r="Q137">
+        <v>0</v>
+      </c>
+      <c r="R137">
+        <v>0</v>
+      </c>
+      <c r="S137">
+        <v>0</v>
+      </c>
+      <c r="T137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A138">
+        <v>140</v>
+      </c>
+      <c r="B138">
+        <v>17</v>
+      </c>
+      <c r="C138" t="s">
+        <v>20</v>
+      </c>
+      <c r="D138" t="s">
+        <v>79</v>
+      </c>
+      <c r="E138">
+        <v>55</v>
+      </c>
+      <c r="F138" t="s">
+        <v>58</v>
+      </c>
+      <c r="G138" t="s">
+        <v>411</v>
+      </c>
+      <c r="H138" t="s">
+        <v>412</v>
+      </c>
+      <c r="I138">
+        <v>3</v>
+      </c>
+      <c r="J138">
+        <v>12</v>
+      </c>
+      <c r="K138">
+        <v>0</v>
+      </c>
+      <c r="L138">
+        <v>0</v>
+      </c>
+      <c r="M138">
+        <v>0</v>
+      </c>
+      <c r="N138">
+        <v>0</v>
+      </c>
+      <c r="O138">
+        <v>0</v>
+      </c>
+      <c r="P138" t="s">
+        <v>413</v>
+      </c>
+      <c r="Q138">
+        <v>0</v>
+      </c>
+      <c r="R138">
+        <v>0</v>
+      </c>
+      <c r="S138">
+        <v>0</v>
+      </c>
+      <c r="T138">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A139">
+        <v>142</v>
+      </c>
+      <c r="B139">
+        <v>19</v>
+      </c>
+      <c r="C139" t="s">
+        <v>20</v>
+      </c>
+      <c r="D139" t="s">
+        <v>79</v>
+      </c>
+      <c r="E139">
+        <v>55</v>
+      </c>
+      <c r="F139" t="s">
+        <v>58</v>
+      </c>
+      <c r="G139" t="s">
+        <v>416</v>
+      </c>
+      <c r="H139" t="s">
+        <v>417</v>
+      </c>
+      <c r="I139">
+        <v>3</v>
+      </c>
+      <c r="J139">
+        <v>12</v>
+      </c>
+      <c r="K139">
+        <v>0</v>
+      </c>
+      <c r="L139">
+        <v>0</v>
+      </c>
+      <c r="M139">
+        <v>0</v>
+      </c>
+      <c r="N139">
+        <v>0</v>
+      </c>
+      <c r="O139">
+        <v>0</v>
+      </c>
+      <c r="P139" t="s">
+        <v>418</v>
+      </c>
+      <c r="Q139">
+        <v>0</v>
+      </c>
+      <c r="R139">
+        <v>0</v>
+      </c>
+      <c r="S139">
+        <v>0</v>
+      </c>
+      <c r="T139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A140">
+        <v>138</v>
+      </c>
+      <c r="B140">
+        <v>13</v>
+      </c>
+      <c r="C140" t="s">
+        <v>20</v>
+      </c>
+      <c r="D140" t="s">
+        <v>72</v>
+      </c>
+      <c r="E140">
+        <v>55</v>
+      </c>
+      <c r="F140" t="s">
+        <v>22</v>
+      </c>
+      <c r="G140" t="s">
+        <v>406</v>
+      </c>
+      <c r="H140" t="s">
+        <v>407</v>
+      </c>
+      <c r="I140">
+        <v>3</v>
+      </c>
+      <c r="J140">
+        <v>12</v>
+      </c>
+      <c r="K140">
+        <v>0</v>
+      </c>
+      <c r="L140">
+        <v>0</v>
+      </c>
+      <c r="M140">
+        <v>0</v>
+      </c>
+      <c r="N140">
+        <v>0</v>
+      </c>
+      <c r="O140">
+        <v>0</v>
+      </c>
+      <c r="P140" t="s">
+        <v>408</v>
+      </c>
+      <c r="Q140">
+        <v>0</v>
+      </c>
+      <c r="R140">
+        <v>0</v>
+      </c>
+      <c r="S140">
+        <v>0</v>
+      </c>
+      <c r="T140">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A141">
+        <v>139</v>
+      </c>
+      <c r="B141">
+        <v>14</v>
+      </c>
+      <c r="C141" t="s">
+        <v>20</v>
+      </c>
+      <c r="D141" t="s">
+        <v>72</v>
+      </c>
+      <c r="E141">
+        <v>55</v>
+      </c>
+      <c r="F141" t="s">
+        <v>22</v>
+      </c>
+      <c r="G141" t="s">
+        <v>409</v>
+      </c>
+      <c r="H141" t="s">
+        <v>407</v>
+      </c>
+      <c r="I141">
+        <v>3</v>
+      </c>
+      <c r="J141">
+        <v>12</v>
+      </c>
+      <c r="K141">
+        <v>0</v>
+      </c>
+      <c r="L141">
+        <v>0</v>
+      </c>
+      <c r="M141">
+        <v>0</v>
+      </c>
+      <c r="N141">
+        <v>0</v>
+      </c>
+      <c r="O141">
+        <v>0</v>
+      </c>
+      <c r="P141" t="s">
+        <v>410</v>
+      </c>
+      <c r="Q141">
+        <v>0</v>
+      </c>
+      <c r="R141">
+        <v>0</v>
+      </c>
+      <c r="S141">
+        <v>0</v>
+      </c>
+      <c r="T141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A142">
+        <v>150</v>
+      </c>
+      <c r="B142">
+        <v>34</v>
+      </c>
+      <c r="C142" t="s">
+        <v>20</v>
+      </c>
+      <c r="D142" t="s">
+        <v>126</v>
+      </c>
+      <c r="E142">
+        <v>50</v>
+      </c>
+      <c r="F142" t="s">
+        <v>58</v>
+      </c>
+      <c r="G142" t="s">
+        <v>435</v>
+      </c>
+      <c r="H142" t="s">
+        <v>412</v>
+      </c>
+      <c r="I142">
+        <v>3</v>
+      </c>
+      <c r="J142">
+        <v>12</v>
+      </c>
+      <c r="K142">
+        <v>0</v>
+      </c>
+      <c r="L142">
+        <v>0</v>
+      </c>
+      <c r="M142">
+        <v>0</v>
+      </c>
+      <c r="N142">
+        <v>0</v>
+      </c>
+      <c r="O142">
+        <v>0</v>
+      </c>
+      <c r="P142" t="s">
+        <v>436</v>
+      </c>
+      <c r="Q142">
+        <v>0</v>
+      </c>
+      <c r="R142">
+        <v>0</v>
+      </c>
+      <c r="S142">
+        <v>0</v>
+      </c>
+      <c r="T142">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A143">
+        <v>132</v>
+      </c>
+      <c r="B143">
+        <v>3</v>
+      </c>
+      <c r="C143" t="s">
+        <v>20</v>
+      </c>
+      <c r="D143" t="s">
+        <v>132</v>
+      </c>
+      <c r="E143">
+        <v>50</v>
+      </c>
+      <c r="F143" t="s">
+        <v>22</v>
+      </c>
+      <c r="G143" t="s">
+        <v>390</v>
+      </c>
+      <c r="H143" t="s">
+        <v>391</v>
+      </c>
+      <c r="I143">
+        <v>3</v>
+      </c>
+      <c r="J143">
+        <v>12</v>
+      </c>
+      <c r="K143">
+        <v>0</v>
+      </c>
+      <c r="L143">
+        <v>0</v>
+      </c>
+      <c r="M143">
+        <v>0</v>
+      </c>
+      <c r="N143">
+        <v>0</v>
+      </c>
+      <c r="O143">
+        <v>0</v>
+      </c>
+      <c r="P143" t="s">
+        <v>392</v>
+      </c>
+      <c r="Q143">
+        <v>0</v>
+      </c>
+      <c r="R143">
+        <v>0</v>
+      </c>
+      <c r="S143">
+        <v>0</v>
+      </c>
+      <c r="T143">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A144">
+        <v>145</v>
+      </c>
+      <c r="B144">
+        <v>23</v>
+      </c>
+      <c r="C144" t="s">
+        <v>20</v>
+      </c>
+      <c r="D144" t="s">
+        <v>132</v>
+      </c>
+      <c r="E144">
+        <v>50</v>
+      </c>
+      <c r="F144" t="s">
+        <v>22</v>
+      </c>
+      <c r="G144" t="s">
+        <v>424</v>
+      </c>
+      <c r="H144" t="s">
+        <v>306</v>
+      </c>
+      <c r="I144">
+        <v>3</v>
+      </c>
+      <c r="J144">
+        <v>12</v>
+      </c>
+      <c r="K144">
+        <v>0</v>
+      </c>
+      <c r="L144">
+        <v>0</v>
+      </c>
+      <c r="M144">
+        <v>0</v>
+      </c>
+      <c r="N144">
+        <v>0</v>
+      </c>
+      <c r="O144">
+        <v>0</v>
+      </c>
+      <c r="P144" t="s">
+        <v>425</v>
+      </c>
+      <c r="Q144">
+        <v>0</v>
+      </c>
+      <c r="R144">
+        <v>0</v>
+      </c>
+      <c r="S144">
+        <v>0</v>
+      </c>
+      <c r="T144">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A145">
+        <v>147</v>
+      </c>
+      <c r="B145">
+        <v>30</v>
+      </c>
+      <c r="C145" t="s">
+        <v>20</v>
+      </c>
+      <c r="D145" t="s">
+        <v>137</v>
+      </c>
+      <c r="E145">
+        <v>45</v>
+      </c>
+      <c r="F145" t="s">
+        <v>58</v>
+      </c>
+      <c r="G145" t="s">
+        <v>429</v>
+      </c>
+      <c r="H145" t="s">
+        <v>108</v>
+      </c>
+      <c r="I145">
+        <v>3</v>
+      </c>
+      <c r="J145">
+        <v>12</v>
+      </c>
+      <c r="K145">
+        <v>0</v>
+      </c>
+      <c r="L145">
+        <v>0</v>
+      </c>
+      <c r="M145">
+        <v>0</v>
+      </c>
+      <c r="N145">
+        <v>0</v>
+      </c>
+      <c r="O145">
+        <v>0</v>
+      </c>
+      <c r="P145" t="s">
+        <v>430</v>
+      </c>
+      <c r="Q145">
+        <v>0</v>
+      </c>
+      <c r="R145">
+        <v>0</v>
+      </c>
+      <c r="S145">
+        <v>0</v>
+      </c>
+      <c r="T145">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A146">
+        <v>135</v>
+      </c>
+      <c r="B146">
+        <v>7</v>
+      </c>
+      <c r="C146" t="s">
+        <v>20</v>
+      </c>
+      <c r="D146" t="s">
+        <v>21</v>
+      </c>
+      <c r="E146">
+        <v>45</v>
+      </c>
+      <c r="F146" t="s">
+        <v>22</v>
+      </c>
+      <c r="G146" t="s">
+        <v>399</v>
+      </c>
+      <c r="H146" t="s">
+        <v>391</v>
+      </c>
+      <c r="I146">
+        <v>3</v>
+      </c>
+      <c r="J146">
+        <v>12</v>
+      </c>
+      <c r="K146">
+        <v>0</v>
+      </c>
+      <c r="L146">
+        <v>0</v>
+      </c>
+      <c r="M146">
+        <v>0</v>
+      </c>
+      <c r="N146">
+        <v>0</v>
+      </c>
+      <c r="O146">
+        <v>0</v>
+      </c>
+      <c r="P146" t="s">
+        <v>400</v>
+      </c>
+      <c r="Q146">
+        <v>0</v>
+      </c>
+      <c r="R146">
+        <v>0</v>
+      </c>
+      <c r="S146">
+        <v>0</v>
+      </c>
+      <c r="T146">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A147">
+        <v>141</v>
+      </c>
+      <c r="B147">
+        <v>18</v>
+      </c>
+      <c r="C147" t="s">
+        <v>20</v>
+      </c>
+      <c r="D147" t="s">
+        <v>21</v>
+      </c>
+      <c r="E147">
+        <v>45</v>
+      </c>
+      <c r="F147" t="s">
+        <v>22</v>
+      </c>
+      <c r="G147" t="s">
+        <v>414</v>
+      </c>
+      <c r="H147" t="s">
+        <v>407</v>
+      </c>
+      <c r="I147">
+        <v>3</v>
+      </c>
+      <c r="J147">
+        <v>12</v>
+      </c>
+      <c r="K147">
+        <v>0</v>
+      </c>
+      <c r="L147">
+        <v>0</v>
+      </c>
+      <c r="M147">
+        <v>0</v>
+      </c>
+      <c r="N147">
+        <v>0</v>
+      </c>
+      <c r="O147">
+        <v>0</v>
+      </c>
+      <c r="P147" t="s">
+        <v>415</v>
+      </c>
+      <c r="Q147">
+        <v>0</v>
+      </c>
+      <c r="R147">
+        <v>0</v>
+      </c>
+      <c r="S147">
+        <v>0</v>
+      </c>
+      <c r="T147">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A148">
+        <v>148</v>
+      </c>
+      <c r="B148">
+        <v>31</v>
+      </c>
+      <c r="C148" t="s">
+        <v>20</v>
+      </c>
+      <c r="D148" t="s">
+        <v>21</v>
+      </c>
+      <c r="E148">
+        <v>45</v>
+      </c>
+      <c r="F148" t="s">
+        <v>22</v>
+      </c>
+      <c r="G148" t="s">
+        <v>431</v>
+      </c>
+      <c r="H148" t="s">
+        <v>69</v>
+      </c>
+      <c r="I148">
+        <v>3</v>
+      </c>
+      <c r="J148">
+        <v>12</v>
+      </c>
+      <c r="K148">
+        <v>0</v>
+      </c>
+      <c r="L148">
+        <v>0</v>
+      </c>
+      <c r="M148">
+        <v>0</v>
+      </c>
+      <c r="N148">
+        <v>0</v>
+      </c>
+      <c r="O148">
+        <v>0</v>
+      </c>
+      <c r="P148" t="s">
+        <v>432</v>
+      </c>
+      <c r="Q148">
+        <v>0</v>
+      </c>
+      <c r="R148">
+        <v>0</v>
+      </c>
+      <c r="S148">
+        <v>0</v>
+      </c>
+      <c r="T148">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A149">
+        <v>134</v>
+      </c>
+      <c r="B149">
+        <v>6</v>
+      </c>
+      <c r="C149" t="s">
+        <v>20</v>
+      </c>
+      <c r="D149" t="s">
+        <v>145</v>
+      </c>
+      <c r="E149">
+        <v>40</v>
+      </c>
+      <c r="F149" t="s">
+        <v>22</v>
+      </c>
+      <c r="G149" t="s">
+        <v>396</v>
+      </c>
+      <c r="H149" t="s">
+        <v>397</v>
+      </c>
+      <c r="I149">
+        <v>3</v>
+      </c>
+      <c r="J149">
+        <v>12</v>
+      </c>
+      <c r="K149">
+        <v>0</v>
+      </c>
+      <c r="L149">
+        <v>0</v>
+      </c>
+      <c r="M149">
+        <v>0</v>
+      </c>
+      <c r="N149">
+        <v>0</v>
+      </c>
+      <c r="O149">
+        <v>0</v>
+      </c>
+      <c r="P149" t="s">
+        <v>398</v>
+      </c>
+      <c r="Q149">
+        <v>0</v>
+      </c>
+      <c r="R149">
+        <v>0</v>
+      </c>
+      <c r="S149">
+        <v>0</v>
+      </c>
+      <c r="T149">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A150">
+        <v>131</v>
+      </c>
+      <c r="B150">
+        <v>2</v>
+      </c>
+      <c r="C150" t="s">
+        <v>20</v>
+      </c>
+      <c r="D150" t="s">
+        <v>230</v>
+      </c>
+      <c r="E150">
+        <v>35</v>
+      </c>
+      <c r="F150" t="s">
+        <v>22</v>
+      </c>
+      <c r="G150" t="s">
+        <v>388</v>
+      </c>
+      <c r="H150" t="s">
+        <v>108</v>
+      </c>
+      <c r="I150">
+        <v>3</v>
+      </c>
+      <c r="J150">
+        <v>12</v>
+      </c>
+      <c r="K150">
+        <v>0</v>
+      </c>
+      <c r="L150">
+        <v>0</v>
+      </c>
+      <c r="M150">
+        <v>0</v>
+      </c>
+      <c r="N150">
+        <v>0</v>
+      </c>
+      <c r="O150">
+        <v>0</v>
+      </c>
+      <c r="P150" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q150">
+        <v>0</v>
+      </c>
+      <c r="R150">
+        <v>0</v>
+      </c>
+      <c r="S150">
+        <v>0</v>
+      </c>
+      <c r="T150">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A151">
+        <v>133</v>
+      </c>
+      <c r="B151">
+        <v>4</v>
+      </c>
+      <c r="C151" t="s">
+        <v>20</v>
+      </c>
+      <c r="D151" t="s">
+        <v>241</v>
+      </c>
+      <c r="E151">
+        <v>30</v>
+      </c>
+      <c r="F151" t="s">
+        <v>58</v>
+      </c>
+      <c r="G151" t="s">
+        <v>393</v>
+      </c>
+      <c r="H151" t="s">
+        <v>394</v>
+      </c>
+      <c r="I151">
+        <v>3</v>
+      </c>
+      <c r="J151">
+        <v>12</v>
+      </c>
+      <c r="K151">
+        <v>0</v>
+      </c>
+      <c r="L151">
+        <v>0</v>
+      </c>
+      <c r="M151">
+        <v>0</v>
+      </c>
+      <c r="N151">
+        <v>0</v>
+      </c>
+      <c r="O151">
+        <v>0</v>
+      </c>
+      <c r="P151" t="s">
+        <v>395</v>
+      </c>
+      <c r="Q151">
+        <v>0</v>
+      </c>
+      <c r="R151">
+        <v>0</v>
+      </c>
+      <c r="S151">
+        <v>0</v>
+      </c>
+      <c r="T151">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A152">
+        <v>144</v>
+      </c>
+      <c r="B152">
+        <v>21</v>
+      </c>
+      <c r="C152" t="s">
+        <v>20</v>
+      </c>
+      <c r="D152" t="s">
+        <v>241</v>
+      </c>
+      <c r="E152">
+        <v>30</v>
+      </c>
+      <c r="F152" t="s">
+        <v>58</v>
+      </c>
+      <c r="G152" t="s">
+        <v>422</v>
+      </c>
+      <c r="H152" t="s">
+        <v>197</v>
+      </c>
+      <c r="I152">
+        <v>3</v>
+      </c>
+      <c r="J152">
+        <v>12</v>
+      </c>
+      <c r="K152">
+        <v>0</v>
+      </c>
+      <c r="L152">
+        <v>0</v>
+      </c>
+      <c r="M152">
+        <v>0</v>
+      </c>
+      <c r="N152">
+        <v>0</v>
+      </c>
+      <c r="O152">
+        <v>0</v>
+      </c>
+      <c r="P152" t="s">
+        <v>423</v>
+      </c>
+      <c r="Q152">
+        <v>0</v>
+      </c>
+      <c r="R152">
+        <v>0</v>
+      </c>
+      <c r="S152">
+        <v>0</v>
+      </c>
+      <c r="T152">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A153">
+        <v>130</v>
+      </c>
+      <c r="B153">
         <v>1</v>
       </c>
-      <c r="B129">
+      <c r="C153" t="s">
+        <v>20</v>
+      </c>
+      <c r="D153" t="s">
+        <v>82</v>
+      </c>
+      <c r="E153">
+        <v>30</v>
+      </c>
+      <c r="F153" t="s">
+        <v>22</v>
+      </c>
+      <c r="G153" t="s">
+        <v>386</v>
+      </c>
+      <c r="H153" t="s">
+        <v>108</v>
+      </c>
+      <c r="I153">
+        <v>3</v>
+      </c>
+      <c r="J153">
+        <v>12</v>
+      </c>
+      <c r="K153">
+        <v>0</v>
+      </c>
+      <c r="L153">
+        <v>0</v>
+      </c>
+      <c r="M153">
+        <v>0</v>
+      </c>
+      <c r="N153">
+        <v>0</v>
+      </c>
+      <c r="O153">
+        <v>0</v>
+      </c>
+      <c r="P153" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q153">
+        <v>0</v>
+      </c>
+      <c r="R153">
+        <v>0</v>
+      </c>
+      <c r="S153">
+        <v>0</v>
+      </c>
+      <c r="T153">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A154">
+        <v>129</v>
+      </c>
+      <c r="B154">
         <v>1</v>
       </c>
-      <c r="C129" t="s">
-[...5 lines deleted...]
-      <c r="E129">
+      <c r="C154" t="s">
+        <v>20</v>
+      </c>
+      <c r="D154" t="s">
+        <v>72</v>
+      </c>
+      <c r="E154">
+        <v>55</v>
+      </c>
+      <c r="F154" t="s">
+        <v>22</v>
+      </c>
+      <c r="G154" t="s">
+        <v>366</v>
+      </c>
+      <c r="H154" t="s">
+        <v>103</v>
+      </c>
+      <c r="I154">
+        <v>3</v>
+      </c>
+      <c r="J154">
+        <v>10</v>
+      </c>
+      <c r="K154">
+        <v>0</v>
+      </c>
+      <c r="L154">
+        <v>0</v>
+      </c>
+      <c r="M154">
+        <v>0</v>
+      </c>
+      <c r="N154">
+        <v>0</v>
+      </c>
+      <c r="O154" t="s">
+        <v>367</v>
+      </c>
+      <c r="P154">
+        <v>0</v>
+      </c>
+      <c r="Q154">
+        <v>0</v>
+      </c>
+      <c r="R154">
+        <v>0</v>
+      </c>
+      <c r="S154">
+        <v>0</v>
+      </c>
+      <c r="T154">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A155">
+        <v>6</v>
+      </c>
+      <c r="B155">
+        <v>6</v>
+      </c>
+      <c r="C155" t="s">
+        <v>20</v>
+      </c>
+      <c r="D155" t="s">
+        <v>28</v>
+      </c>
+      <c r="E155">
+        <v>65</v>
+      </c>
+      <c r="F155" t="s">
+        <v>22</v>
+      </c>
+      <c r="G155" t="s">
+        <v>330</v>
+      </c>
+      <c r="H155" t="s">
+        <v>306</v>
+      </c>
+      <c r="I155">
+        <v>3</v>
+      </c>
+      <c r="J155">
+        <v>8</v>
+      </c>
+      <c r="K155" t="s">
+        <v>331</v>
+      </c>
+      <c r="L155">
+        <v>0</v>
+      </c>
+      <c r="M155">
+        <v>0</v>
+      </c>
+      <c r="N155">
+        <v>0</v>
+      </c>
+      <c r="O155">
+        <v>0</v>
+      </c>
+      <c r="P155">
+        <v>0</v>
+      </c>
+      <c r="Q155">
+        <v>0</v>
+      </c>
+      <c r="R155">
+        <v>0</v>
+      </c>
+      <c r="S155">
+        <v>0</v>
+      </c>
+      <c r="T155">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A156">
+        <v>16</v>
+      </c>
+      <c r="B156">
+        <v>16</v>
+      </c>
+      <c r="C156" t="s">
+        <v>20</v>
+      </c>
+      <c r="D156" t="s">
+        <v>28</v>
+      </c>
+      <c r="E156">
+        <v>65</v>
+      </c>
+      <c r="F156" t="s">
+        <v>22</v>
+      </c>
+      <c r="G156" t="s">
+        <v>332</v>
+      </c>
+      <c r="H156" t="s">
+        <v>108</v>
+      </c>
+      <c r="I156">
+        <v>3</v>
+      </c>
+      <c r="J156">
+        <v>8</v>
+      </c>
+      <c r="K156" t="s">
+        <v>333</v>
+      </c>
+      <c r="L156">
+        <v>0</v>
+      </c>
+      <c r="M156">
+        <v>0</v>
+      </c>
+      <c r="N156">
+        <v>0</v>
+      </c>
+      <c r="O156">
+        <v>0</v>
+      </c>
+      <c r="P156">
+        <v>0</v>
+      </c>
+      <c r="Q156">
+        <v>0</v>
+      </c>
+      <c r="R156">
+        <v>0</v>
+      </c>
+      <c r="S156">
+        <v>0</v>
+      </c>
+      <c r="T156">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A157">
+        <v>7</v>
+      </c>
+      <c r="B157">
+        <v>7</v>
+      </c>
+      <c r="C157" t="s">
+        <v>20</v>
+      </c>
+      <c r="D157" t="s">
+        <v>163</v>
+      </c>
+      <c r="E157">
+        <v>60</v>
+      </c>
+      <c r="F157" t="s">
+        <v>22</v>
+      </c>
+      <c r="G157" t="s">
+        <v>334</v>
+      </c>
+      <c r="H157" t="s">
+        <v>335</v>
+      </c>
+      <c r="I157">
+        <v>3</v>
+      </c>
+      <c r="J157">
+        <v>8</v>
+      </c>
+      <c r="K157" t="s">
+        <v>336</v>
+      </c>
+      <c r="L157">
+        <v>0</v>
+      </c>
+      <c r="M157">
+        <v>0</v>
+      </c>
+      <c r="N157">
+        <v>0</v>
+      </c>
+      <c r="O157">
+        <v>0</v>
+      </c>
+      <c r="P157">
+        <v>0</v>
+      </c>
+      <c r="Q157">
+        <v>0</v>
+      </c>
+      <c r="R157">
+        <v>0</v>
+      </c>
+      <c r="S157">
+        <v>0</v>
+      </c>
+      <c r="T157">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A158">
+        <v>8</v>
+      </c>
+      <c r="B158">
+        <v>8</v>
+      </c>
+      <c r="C158" t="s">
+        <v>20</v>
+      </c>
+      <c r="D158" t="s">
+        <v>163</v>
+      </c>
+      <c r="E158">
+        <v>60</v>
+      </c>
+      <c r="F158" t="s">
+        <v>22</v>
+      </c>
+      <c r="G158" t="s">
+        <v>337</v>
+      </c>
+      <c r="H158" t="s">
+        <v>69</v>
+      </c>
+      <c r="I158">
+        <v>3</v>
+      </c>
+      <c r="J158">
+        <v>8</v>
+      </c>
+      <c r="K158" t="s">
+        <v>338</v>
+      </c>
+      <c r="L158">
+        <v>0</v>
+      </c>
+      <c r="M158">
+        <v>0</v>
+      </c>
+      <c r="N158">
+        <v>0</v>
+      </c>
+      <c r="O158">
+        <v>0</v>
+      </c>
+      <c r="P158">
+        <v>0</v>
+      </c>
+      <c r="Q158">
+        <v>0</v>
+      </c>
+      <c r="R158">
+        <v>0</v>
+      </c>
+      <c r="S158">
+        <v>0</v>
+      </c>
+      <c r="T158">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A159">
+        <v>13</v>
+      </c>
+      <c r="B159">
+        <v>13</v>
+      </c>
+      <c r="C159" t="s">
+        <v>20</v>
+      </c>
+      <c r="D159" t="s">
+        <v>163</v>
+      </c>
+      <c r="E159">
+        <v>60</v>
+      </c>
+      <c r="F159" t="s">
+        <v>22</v>
+      </c>
+      <c r="G159" t="s">
+        <v>342</v>
+      </c>
+      <c r="H159" t="s">
+        <v>288</v>
+      </c>
+      <c r="I159">
+        <v>3</v>
+      </c>
+      <c r="J159">
+        <v>8</v>
+      </c>
+      <c r="K159" t="s">
+        <v>343</v>
+      </c>
+      <c r="L159">
+        <v>0</v>
+      </c>
+      <c r="M159">
+        <v>0</v>
+      </c>
+      <c r="N159">
+        <v>0</v>
+      </c>
+      <c r="O159">
+        <v>0</v>
+      </c>
+      <c r="P159">
+        <v>0</v>
+      </c>
+      <c r="Q159">
+        <v>0</v>
+      </c>
+      <c r="R159">
+        <v>0</v>
+      </c>
+      <c r="S159">
+        <v>0</v>
+      </c>
+      <c r="T159">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A160">
+        <v>11</v>
+      </c>
+      <c r="B160">
+        <v>11</v>
+      </c>
+      <c r="C160" t="s">
+        <v>20</v>
+      </c>
+      <c r="D160" t="s">
+        <v>126</v>
+      </c>
+      <c r="E160">
+        <v>50</v>
+      </c>
+      <c r="F160" t="s">
+        <v>58</v>
+      </c>
+      <c r="G160" t="s">
+        <v>346</v>
+      </c>
+      <c r="H160" t="s">
+        <v>340</v>
+      </c>
+      <c r="I160">
+        <v>3</v>
+      </c>
+      <c r="J160">
+        <v>8</v>
+      </c>
+      <c r="K160" t="s">
+        <v>347</v>
+      </c>
+      <c r="L160">
+        <v>0</v>
+      </c>
+      <c r="M160">
+        <v>0</v>
+      </c>
+      <c r="N160">
+        <v>0</v>
+      </c>
+      <c r="O160">
+        <v>0</v>
+      </c>
+      <c r="P160">
+        <v>0</v>
+      </c>
+      <c r="Q160">
+        <v>0</v>
+      </c>
+      <c r="R160">
+        <v>0</v>
+      </c>
+      <c r="S160">
+        <v>0</v>
+      </c>
+      <c r="T160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A161">
+        <v>5</v>
+      </c>
+      <c r="B161">
+        <v>5</v>
+      </c>
+      <c r="C161" t="s">
+        <v>20</v>
+      </c>
+      <c r="D161" t="s">
+        <v>132</v>
+      </c>
+      <c r="E161">
+        <v>50</v>
+      </c>
+      <c r="F161" t="s">
+        <v>22</v>
+      </c>
+      <c r="G161" t="s">
+        <v>348</v>
+      </c>
+      <c r="H161" t="s">
+        <v>349</v>
+      </c>
+      <c r="I161">
+        <v>3</v>
+      </c>
+      <c r="J161">
+        <v>8</v>
+      </c>
+      <c r="K161" t="s">
+        <v>350</v>
+      </c>
+      <c r="L161">
+        <v>0</v>
+      </c>
+      <c r="M161">
+        <v>0</v>
+      </c>
+      <c r="N161">
+        <v>0</v>
+      </c>
+      <c r="O161">
+        <v>0</v>
+      </c>
+      <c r="P161">
+        <v>0</v>
+      </c>
+      <c r="Q161">
+        <v>0</v>
+      </c>
+      <c r="R161">
+        <v>0</v>
+      </c>
+      <c r="S161">
+        <v>0</v>
+      </c>
+      <c r="T161">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A162">
+        <v>10</v>
+      </c>
+      <c r="B162">
+        <v>10</v>
+      </c>
+      <c r="C162" t="s">
+        <v>20</v>
+      </c>
+      <c r="D162" t="s">
+        <v>137</v>
+      </c>
+      <c r="E162">
+        <v>45</v>
+      </c>
+      <c r="F162" t="s">
+        <v>58</v>
+      </c>
+      <c r="G162" t="s">
+        <v>351</v>
+      </c>
+      <c r="H162" t="s">
+        <v>285</v>
+      </c>
+      <c r="I162">
+        <v>3</v>
+      </c>
+      <c r="J162">
+        <v>8</v>
+      </c>
+      <c r="K162" t="s">
+        <v>352</v>
+      </c>
+      <c r="L162">
+        <v>0</v>
+      </c>
+      <c r="M162">
+        <v>0</v>
+      </c>
+      <c r="N162">
+        <v>0</v>
+      </c>
+      <c r="O162">
+        <v>0</v>
+      </c>
+      <c r="P162">
+        <v>0</v>
+      </c>
+      <c r="Q162">
+        <v>0</v>
+      </c>
+      <c r="R162">
+        <v>0</v>
+      </c>
+      <c r="S162">
+        <v>0</v>
+      </c>
+      <c r="T162">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A163">
+        <v>9</v>
+      </c>
+      <c r="B163">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>20</v>
+      </c>
+      <c r="D163" t="s">
+        <v>207</v>
+      </c>
+      <c r="E163">
         <v>40</v>
       </c>
-      <c r="F129" t="s">
-[...11 lines deleted...]
-      <c r="J129">
+      <c r="F163" t="s">
+        <v>58</v>
+      </c>
+      <c r="G163" t="s">
+        <v>355</v>
+      </c>
+      <c r="H163" t="s">
+        <v>228</v>
+      </c>
+      <c r="I163">
+        <v>3</v>
+      </c>
+      <c r="J163">
         <v>8</v>
       </c>
-      <c r="K129" t="s">
-[...26 lines deleted...]
-      <c r="T129">
+      <c r="K163" t="s">
+        <v>356</v>
+      </c>
+      <c r="L163">
+        <v>0</v>
+      </c>
+      <c r="M163">
+        <v>0</v>
+      </c>
+      <c r="N163">
+        <v>0</v>
+      </c>
+      <c r="O163">
+        <v>0</v>
+      </c>
+      <c r="P163">
+        <v>0</v>
+      </c>
+      <c r="Q163">
+        <v>0</v>
+      </c>
+      <c r="R163">
+        <v>0</v>
+      </c>
+      <c r="S163">
+        <v>0</v>
+      </c>
+      <c r="T163">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A164">
+        <v>1</v>
+      </c>
+      <c r="B164">
+        <v>1</v>
+      </c>
+      <c r="C164" t="s">
+        <v>20</v>
+      </c>
+      <c r="D164" t="s">
+        <v>145</v>
+      </c>
+      <c r="E164">
+        <v>40</v>
+      </c>
+      <c r="F164" t="s">
+        <v>22</v>
+      </c>
+      <c r="G164" t="s">
+        <v>357</v>
+      </c>
+      <c r="H164" t="s">
+        <v>306</v>
+      </c>
+      <c r="I164">
+        <v>3</v>
+      </c>
+      <c r="J164">
+        <v>8</v>
+      </c>
+      <c r="K164" t="s">
+        <v>358</v>
+      </c>
+      <c r="L164">
+        <v>0</v>
+      </c>
+      <c r="M164">
+        <v>0</v>
+      </c>
+      <c r="N164">
+        <v>0</v>
+      </c>
+      <c r="O164">
+        <v>0</v>
+      </c>
+      <c r="P164">
+        <v>0</v>
+      </c>
+      <c r="Q164">
+        <v>0</v>
+      </c>
+      <c r="R164">
+        <v>0</v>
+      </c>
+      <c r="S164">
+        <v>0</v>
+      </c>
+      <c r="T164">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:T1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
-[...4 lines deleted...]
-    <sortCondition ref="F2:F129"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:T165">
+    <sortCondition descending="1" ref="I2:I165"/>
+    <sortCondition descending="1" ref="J2:J165"/>
+    <sortCondition descending="1" ref="E2:E165"/>
+    <sortCondition ref="F2:F165"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Medio</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>