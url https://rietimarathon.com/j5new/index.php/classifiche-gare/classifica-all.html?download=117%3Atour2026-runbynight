--- v0 (2026-05-29)
+++ v1 (2026-07-24)
@@ -1,161 +1,1031 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29912"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RicardoJ\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\MyDates\Johntra2000\VARI\CORSA\CLASSIFICA_5TOURS\Aggiornamento_Tours\Classifica_Excel\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9BC70F07-96B2-4DD5-BA91-5A33E3D84A9A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE306BC3-BFFB-4EF9-A995-00DF627B9899}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="723" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="723" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="RunByNight" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">RunByNight!$A$1:$T$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="675" uniqueCount="310">
   <si>
     <t>NAZ.</t>
   </si>
   <si>
     <t>CATEGORIA</t>
   </si>
   <si>
     <t>ORDER BY CAT.</t>
   </si>
   <si>
     <t>SESSO</t>
   </si>
   <si>
     <t>COGNOME NOME</t>
   </si>
   <si>
     <t>SOCIETA'</t>
   </si>
   <si>
     <t>PUNTI</t>
   </si>
   <si>
     <t>CHILOMETRI</t>
-  </si>
-[...18 lines deleted...]
-00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 6
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 7
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 8
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 9
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 10
 00-00-2026 - 00 KM</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
+    <t>SM</t>
+  </si>
+  <si>
+    <t>''</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>CIMINI CHRISTIAN</t>
+  </si>
+  <si>
+    <t>ATLETICA VENAFRO</t>
+  </si>
+  <si>
+    <t>7.2</t>
+  </si>
+  <si>
+    <t>00:29:00''</t>
+  </si>
+  <si>
+    <t>SM45</t>
+  </si>
+  <si>
+    <t>45''</t>
+  </si>
+  <si>
+    <t>MINELLA DIEGO</t>
+  </si>
+  <si>
+    <t>PODISTICA SOLIDARIETA'</t>
+  </si>
+  <si>
+    <t>15.2</t>
+  </si>
+  <si>
+    <t>00:29:22''</t>
+  </si>
+  <si>
+    <t>34:58''</t>
+  </si>
+  <si>
+    <t>PACIFICI MASSIMILIANO</t>
+  </si>
+  <si>
+    <t>AMATORI PODISTICA TERNI</t>
+  </si>
+  <si>
+    <t>00:30:04''</t>
+  </si>
+  <si>
+    <t>BERGHI MARCO</t>
+  </si>
+  <si>
+    <t>S.S. LAZIO ATLETICA LEGGERA</t>
+  </si>
+  <si>
+    <t>39.9</t>
+  </si>
+  <si>
+    <t>00:31:49''</t>
+  </si>
+  <si>
+    <t>32:50''</t>
+  </si>
+  <si>
+    <t>38:21''</t>
+  </si>
+  <si>
+    <t>37:38''</t>
+  </si>
+  <si>
+    <t>0:41:30''</t>
+  </si>
+  <si>
+    <t>SM65</t>
+  </si>
+  <si>
+    <t>65''</t>
+  </si>
+  <si>
+    <t>COVARELLI MAURO</t>
+  </si>
+  <si>
+    <t>ATLETICA AVIS PERUGIA</t>
+  </si>
+  <si>
+    <t>00:33:11''</t>
+  </si>
+  <si>
+    <t>SF45</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>FEDERICI FRANCESCA</t>
+  </si>
+  <si>
+    <t>00:33:27''</t>
+  </si>
+  <si>
+    <t>SF50</t>
+  </si>
+  <si>
+    <t>50''</t>
+  </si>
+  <si>
+    <t>CARACCI GRAZIELLA</t>
+  </si>
+  <si>
+    <t>IL CORRIDORE RUNNING CLUB ASD</t>
+  </si>
+  <si>
+    <t>31.9</t>
+  </si>
+  <si>
+    <t>00:34:13''</t>
+  </si>
+  <si>
+    <t>36:12''</t>
+  </si>
+  <si>
+    <t>41:08''</t>
+  </si>
+  <si>
+    <t>0:43:35''</t>
+  </si>
+  <si>
+    <t>SF65</t>
+  </si>
+  <si>
+    <t>BERNI ROSA</t>
+  </si>
+  <si>
+    <t>ASD POLISPORTIVA ORIOLO</t>
+  </si>
+  <si>
+    <t>23.2</t>
+  </si>
+  <si>
+    <t>00:34:49''</t>
+  </si>
+  <si>
+    <t>40:46''</t>
+  </si>
+  <si>
+    <t>38:59''</t>
+  </si>
+  <si>
+    <t>OMOLO DENIS LORENZO</t>
+  </si>
+  <si>
+    <t>RIETI MARATHON ITALIA ASD</t>
+  </si>
+  <si>
+    <t>00:35:02''</t>
+  </si>
+  <si>
+    <t>MARINANGELI ADRIANO</t>
+  </si>
+  <si>
+    <t>ASD RUNNERS SANGEMINI</t>
+  </si>
+  <si>
+    <t>00:36:25''</t>
+  </si>
+  <si>
+    <t>39:46''</t>
+  </si>
+  <si>
+    <t>47:14''</t>
+  </si>
+  <si>
+    <t>0:50:02''</t>
+  </si>
+  <si>
+    <t>SF40</t>
+  </si>
+  <si>
+    <t>40''</t>
+  </si>
+  <si>
+    <t>MANCINELLI FEDERICA</t>
+  </si>
+  <si>
+    <t>MOLON LABE ASD</t>
+  </si>
+  <si>
+    <t>00:37:44''</t>
+  </si>
+  <si>
+    <t>SM70</t>
+  </si>
+  <si>
+    <t>70''</t>
+  </si>
+  <si>
+    <t>CORTESE ANTONIO</t>
+  </si>
+  <si>
+    <t>ITALIANA RUNNING A.S.D.</t>
+  </si>
+  <si>
+    <t>00:38:02''</t>
+  </si>
+  <si>
+    <t>41:23''</t>
+  </si>
+  <si>
+    <t>48:46''</t>
+  </si>
+  <si>
+    <t>44:53''</t>
+  </si>
+  <si>
+    <t>0:52:25''</t>
+  </si>
+  <si>
+    <t>MARCELLINI MARCELLO</t>
+  </si>
+  <si>
+    <t>SABINA MARATHON CLUB</t>
+  </si>
+  <si>
+    <t>00:38:07''</t>
+  </si>
+  <si>
+    <t>41:53''</t>
+  </si>
+  <si>
+    <t>40:01''</t>
+  </si>
+  <si>
+    <t>PELLEGRINO VINCENZO</t>
+  </si>
+  <si>
+    <t>00:38:18''</t>
+  </si>
+  <si>
+    <t>42:11''</t>
+  </si>
+  <si>
+    <t>52:13''</t>
+  </si>
+  <si>
+    <t>50:34''</t>
+  </si>
+  <si>
+    <t>0:53:20''</t>
+  </si>
+  <si>
+    <t>SM55</t>
+  </si>
+  <si>
+    <t>55''</t>
+  </si>
+  <si>
+    <t>GOZZI FABIO</t>
+  </si>
+  <si>
+    <t>00:38:19''</t>
+  </si>
+  <si>
+    <t>39:53''</t>
+  </si>
+  <si>
+    <t>45:22''</t>
+  </si>
+  <si>
+    <t>46:47''</t>
+  </si>
+  <si>
+    <t>0:50:40''</t>
+  </si>
+  <si>
+    <t>AGUZZI MARCO</t>
+  </si>
+  <si>
+    <t>00:38:22''</t>
+  </si>
+  <si>
+    <t>41:40''</t>
+  </si>
+  <si>
+    <t>MASSAINI GIORGIO</t>
+  </si>
+  <si>
+    <t>RUNCARD</t>
+  </si>
+  <si>
+    <t>00:39:46''</t>
+  </si>
+  <si>
+    <t>SM50</t>
+  </si>
+  <si>
+    <t>MERCANTINI LEONARDO</t>
+  </si>
+  <si>
+    <t>ATL.CAPANNE PRO LOCO ATHL.TEAM</t>
+  </si>
+  <si>
+    <t>23.9</t>
+  </si>
+  <si>
+    <t>00:40:15''</t>
+  </si>
+  <si>
+    <t>0:52:20''</t>
+  </si>
+  <si>
+    <t>SF60</t>
+  </si>
+  <si>
+    <t>60''</t>
+  </si>
+  <si>
+    <t>VAGNOLI MARIA RITA</t>
+  </si>
+  <si>
+    <t>ATLETICA WINNER FOLIGNO</t>
+  </si>
+  <si>
+    <t>SM60</t>
+  </si>
+  <si>
+    <t>ANGELETTI INDALEZIO</t>
+  </si>
+  <si>
+    <t>00:48:19''</t>
+  </si>
+  <si>
+    <t>41:52''</t>
+  </si>
+  <si>
+    <t>1:01:56''</t>
+  </si>
+  <si>
+    <t>00:59:35''</t>
+  </si>
+  <si>
+    <t>CORRENTE PIERFRANCESCO</t>
+  </si>
+  <si>
+    <t>ASD ROMATLETICA</t>
+  </si>
+  <si>
+    <t>00:48:36''</t>
+  </si>
+  <si>
+    <t>55:16''</t>
+  </si>
+  <si>
+    <t>1:00:50''</t>
+  </si>
+  <si>
+    <t>SM35</t>
+  </si>
+  <si>
+    <t>35''</t>
+  </si>
+  <si>
+    <t>TAGLIAVENTO PAOLO</t>
+  </si>
+  <si>
+    <t>2S ATLETICA SPOLETO</t>
+  </si>
+  <si>
+    <t>00:52:56''</t>
+  </si>
+  <si>
+    <t>58:23''</t>
+  </si>
+  <si>
+    <t>SM80</t>
+  </si>
+  <si>
+    <t>80''</t>
+  </si>
+  <si>
+    <t>BIANCO GIOVANNI</t>
+  </si>
+  <si>
+    <t>01:10:01''</t>
+  </si>
+  <si>
+    <t>1:01:34''</t>
+  </si>
+  <si>
+    <t>1:08:32''</t>
+  </si>
+  <si>
+    <t>1:19:21''</t>
+  </si>
+  <si>
+    <t>01:20:54''</t>
+  </si>
+  <si>
+    <t>DESSI' ROMANO</t>
+  </si>
+  <si>
+    <t>01:19:32''</t>
+  </si>
+  <si>
+    <t>1:17:51''</t>
+  </si>
+  <si>
+    <t>1:41:00''</t>
+  </si>
+  <si>
+    <t>01:45:40''</t>
+  </si>
+  <si>
+    <t>GRILLI LEONARDO</t>
+  </si>
+  <si>
+    <t>ATLETICA UMBERTIDE</t>
+  </si>
+  <si>
+    <t>25:58''</t>
+  </si>
+  <si>
+    <t>DI GREGORIO ROBERTO</t>
+  </si>
+  <si>
+    <t>TIVOLI MARATHON</t>
+  </si>
+  <si>
+    <t>27:45''</t>
+  </si>
+  <si>
+    <t>MARCHILI ANDREA</t>
+  </si>
+  <si>
+    <t>G.S. FULGOR PRATO SESIA</t>
+  </si>
+  <si>
+    <t>28:10''</t>
+  </si>
+  <si>
+    <t>AGOSTINONE PAOLO</t>
+  </si>
+  <si>
+    <t>PASSOLOGICO</t>
+  </si>
+  <si>
+    <t>16.7</t>
+  </si>
+  <si>
+    <t>29:03''</t>
+  </si>
+  <si>
+    <t>0:36:05''</t>
+  </si>
+  <si>
+    <t>CH</t>
+  </si>
+  <si>
+    <t>CERAFOGLI DANIELE</t>
+  </si>
+  <si>
+    <t>31:10''</t>
+  </si>
+  <si>
+    <t>AMICI EMILIO</t>
+  </si>
+  <si>
+    <t>31:21''</t>
+  </si>
+  <si>
+    <t>PERSICO JACOPO</t>
+  </si>
+  <si>
+    <t>FREE RUNNERS ISERNIA</t>
+  </si>
+  <si>
+    <t>33:01''</t>
+  </si>
+  <si>
+    <t>0:42:05''</t>
+  </si>
+  <si>
+    <t>BONOMO DENNYS</t>
+  </si>
+  <si>
+    <t>33:41''</t>
+  </si>
+  <si>
+    <t>36:47''</t>
+  </si>
+  <si>
+    <t>MAIOLI FRANCESCO</t>
+  </si>
+  <si>
+    <t>ATL.STUD. RIETI ANDREA MILARDI</t>
+  </si>
+  <si>
+    <t>33:52''</t>
+  </si>
+  <si>
+    <t>CORNACCHIOLA GIANCARLO</t>
+  </si>
+  <si>
+    <t>34:21''</t>
+  </si>
+  <si>
+    <t>ANGELUCCI MALVENO</t>
+  </si>
+  <si>
+    <t>PODISTICA SOLIDARIETA</t>
+  </si>
+  <si>
+    <t>34:22''</t>
+  </si>
+  <si>
+    <t>SF35</t>
+  </si>
+  <si>
+    <t>PASI NORMA</t>
+  </si>
+  <si>
+    <t>G.S. CAT SPORT ROMA</t>
+  </si>
+  <si>
+    <t>34:53''</t>
+  </si>
+  <si>
+    <t>40:28''</t>
+  </si>
+  <si>
+    <t>MARCHILI MAURIZIO</t>
+  </si>
+  <si>
+    <t>35:06''</t>
+  </si>
+  <si>
+    <t>GRILLO MICHELE</t>
+  </si>
+  <si>
+    <t>35:42''</t>
+  </si>
+  <si>
+    <t>SF</t>
+  </si>
+  <si>
+    <t>MONTORSELLI SARA</t>
+  </si>
+  <si>
+    <t>36:25''</t>
+  </si>
+  <si>
+    <t>DI PRIMA ANTONIO</t>
+  </si>
+  <si>
+    <t>37:08''</t>
+  </si>
+  <si>
+    <t>43:14''</t>
+  </si>
+  <si>
+    <t>CHECCHETELLI LORENZO</t>
+  </si>
+  <si>
+    <t>38:32''</t>
+  </si>
+  <si>
+    <t>FIORINI FELICE</t>
+  </si>
+  <si>
+    <t>POL. CIOCIARA ANTONIO FAVA</t>
+  </si>
+  <si>
+    <t>38:56''</t>
+  </si>
+  <si>
+    <t>SM40</t>
+  </si>
+  <si>
+    <t>CONTI EMANUELE</t>
+  </si>
+  <si>
+    <t>31:43''</t>
+  </si>
+  <si>
+    <t>CADME PARRA MESIAS OCTAVIO</t>
+  </si>
+  <si>
+    <t>35:02''</t>
+  </si>
+  <si>
+    <t>VIANI ROBERTO</t>
+  </si>
+  <si>
+    <t>GSBR</t>
+  </si>
+  <si>
+    <t>POLINARI SIMONE</t>
+  </si>
+  <si>
+    <t>39:29''</t>
+  </si>
+  <si>
+    <t>DARTIBALE FIORELLA</t>
+  </si>
+  <si>
+    <t>ASD ATLETICO MONTEROTONDO</t>
+  </si>
+  <si>
+    <t>39:35''</t>
+  </si>
+  <si>
+    <t>GRIECO DAVIDE</t>
+  </si>
+  <si>
+    <t>40:03''</t>
+  </si>
+  <si>
+    <t>CAISALETIN CUSANGUA NELLY GUADALUPE</t>
+  </si>
+  <si>
+    <t>40:17''</t>
+  </si>
+  <si>
+    <t>PIRRO SAVERIO</t>
+  </si>
+  <si>
+    <t>A.S.D. ESERCITO CECCHIGNOLA</t>
+  </si>
+  <si>
+    <t>24.7</t>
+  </si>
+  <si>
+    <t>41:38''</t>
+  </si>
+  <si>
+    <t>0:45:40''</t>
+  </si>
+  <si>
+    <t>EREMITA ORAZIO</t>
+  </si>
+  <si>
+    <t>FREE RUNNERS MOLFETTA</t>
+  </si>
+  <si>
+    <t>42:13''</t>
+  </si>
+  <si>
+    <t>DI VENTURA GIOVANNI</t>
+  </si>
+  <si>
+    <t>A.S.D. PODISTICA VEIO</t>
+  </si>
+  <si>
+    <t>45:46''</t>
+  </si>
+  <si>
+    <t>GIORDANO SILVIA</t>
+  </si>
+  <si>
+    <t>FORUM SPORT CENTER SSD SRL</t>
+  </si>
+  <si>
+    <t>51:53''</t>
+  </si>
+  <si>
+    <t>BOS</t>
+  </si>
+  <si>
+    <t>IBRAKOVIC SENADA</t>
+  </si>
+  <si>
+    <t>ASD TIVOLI MARATHON</t>
+  </si>
+  <si>
+    <t>53:48''</t>
+  </si>
+  <si>
+    <t>MEROLA GENNARO</t>
+  </si>
+  <si>
+    <t>55:40''</t>
+  </si>
+  <si>
+    <t>MARCHESIANI ADRIANO</t>
+  </si>
+  <si>
+    <t>31:41''</t>
+  </si>
+  <si>
+    <t>0:35:54''</t>
+  </si>
+  <si>
+    <t>ROSSI GIANLUCA</t>
+  </si>
+  <si>
+    <t>LBM SPORT TEAM</t>
+  </si>
+  <si>
+    <t>33:06''</t>
+  </si>
+  <si>
+    <t>BRAVETTI ANNALAURA</t>
+  </si>
+  <si>
+    <t>35:31''</t>
+  </si>
+  <si>
+    <t>CECCONI ELISABETTA</t>
+  </si>
+  <si>
+    <t>38:13''</t>
+  </si>
+  <si>
+    <t>COLLETTI VINCENZO</t>
+  </si>
+  <si>
+    <t>39:16''</t>
+  </si>
+  <si>
+    <t>RACIMOLO MARCO</t>
+  </si>
+  <si>
+    <t>39:37''</t>
+  </si>
+  <si>
+    <t>BATTAGLIA ANDREA</t>
+  </si>
+  <si>
+    <t>44:38''</t>
+  </si>
+  <si>
+    <t>MAURO ROMINA</t>
+  </si>
+  <si>
+    <t>A.S. ROMA ROAD R.CLUB</t>
+  </si>
+  <si>
+    <t>45:09''</t>
+  </si>
+  <si>
+    <t>PICCINI BERNARDINO</t>
+  </si>
+  <si>
+    <t>REALE STATO DEI PRESIDI</t>
+  </si>
+  <si>
+    <t>45:59''</t>
+  </si>
+  <si>
+    <t>0:50:20''</t>
+  </si>
+  <si>
+    <t>SCUCCHIA PAOLO</t>
+  </si>
+  <si>
+    <t>46:45''</t>
+  </si>
+  <si>
+    <t>PROIETTI MARCO</t>
+  </si>
+  <si>
+    <t>49:00''</t>
+  </si>
+  <si>
+    <t>NAFIZI MOHAMED AMINE</t>
+  </si>
+  <si>
+    <t>8.7</t>
+  </si>
+  <si>
+    <t>0:35:13''</t>
+  </si>
+  <si>
+    <t>RICCI ANDREA</t>
+  </si>
+  <si>
+    <t>ASD ENDURANCE TRAINING</t>
+  </si>
+  <si>
+    <t>0:38:45''</t>
+  </si>
+  <si>
+    <t>CAIRO SALVATORE</t>
+  </si>
+  <si>
+    <t>0:40:48''</t>
+  </si>
+  <si>
+    <t>ALTAROZZI CINZIA</t>
+  </si>
+  <si>
+    <t>0:42:29''</t>
+  </si>
+  <si>
+    <t>GOVERNATORI GIOVANNA</t>
+  </si>
+  <si>
+    <t>POLISPORTIVA MONTALTO ASD</t>
+  </si>
+  <si>
+    <t>0:44:15''</t>
+  </si>
+  <si>
+    <t>TENNENINI GIANLORENZO</t>
+  </si>
+  <si>
+    <t>ASD ATHLETIC AMELIA</t>
+  </si>
+  <si>
+    <t>0:45:15''</t>
+  </si>
+  <si>
+    <t>PALIOTTA ANTONIO</t>
+  </si>
+  <si>
+    <t>0:46:03''</t>
+  </si>
+  <si>
+    <t>BISONNI ROBERTO</t>
+  </si>
+  <si>
+    <t>A.S.D. AT RUNNING</t>
+  </si>
+  <si>
+    <t>0:46:43''</t>
+  </si>
+  <si>
+    <t>VALENTINI RAFFAELE</t>
+  </si>
+  <si>
+    <t>ZEROWATT CIVITA CASTELLANA</t>
+  </si>
+  <si>
+    <t>0:47:20''</t>
+  </si>
+  <si>
+    <t>GERMANI GIUSEPPE</t>
+  </si>
+  <si>
+    <t>0:47:25''</t>
+  </si>
+  <si>
+    <t>SALICE MARTA MARIA</t>
+  </si>
+  <si>
+    <t>0:48:05''</t>
+  </si>
+  <si>
+    <t>DI STEFANO LUCA</t>
+  </si>
+  <si>
+    <t>00:54:56''</t>
+  </si>
+  <si>
+    <t>SERAFINI STEFANO</t>
+  </si>
+  <si>
+    <t>00:57:46''</t>
+  </si>
+  <si>
+    <t>SERGNESE ENRICO</t>
+  </si>
+  <si>
+    <t>01:07:52''</t>
+  </si>
+  <si>
+    <t>GARA 1
+15-05-2026 -7.2 KM</t>
+  </si>
+  <si>
+    <t>GARA 2
+01-06-2026 -8 KM</t>
+  </si>
+  <si>
+    <t>GARA 3
+06-06-2026 - 8 KM</t>
+  </si>
+  <si>
+    <t>GARA 4
+26-06-2026 - 8 KM</t>
+  </si>
+  <si>
+    <t>GARA 5
+11-07-2026 - 8.7 KM</t>
+  </si>
+  <si>
+    <t>POS. TOUR</t>
+  </si>
+  <si>
+    <t>ORD. PRIMA ISCRIZIONE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
@@ -543,137 +1413,5127 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:T1"/>
+  <dimension ref="A1:T81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="16" style="8" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="20" width="21.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="38.21875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="33.21875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="15.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="21.77734375" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="20.109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="20.5546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="22.21875" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="20" width="21.6640625" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="28.9">
+    <row r="1" spans="1:20" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>309</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="E1" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="9" t="s">
+      <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="9" t="s">
+      <c r="G1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="L1" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="M1" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="N1" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="O1" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="P1" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="Q1" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="5" t="s">
+      <c r="R1" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="12" t="s">
+      <c r="S1" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="4" t="s">
+      <c r="T1" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="7" t="s">
-[...2 lines deleted...]
-      <c r="O1" s="10" t="s">
+    </row>
+    <row r="2" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A2">
+        <v>23</v>
+      </c>
+      <c r="B2">
+        <v>1</v>
+      </c>
+      <c r="C2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2" t="s">
+        <v>141</v>
+      </c>
+      <c r="H2" t="s">
+        <v>81</v>
+      </c>
+      <c r="I2" s="3">
+        <v>15</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K2" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="L2" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="M2" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="N2" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="O2" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="P2" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="3">
+        <v>0</v>
+      </c>
+      <c r="R2" s="3">
+        <v>0</v>
+      </c>
+      <c r="S2" s="3">
+        <v>0</v>
+      </c>
+      <c r="T2" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A3">
+        <v>12</v>
+      </c>
+      <c r="B3">
+        <v>2</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" t="s">
+        <v>80</v>
+      </c>
+      <c r="H3" t="s">
+        <v>81</v>
+      </c>
+      <c r="I3" s="3">
+        <v>15</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="L3" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="M3" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="N3" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="O3" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="P3" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>0</v>
+      </c>
+      <c r="R3" s="3">
+        <v>0</v>
+      </c>
+      <c r="S3" s="3">
+        <v>0</v>
+      </c>
+      <c r="T3" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A4">
+        <v>15</v>
+      </c>
+      <c r="B4">
+        <v>3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E4" t="s">
+        <v>99</v>
+      </c>
+      <c r="F4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" t="s">
+        <v>100</v>
+      </c>
+      <c r="H4" t="s">
+        <v>81</v>
+      </c>
+      <c r="I4" s="3">
+        <v>15</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="N4" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="O4" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="P4" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="3">
+        <v>0</v>
+      </c>
+      <c r="R4" s="3">
+        <v>0</v>
+      </c>
+      <c r="S4" s="3">
+        <v>0</v>
+      </c>
+      <c r="T4" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5">
+        <v>4</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" s="3">
+        <v>15</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="P5" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="3">
+        <v>0</v>
+      </c>
+      <c r="R5" s="3">
+        <v>0</v>
+      </c>
+      <c r="S5" s="3">
+        <v>0</v>
+      </c>
+      <c r="T5" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A6">
         <v>14</v>
       </c>
-      <c r="P1" s="13" t="s">
+      <c r="B6">
+        <v>5</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" t="s">
+        <v>92</v>
+      </c>
+      <c r="H6" t="s">
+        <v>65</v>
+      </c>
+      <c r="I6" s="3">
         <v>15</v>
       </c>
-      <c r="Q1" s="14" t="s">
-[...2 lines deleted...]
-      <c r="R1" s="11" t="s">
+      <c r="J6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="L6" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="N6" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="O6" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="P6" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="3">
+        <v>0</v>
+      </c>
+      <c r="R6" s="3">
+        <v>0</v>
+      </c>
+      <c r="S6" s="3">
+        <v>0</v>
+      </c>
+      <c r="T6" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A7">
+        <v>24</v>
+      </c>
+      <c r="B7">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" t="s">
+        <v>78</v>
+      </c>
+      <c r="E7" t="s">
+        <v>79</v>
+      </c>
+      <c r="F7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" t="s">
+        <v>147</v>
+      </c>
+      <c r="H7" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" s="3">
+        <v>12</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="L7" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="M7" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="N7" s="3">
+        <v>0</v>
+      </c>
+      <c r="O7" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="P7" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="3">
+        <v>0</v>
+      </c>
+      <c r="R7" s="3">
+        <v>0</v>
+      </c>
+      <c r="S7" s="3">
+        <v>0</v>
+      </c>
+      <c r="T7" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A8">
+        <v>10</v>
+      </c>
+      <c r="B8">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" t="s">
+        <v>67</v>
+      </c>
+      <c r="H8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I8" s="3">
+        <v>12</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="N8" s="3">
+        <v>0</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="P8" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>0</v>
+      </c>
+      <c r="R8" s="3">
+        <v>0</v>
+      </c>
+      <c r="S8" s="3">
+        <v>0</v>
+      </c>
+      <c r="T8" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A9">
+        <v>20</v>
+      </c>
+      <c r="B9">
+        <v>8</v>
+      </c>
+      <c r="C9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" t="s">
+        <v>122</v>
+      </c>
+      <c r="E9" t="s">
+        <v>119</v>
+      </c>
+      <c r="F9" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" t="s">
+        <v>123</v>
+      </c>
+      <c r="H9" t="s">
+        <v>51</v>
+      </c>
+      <c r="I9" s="3">
+        <v>12</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="K9" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="L9" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="M9" s="3">
+        <v>0</v>
+      </c>
+      <c r="N9" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="O9" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="P9" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>0</v>
+      </c>
+      <c r="R9" s="3">
+        <v>0</v>
+      </c>
+      <c r="S9" s="3">
+        <v>0</v>
+      </c>
+      <c r="T9" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" t="s">
+        <v>49</v>
+      </c>
+      <c r="F10" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" t="s">
+        <v>50</v>
+      </c>
+      <c r="H10" t="s">
+        <v>51</v>
+      </c>
+      <c r="I10" s="3">
+        <v>12</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="K10" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="L10" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="M10" s="3">
+        <v>0</v>
+      </c>
+      <c r="N10" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="O10" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="P10" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>0</v>
+      </c>
+      <c r="R10" s="3">
+        <v>0</v>
+      </c>
+      <c r="S10" s="3">
+        <v>0</v>
+      </c>
+      <c r="T10" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A11">
+        <v>50</v>
+      </c>
+      <c r="B11">
+        <v>10</v>
+      </c>
+      <c r="C11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" t="s">
+        <v>222</v>
+      </c>
+      <c r="H11" t="s">
+        <v>223</v>
+      </c>
+      <c r="I11" s="3">
+        <v>9</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="K11" s="3">
+        <v>0</v>
+      </c>
+      <c r="L11" s="3">
+        <v>0</v>
+      </c>
+      <c r="M11" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="N11" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="O11" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="P11" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>0</v>
+      </c>
+      <c r="R11" s="3">
+        <v>0</v>
+      </c>
+      <c r="S11" s="3">
+        <v>0</v>
+      </c>
+      <c r="T11" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A12">
+        <v>18</v>
+      </c>
+      <c r="B12">
+        <v>11</v>
+      </c>
+      <c r="C12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" t="s">
+        <v>112</v>
+      </c>
+      <c r="E12" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H12" t="s">
+        <v>114</v>
+      </c>
+      <c r="I12" s="3">
+        <v>9</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="L12" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="3">
+        <v>0</v>
+      </c>
+      <c r="N12" s="3">
+        <v>0</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="P12" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="3">
+        <v>0</v>
+      </c>
+      <c r="R12" s="3">
+        <v>0</v>
+      </c>
+      <c r="S12" s="3">
+        <v>0</v>
+      </c>
+      <c r="T12" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A13">
+        <v>8</v>
+      </c>
+      <c r="B13">
+        <v>12</v>
+      </c>
+      <c r="C13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" t="s">
+        <v>57</v>
+      </c>
+      <c r="E13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" t="s">
+        <v>45</v>
+      </c>
+      <c r="G13" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I13" s="3">
+        <v>9</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="K13" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="L13" s="3">
+        <v>0</v>
+      </c>
+      <c r="M13" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="N13" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="O13" s="3">
+        <v>0</v>
+      </c>
+      <c r="P13" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="3">
+        <v>0</v>
+      </c>
+      <c r="R13" s="3">
+        <v>0</v>
+      </c>
+      <c r="S13" s="3">
+        <v>0</v>
+      </c>
+      <c r="T13" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14">
+        <v>13</v>
+      </c>
+      <c r="C14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" t="s">
+        <v>87</v>
+      </c>
+      <c r="H14" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="3">
+        <v>9</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="K14" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="3">
+        <v>0</v>
+      </c>
+      <c r="M14" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="3">
+        <v>0</v>
+      </c>
+      <c r="P14" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="3">
+        <v>0</v>
+      </c>
+      <c r="R14" s="3">
+        <v>0</v>
+      </c>
+      <c r="S14" s="3">
+        <v>0</v>
+      </c>
+      <c r="T14" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A15">
+        <v>21</v>
+      </c>
+      <c r="B15">
+        <v>14</v>
+      </c>
+      <c r="C15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" t="s">
+        <v>128</v>
+      </c>
+      <c r="H15" t="s">
+        <v>129</v>
+      </c>
+      <c r="I15" s="3">
+        <v>9</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="K15" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="M15" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="N15" s="3">
+        <v>0</v>
+      </c>
+      <c r="O15" s="3">
+        <v>0</v>
+      </c>
+      <c r="P15" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="3">
+        <v>0</v>
+      </c>
+      <c r="R15" s="3">
+        <v>0</v>
+      </c>
+      <c r="S15" s="3">
+        <v>0</v>
+      </c>
+      <c r="T15" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A16">
+        <v>64</v>
+      </c>
+      <c r="B16">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" t="s">
+        <v>122</v>
+      </c>
+      <c r="E16" t="s">
+        <v>119</v>
+      </c>
+      <c r="F16" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" t="s">
+        <v>261</v>
+      </c>
+      <c r="H16" t="s">
+        <v>262</v>
+      </c>
+      <c r="I16" s="3">
+        <v>6</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="K16" s="3">
+        <v>0</v>
+      </c>
+      <c r="L16" s="3">
+        <v>0</v>
+      </c>
+      <c r="M16" s="3">
+        <v>0</v>
+      </c>
+      <c r="N16" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="O16" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="P16" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="3">
+        <v>0</v>
+      </c>
+      <c r="R16" s="3">
+        <v>0</v>
+      </c>
+      <c r="S16" s="3">
+        <v>0</v>
+      </c>
+      <c r="T16" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A17">
+        <v>28</v>
+      </c>
+      <c r="B17">
+        <v>16</v>
+      </c>
+      <c r="C17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" t="s">
+        <v>112</v>
+      </c>
+      <c r="E17" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" t="s">
+        <v>161</v>
+      </c>
+      <c r="H17" t="s">
+        <v>162</v>
+      </c>
+      <c r="I17" s="3">
+        <v>6</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="K17" s="3">
+        <v>0</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="M17" s="3">
+        <v>0</v>
+      </c>
+      <c r="N17" s="3">
+        <v>0</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="P17" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="3">
+        <v>0</v>
+      </c>
+      <c r="R17" s="3">
+        <v>0</v>
+      </c>
+      <c r="S17" s="3">
+        <v>0</v>
+      </c>
+      <c r="T17" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A18">
+        <v>56</v>
+      </c>
+      <c r="B18">
         <v>17</v>
       </c>
-      <c r="S1" s="15" t="s">
+      <c r="C18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" t="s">
+        <v>242</v>
+      </c>
+      <c r="H18" t="s">
+        <v>32</v>
+      </c>
+      <c r="I18" s="3">
+        <v>6</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="K18" s="3">
+        <v>0</v>
+      </c>
+      <c r="L18" s="3">
+        <v>0</v>
+      </c>
+      <c r="M18" s="3">
+        <v>0</v>
+      </c>
+      <c r="N18" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="O18" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="P18" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="3">
+        <v>0</v>
+      </c>
+      <c r="R18" s="3">
+        <v>0</v>
+      </c>
+      <c r="S18" s="3">
+        <v>0</v>
+      </c>
+      <c r="T18" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A19">
+        <v>31</v>
+      </c>
+      <c r="B19">
         <v>18</v>
       </c>
-      <c r="T1" s="7" t="s">
+      <c r="C19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" t="s">
+        <v>133</v>
+      </c>
+      <c r="E19" t="s">
+        <v>134</v>
+      </c>
+      <c r="F19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" t="s">
+        <v>171</v>
+      </c>
+      <c r="H19" t="s">
+        <v>172</v>
+      </c>
+      <c r="I19" s="3">
+        <v>6</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="K19" s="3">
+        <v>0</v>
+      </c>
+      <c r="L19" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="M19" s="3">
+        <v>0</v>
+      </c>
+      <c r="N19" s="3">
+        <v>0</v>
+      </c>
+      <c r="O19" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="P19" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="3">
+        <v>0</v>
+      </c>
+      <c r="R19" s="3">
+        <v>0</v>
+      </c>
+      <c r="S19" s="3">
+        <v>0</v>
+      </c>
+      <c r="T19" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A20">
+        <v>2</v>
+      </c>
+      <c r="B20">
         <v>19</v>
+      </c>
+      <c r="C20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" t="s">
+        <v>23</v>
+      </c>
+      <c r="H20" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" s="3">
+        <v>6</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K20" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L20" s="3">
+        <v>0</v>
+      </c>
+      <c r="M20" s="3">
+        <v>0</v>
+      </c>
+      <c r="N20" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" s="3">
+        <v>0</v>
+      </c>
+      <c r="P20" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="3">
+        <v>0</v>
+      </c>
+      <c r="R20" s="3">
+        <v>0</v>
+      </c>
+      <c r="S20" s="3">
+        <v>0</v>
+      </c>
+      <c r="T20" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A21">
+        <v>22</v>
+      </c>
+      <c r="B21">
+        <v>20</v>
+      </c>
+      <c r="C21" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" t="s">
+        <v>133</v>
+      </c>
+      <c r="E21" t="s">
+        <v>134</v>
+      </c>
+      <c r="F21" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" t="s">
+        <v>135</v>
+      </c>
+      <c r="H21" t="s">
+        <v>136</v>
+      </c>
+      <c r="I21" s="3">
+        <v>6</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K21" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="L21" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="M21" s="3">
+        <v>0</v>
+      </c>
+      <c r="N21" s="3">
+        <v>0</v>
+      </c>
+      <c r="O21" s="3">
+        <v>0</v>
+      </c>
+      <c r="P21" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="3">
+        <v>0</v>
+      </c>
+      <c r="R21" s="3">
+        <v>0</v>
+      </c>
+      <c r="S21" s="3">
+        <v>0</v>
+      </c>
+      <c r="T21" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A22">
+        <v>16</v>
+      </c>
+      <c r="B22">
+        <v>21</v>
+      </c>
+      <c r="C22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" t="s">
+        <v>15</v>
+      </c>
+      <c r="F22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" t="s">
+        <v>106</v>
+      </c>
+      <c r="H22" t="s">
+        <v>65</v>
+      </c>
+      <c r="I22" s="3">
+        <v>6</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K22" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="M22" s="3">
+        <v>0</v>
+      </c>
+      <c r="N22" s="3">
+        <v>0</v>
+      </c>
+      <c r="O22" s="3">
+        <v>0</v>
+      </c>
+      <c r="P22" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="3">
+        <v>0</v>
+      </c>
+      <c r="R22" s="3">
+        <v>0</v>
+      </c>
+      <c r="S22" s="3">
+        <v>0</v>
+      </c>
+      <c r="T22" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A23">
+        <v>32</v>
+      </c>
+      <c r="B23">
+        <v>22</v>
+      </c>
+      <c r="C23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" t="s">
+        <v>175</v>
+      </c>
+      <c r="H23" t="s">
+        <v>51</v>
+      </c>
+      <c r="I23" s="3">
+        <v>6</v>
+      </c>
+      <c r="J23" s="3">
+        <v>16</v>
+      </c>
+      <c r="K23" s="3">
+        <v>0</v>
+      </c>
+      <c r="L23" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="M23" s="3">
+        <v>0</v>
+      </c>
+      <c r="N23" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="O23" s="3">
+        <v>0</v>
+      </c>
+      <c r="P23" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="3">
+        <v>0</v>
+      </c>
+      <c r="R23" s="3">
+        <v>0</v>
+      </c>
+      <c r="S23" s="3">
+        <v>0</v>
+      </c>
+      <c r="T23" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A24">
+        <v>36</v>
+      </c>
+      <c r="B24">
+        <v>23</v>
+      </c>
+      <c r="C24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" t="s">
+        <v>186</v>
+      </c>
+      <c r="E24" t="s">
+        <v>134</v>
+      </c>
+      <c r="F24" t="s">
+        <v>45</v>
+      </c>
+      <c r="G24" t="s">
+        <v>187</v>
+      </c>
+      <c r="H24" t="s">
+        <v>188</v>
+      </c>
+      <c r="I24" s="3">
+        <v>6</v>
+      </c>
+      <c r="J24" s="3">
+        <v>16</v>
+      </c>
+      <c r="K24" s="3">
+        <v>0</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="M24" s="3">
+        <v>0</v>
+      </c>
+      <c r="N24" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="O24" s="3">
+        <v>0</v>
+      </c>
+      <c r="P24" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="3">
+        <v>0</v>
+      </c>
+      <c r="R24" s="3">
+        <v>0</v>
+      </c>
+      <c r="S24" s="3">
+        <v>0</v>
+      </c>
+      <c r="T24" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A25">
+        <v>40</v>
+      </c>
+      <c r="B25">
+        <v>24</v>
+      </c>
+      <c r="C25" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E25" t="s">
+        <v>134</v>
+      </c>
+      <c r="F25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" t="s">
+        <v>198</v>
+      </c>
+      <c r="H25" t="s">
+        <v>188</v>
+      </c>
+      <c r="I25" s="3">
+        <v>6</v>
+      </c>
+      <c r="J25" s="3">
+        <v>16</v>
+      </c>
+      <c r="K25" s="3">
+        <v>0</v>
+      </c>
+      <c r="L25" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="M25" s="3">
+        <v>0</v>
+      </c>
+      <c r="N25" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="O25" s="3">
+        <v>0</v>
+      </c>
+      <c r="P25" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="3">
+        <v>0</v>
+      </c>
+      <c r="R25" s="3">
+        <v>0</v>
+      </c>
+      <c r="S25" s="3">
+        <v>0</v>
+      </c>
+      <c r="T25" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A26">
+        <v>74</v>
+      </c>
+      <c r="B26">
+        <v>25</v>
+      </c>
+      <c r="C26" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" t="s">
+        <v>39</v>
+      </c>
+      <c r="E26" t="s">
+        <v>40</v>
+      </c>
+      <c r="F26" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" t="s">
+        <v>287</v>
+      </c>
+      <c r="H26" t="s">
+        <v>288</v>
+      </c>
+      <c r="I26" s="3">
+        <v>3</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="K26" s="3">
+        <v>0</v>
+      </c>
+      <c r="L26" s="3">
+        <v>0</v>
+      </c>
+      <c r="M26" s="3">
+        <v>0</v>
+      </c>
+      <c r="N26" s="3">
+        <v>0</v>
+      </c>
+      <c r="O26" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="P26" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="3">
+        <v>0</v>
+      </c>
+      <c r="R26" s="3">
+        <v>0</v>
+      </c>
+      <c r="S26" s="3">
+        <v>0</v>
+      </c>
+      <c r="T26" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A27">
+        <v>80</v>
+      </c>
+      <c r="B27">
+        <v>26</v>
+      </c>
+      <c r="C27" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" t="s">
+        <v>39</v>
+      </c>
+      <c r="E27" t="s">
+        <v>40</v>
+      </c>
+      <c r="F27" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" t="s">
+        <v>301</v>
+      </c>
+      <c r="H27" t="s">
+        <v>288</v>
+      </c>
+      <c r="I27" s="3">
+        <v>3</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="K27" s="3">
+        <v>0</v>
+      </c>
+      <c r="L27" s="3">
+        <v>0</v>
+      </c>
+      <c r="M27" s="3">
+        <v>0</v>
+      </c>
+      <c r="N27" s="3">
+        <v>0</v>
+      </c>
+      <c r="O27" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="P27" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="3">
+        <v>0</v>
+      </c>
+      <c r="R27" s="3">
+        <v>0</v>
+      </c>
+      <c r="S27" s="3">
+        <v>0</v>
+      </c>
+      <c r="T27" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A28">
+        <v>73</v>
+      </c>
+      <c r="B28">
+        <v>27</v>
+      </c>
+      <c r="C28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" t="s">
+        <v>122</v>
+      </c>
+      <c r="E28" t="s">
+        <v>119</v>
+      </c>
+      <c r="F28" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" t="s">
+        <v>285</v>
+      </c>
+      <c r="H28" t="s">
+        <v>24</v>
+      </c>
+      <c r="I28" s="3">
+        <v>3</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="K28" s="3">
+        <v>0</v>
+      </c>
+      <c r="L28" s="3">
+        <v>0</v>
+      </c>
+      <c r="M28" s="3">
+        <v>0</v>
+      </c>
+      <c r="N28" s="3">
+        <v>0</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="P28" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="3">
+        <v>0</v>
+      </c>
+      <c r="R28" s="3">
+        <v>0</v>
+      </c>
+      <c r="S28" s="3">
+        <v>0</v>
+      </c>
+      <c r="T28" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A29">
+        <v>75</v>
+      </c>
+      <c r="B29">
+        <v>28</v>
+      </c>
+      <c r="C29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" t="s">
+        <v>98</v>
+      </c>
+      <c r="E29" t="s">
+        <v>99</v>
+      </c>
+      <c r="F29" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" t="s">
+        <v>290</v>
+      </c>
+      <c r="H29" t="s">
+        <v>291</v>
+      </c>
+      <c r="I29" s="3">
+        <v>3</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="K29" s="3">
+        <v>0</v>
+      </c>
+      <c r="L29" s="3">
+        <v>0</v>
+      </c>
+      <c r="M29" s="3">
+        <v>0</v>
+      </c>
+      <c r="N29" s="3">
+        <v>0</v>
+      </c>
+      <c r="O29" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="P29" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="3">
+        <v>0</v>
+      </c>
+      <c r="R29" s="3">
+        <v>0</v>
+      </c>
+      <c r="S29" s="3">
+        <v>0</v>
+      </c>
+      <c r="T29" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A30">
+        <v>76</v>
+      </c>
+      <c r="B30">
+        <v>29</v>
+      </c>
+      <c r="C30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" t="s">
+        <v>98</v>
+      </c>
+      <c r="E30" t="s">
+        <v>99</v>
+      </c>
+      <c r="F30" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" t="s">
+        <v>293</v>
+      </c>
+      <c r="H30" t="s">
+        <v>280</v>
+      </c>
+      <c r="I30" s="3">
+        <v>3</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="K30" s="3">
+        <v>0</v>
+      </c>
+      <c r="L30" s="3">
+        <v>0</v>
+      </c>
+      <c r="M30" s="3">
+        <v>0</v>
+      </c>
+      <c r="N30" s="3">
+        <v>0</v>
+      </c>
+      <c r="O30" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="P30" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="3">
+        <v>0</v>
+      </c>
+      <c r="R30" s="3">
+        <v>0</v>
+      </c>
+      <c r="S30" s="3">
+        <v>0</v>
+      </c>
+      <c r="T30" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A31">
+        <v>79</v>
+      </c>
+      <c r="B31">
+        <v>30</v>
+      </c>
+      <c r="C31" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" t="s">
+        <v>98</v>
+      </c>
+      <c r="E31" t="s">
+        <v>99</v>
+      </c>
+      <c r="F31" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" t="s">
+        <v>299</v>
+      </c>
+      <c r="H31" t="s">
+        <v>81</v>
+      </c>
+      <c r="I31" s="3">
+        <v>3</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="K31" s="3">
+        <v>0</v>
+      </c>
+      <c r="L31" s="3">
+        <v>0</v>
+      </c>
+      <c r="M31" s="3">
+        <v>0</v>
+      </c>
+      <c r="N31" s="3">
+        <v>0</v>
+      </c>
+      <c r="O31" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="P31" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="3">
+        <v>0</v>
+      </c>
+      <c r="R31" s="3">
+        <v>0</v>
+      </c>
+      <c r="S31" s="3">
+        <v>0</v>
+      </c>
+      <c r="T31" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A32">
+        <v>70</v>
+      </c>
+      <c r="B32">
+        <v>31</v>
+      </c>
+      <c r="C32" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" t="s">
+        <v>48</v>
+      </c>
+      <c r="E32" t="s">
+        <v>49</v>
+      </c>
+      <c r="F32" t="s">
+        <v>45</v>
+      </c>
+      <c r="G32" t="s">
+        <v>277</v>
+      </c>
+      <c r="H32" t="s">
+        <v>188</v>
+      </c>
+      <c r="I32" s="3">
+        <v>3</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="K32" s="3">
+        <v>0</v>
+      </c>
+      <c r="L32" s="3">
+        <v>0</v>
+      </c>
+      <c r="M32" s="3">
+        <v>0</v>
+      </c>
+      <c r="N32" s="3">
+        <v>0</v>
+      </c>
+      <c r="O32" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="P32" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="3">
+        <v>0</v>
+      </c>
+      <c r="R32" s="3">
+        <v>0</v>
+      </c>
+      <c r="S32" s="3">
+        <v>0</v>
+      </c>
+      <c r="T32" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A33">
+        <v>71</v>
+      </c>
+      <c r="B33">
+        <v>32</v>
+      </c>
+      <c r="C33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" t="s">
+        <v>49</v>
+      </c>
+      <c r="F33" t="s">
+        <v>45</v>
+      </c>
+      <c r="G33" t="s">
+        <v>279</v>
+      </c>
+      <c r="H33" t="s">
+        <v>280</v>
+      </c>
+      <c r="I33" s="3">
+        <v>3</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="K33" s="3">
+        <v>0</v>
+      </c>
+      <c r="L33" s="3">
+        <v>0</v>
+      </c>
+      <c r="M33" s="3">
+        <v>0</v>
+      </c>
+      <c r="N33" s="3">
+        <v>0</v>
+      </c>
+      <c r="O33" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="P33" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="3">
+        <v>0</v>
+      </c>
+      <c r="R33" s="3">
+        <v>0</v>
+      </c>
+      <c r="S33" s="3">
+        <v>0</v>
+      </c>
+      <c r="T33" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A34">
+        <v>69</v>
+      </c>
+      <c r="B34">
+        <v>33</v>
+      </c>
+      <c r="C34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" t="s">
+        <v>112</v>
+      </c>
+      <c r="E34" t="s">
+        <v>49</v>
+      </c>
+      <c r="F34" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" t="s">
+        <v>275</v>
+      </c>
+      <c r="H34" t="s">
+        <v>24</v>
+      </c>
+      <c r="I34" s="3">
+        <v>3</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="K34" s="3">
+        <v>0</v>
+      </c>
+      <c r="L34" s="3">
+        <v>0</v>
+      </c>
+      <c r="M34" s="3">
+        <v>0</v>
+      </c>
+      <c r="N34" s="3">
+        <v>0</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="P34" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="3">
+        <v>0</v>
+      </c>
+      <c r="R34" s="3">
+        <v>0</v>
+      </c>
+      <c r="S34" s="3">
+        <v>0</v>
+      </c>
+      <c r="T34" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A35">
+        <v>72</v>
+      </c>
+      <c r="B35">
+        <v>34</v>
+      </c>
+      <c r="C35" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" t="s">
+        <v>112</v>
+      </c>
+      <c r="E35" t="s">
+        <v>49</v>
+      </c>
+      <c r="F35" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" t="s">
+        <v>282</v>
+      </c>
+      <c r="H35" t="s">
+        <v>283</v>
+      </c>
+      <c r="I35" s="3">
+        <v>3</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="K35" s="3">
+        <v>0</v>
+      </c>
+      <c r="L35" s="3">
+        <v>0</v>
+      </c>
+      <c r="M35" s="3">
+        <v>0</v>
+      </c>
+      <c r="N35" s="3">
+        <v>0</v>
+      </c>
+      <c r="O35" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="P35" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="3">
+        <v>0</v>
+      </c>
+      <c r="R35" s="3">
+        <v>0</v>
+      </c>
+      <c r="S35" s="3">
+        <v>0</v>
+      </c>
+      <c r="T35" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A36">
+        <v>77</v>
+      </c>
+      <c r="B36">
+        <v>35</v>
+      </c>
+      <c r="C36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" t="s">
+        <v>73</v>
+      </c>
+      <c r="E36" t="s">
+        <v>74</v>
+      </c>
+      <c r="F36" t="s">
+        <v>45</v>
+      </c>
+      <c r="G36" t="s">
+        <v>295</v>
+      </c>
+      <c r="H36" t="s">
+        <v>29</v>
+      </c>
+      <c r="I36" s="3">
+        <v>3</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="K36" s="3">
+        <v>0</v>
+      </c>
+      <c r="L36" s="3">
+        <v>0</v>
+      </c>
+      <c r="M36" s="3">
+        <v>0</v>
+      </c>
+      <c r="N36" s="3">
+        <v>0</v>
+      </c>
+      <c r="O36" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="P36" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="3">
+        <v>0</v>
+      </c>
+      <c r="R36" s="3">
+        <v>0</v>
+      </c>
+      <c r="S36" s="3">
+        <v>0</v>
+      </c>
+      <c r="T36" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A37">
+        <v>68</v>
+      </c>
+      <c r="B37">
+        <v>36</v>
+      </c>
+      <c r="C37" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" t="s">
+        <v>133</v>
+      </c>
+      <c r="E37" t="s">
+        <v>134</v>
+      </c>
+      <c r="F37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" t="s">
+        <v>272</v>
+      </c>
+      <c r="H37" t="s">
+        <v>273</v>
+      </c>
+      <c r="I37" s="3">
+        <v>3</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="K37" s="3">
+        <v>0</v>
+      </c>
+      <c r="L37" s="3">
+        <v>0</v>
+      </c>
+      <c r="M37" s="3">
+        <v>0</v>
+      </c>
+      <c r="N37" s="3">
+        <v>0</v>
+      </c>
+      <c r="O37" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="P37" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="3">
+        <v>0</v>
+      </c>
+      <c r="R37" s="3">
+        <v>0</v>
+      </c>
+      <c r="S37" s="3">
+        <v>0</v>
+      </c>
+      <c r="T37" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A38">
+        <v>78</v>
+      </c>
+      <c r="B38">
+        <v>37</v>
+      </c>
+      <c r="C38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" t="s">
+        <v>133</v>
+      </c>
+      <c r="E38" t="s">
+        <v>134</v>
+      </c>
+      <c r="F38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G38" t="s">
+        <v>297</v>
+      </c>
+      <c r="H38" t="s">
+        <v>223</v>
+      </c>
+      <c r="I38" s="3">
+        <v>3</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="K38" s="3">
+        <v>0</v>
+      </c>
+      <c r="L38" s="3">
+        <v>0</v>
+      </c>
+      <c r="M38" s="3">
+        <v>0</v>
+      </c>
+      <c r="N38" s="3">
+        <v>0</v>
+      </c>
+      <c r="O38" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="P38" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="3">
+        <v>0</v>
+      </c>
+      <c r="R38" s="3">
+        <v>0</v>
+      </c>
+      <c r="S38" s="3">
+        <v>0</v>
+      </c>
+      <c r="T38" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A39">
+        <v>67</v>
+      </c>
+      <c r="B39">
+        <v>38</v>
+      </c>
+      <c r="C39" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" t="s">
+        <v>15</v>
+      </c>
+      <c r="F39" t="s">
+        <v>16</v>
+      </c>
+      <c r="G39" t="s">
+        <v>269</v>
+      </c>
+      <c r="H39" t="s">
+        <v>110</v>
+      </c>
+      <c r="I39" s="3">
+        <v>3</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="K39" s="3">
+        <v>0</v>
+      </c>
+      <c r="L39" s="3">
+        <v>0</v>
+      </c>
+      <c r="M39" s="3">
+        <v>0</v>
+      </c>
+      <c r="N39" s="3">
+        <v>0</v>
+      </c>
+      <c r="O39" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="P39" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="3">
+        <v>0</v>
+      </c>
+      <c r="R39" s="3">
+        <v>0</v>
+      </c>
+      <c r="S39" s="3">
+        <v>0</v>
+      </c>
+      <c r="T39" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A40">
+        <v>5</v>
+      </c>
+      <c r="B40">
+        <v>39</v>
+      </c>
+      <c r="C40" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" t="s">
+        <v>39</v>
+      </c>
+      <c r="E40" t="s">
+        <v>40</v>
+      </c>
+      <c r="F40" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" t="s">
+        <v>41</v>
+      </c>
+      <c r="H40" t="s">
+        <v>42</v>
+      </c>
+      <c r="I40" s="3">
+        <v>3</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K40" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="L40" s="3">
+        <v>0</v>
+      </c>
+      <c r="M40" s="3">
+        <v>0</v>
+      </c>
+      <c r="N40" s="3">
+        <v>0</v>
+      </c>
+      <c r="O40" s="3">
+        <v>0</v>
+      </c>
+      <c r="P40" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="3">
+        <v>0</v>
+      </c>
+      <c r="R40" s="3">
+        <v>0</v>
+      </c>
+      <c r="S40" s="3">
+        <v>0</v>
+      </c>
+      <c r="T40" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A41">
+        <v>19</v>
+      </c>
+      <c r="B41">
+        <v>40</v>
+      </c>
+      <c r="C41" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" t="s">
+        <v>118</v>
+      </c>
+      <c r="E41" t="s">
+        <v>119</v>
+      </c>
+      <c r="F41" t="s">
+        <v>45</v>
+      </c>
+      <c r="G41" t="s">
+        <v>120</v>
+      </c>
+      <c r="H41" t="s">
+        <v>121</v>
+      </c>
+      <c r="I41" s="3">
+        <v>3</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K41" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="L41" s="3">
+        <v>0</v>
+      </c>
+      <c r="M41" s="3">
+        <v>0</v>
+      </c>
+      <c r="N41" s="3">
+        <v>0</v>
+      </c>
+      <c r="O41" s="3">
+        <v>0</v>
+      </c>
+      <c r="P41" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="3">
+        <v>0</v>
+      </c>
+      <c r="R41" s="3">
+        <v>0</v>
+      </c>
+      <c r="S41" s="3">
+        <v>0</v>
+      </c>
+      <c r="T41" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A42">
+        <v>6</v>
+      </c>
+      <c r="B42">
+        <v>41</v>
+      </c>
+      <c r="C42" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" t="s">
+        <v>44</v>
+      </c>
+      <c r="E42" t="s">
+        <v>22</v>
+      </c>
+      <c r="F42" t="s">
+        <v>45</v>
+      </c>
+      <c r="G42" t="s">
+        <v>46</v>
+      </c>
+      <c r="H42" t="s">
+        <v>29</v>
+      </c>
+      <c r="I42" s="3">
+        <v>3</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K42" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="L42" s="3">
+        <v>0</v>
+      </c>
+      <c r="M42" s="3">
+        <v>0</v>
+      </c>
+      <c r="N42" s="3">
+        <v>0</v>
+      </c>
+      <c r="O42" s="3">
+        <v>0</v>
+      </c>
+      <c r="P42" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="3">
+        <v>0</v>
+      </c>
+      <c r="R42" s="3">
+        <v>0</v>
+      </c>
+      <c r="S42" s="3">
+        <v>0</v>
+      </c>
+      <c r="T42" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A43">
+        <v>3</v>
+      </c>
+      <c r="B43">
+        <v>42</v>
+      </c>
+      <c r="C43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" t="s">
+        <v>21</v>
+      </c>
+      <c r="E43" t="s">
+        <v>22</v>
+      </c>
+      <c r="F43" t="s">
+        <v>16</v>
+      </c>
+      <c r="G43" t="s">
+        <v>28</v>
+      </c>
+      <c r="H43" t="s">
+        <v>29</v>
+      </c>
+      <c r="I43" s="3">
+        <v>3</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K43" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L43" s="3">
+        <v>0</v>
+      </c>
+      <c r="M43" s="3">
+        <v>0</v>
+      </c>
+      <c r="N43" s="3">
+        <v>0</v>
+      </c>
+      <c r="O43" s="3">
+        <v>0</v>
+      </c>
+      <c r="P43" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="3">
+        <v>0</v>
+      </c>
+      <c r="R43" s="3">
+        <v>0</v>
+      </c>
+      <c r="S43" s="3">
+        <v>0</v>
+      </c>
+      <c r="T43" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A44">
+        <v>11</v>
+      </c>
+      <c r="B44">
+        <v>43</v>
+      </c>
+      <c r="C44" t="s">
+        <v>13</v>
+      </c>
+      <c r="D44" t="s">
+        <v>73</v>
+      </c>
+      <c r="E44" t="s">
+        <v>74</v>
+      </c>
+      <c r="F44" t="s">
+        <v>45</v>
+      </c>
+      <c r="G44" t="s">
+        <v>75</v>
+      </c>
+      <c r="H44" t="s">
+        <v>76</v>
+      </c>
+      <c r="I44" s="3">
+        <v>3</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K44" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="L44" s="3">
+        <v>0</v>
+      </c>
+      <c r="M44" s="3">
+        <v>0</v>
+      </c>
+      <c r="N44" s="3">
+        <v>0</v>
+      </c>
+      <c r="O44" s="3">
+        <v>0</v>
+      </c>
+      <c r="P44" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="3">
+        <v>0</v>
+      </c>
+      <c r="R44" s="3">
+        <v>0</v>
+      </c>
+      <c r="S44" s="3">
+        <v>0</v>
+      </c>
+      <c r="T44" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A45">
+        <v>1</v>
+      </c>
+      <c r="B45">
+        <v>44</v>
+      </c>
+      <c r="C45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" t="s">
+        <v>15</v>
+      </c>
+      <c r="F45" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" t="s">
+        <v>17</v>
+      </c>
+      <c r="H45" t="s">
+        <v>18</v>
+      </c>
+      <c r="I45" s="3">
+        <v>3</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="L45" s="3">
+        <v>0</v>
+      </c>
+      <c r="M45" s="3">
+        <v>0</v>
+      </c>
+      <c r="N45" s="3">
+        <v>0</v>
+      </c>
+      <c r="O45" s="3">
+        <v>0</v>
+      </c>
+      <c r="P45" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="3">
+        <v>0</v>
+      </c>
+      <c r="R45" s="3">
+        <v>0</v>
+      </c>
+      <c r="S45" s="3">
+        <v>0</v>
+      </c>
+      <c r="T45" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A46">
+        <v>9</v>
+      </c>
+      <c r="B46">
+        <v>45</v>
+      </c>
+      <c r="C46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E46" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" t="s">
+        <v>64</v>
+      </c>
+      <c r="H46" t="s">
+        <v>65</v>
+      </c>
+      <c r="I46" s="3">
+        <v>3</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K46" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="L46" s="3">
+        <v>0</v>
+      </c>
+      <c r="M46" s="3">
+        <v>0</v>
+      </c>
+      <c r="N46" s="3">
+        <v>0</v>
+      </c>
+      <c r="O46" s="3">
+        <v>0</v>
+      </c>
+      <c r="P46" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="3">
+        <v>0</v>
+      </c>
+      <c r="R46" s="3">
+        <v>0</v>
+      </c>
+      <c r="S46" s="3">
+        <v>0</v>
+      </c>
+      <c r="T46" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A47">
+        <v>17</v>
+      </c>
+      <c r="B47">
+        <v>46</v>
+      </c>
+      <c r="C47" t="s">
+        <v>13</v>
+      </c>
+      <c r="D47" t="s">
+        <v>14</v>
+      </c>
+      <c r="E47" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" t="s">
+        <v>109</v>
+      </c>
+      <c r="H47" t="s">
+        <v>110</v>
+      </c>
+      <c r="I47" s="3">
+        <v>3</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K47" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="L47" s="3">
+        <v>0</v>
+      </c>
+      <c r="M47" s="3">
+        <v>0</v>
+      </c>
+      <c r="N47" s="3">
+        <v>0</v>
+      </c>
+      <c r="O47" s="3">
+        <v>0</v>
+      </c>
+      <c r="P47" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="3">
+        <v>0</v>
+      </c>
+      <c r="R47" s="3">
+        <v>0</v>
+      </c>
+      <c r="S47" s="3">
+        <v>0</v>
+      </c>
+      <c r="T47" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A48">
+        <v>52</v>
+      </c>
+      <c r="B48">
+        <v>47</v>
+      </c>
+      <c r="C48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D48" t="s">
+        <v>78</v>
+      </c>
+      <c r="E48" t="s">
+        <v>79</v>
+      </c>
+      <c r="F48" t="s">
+        <v>16</v>
+      </c>
+      <c r="G48" t="s">
+        <v>230</v>
+      </c>
+      <c r="H48" t="s">
+        <v>231</v>
+      </c>
+      <c r="I48" s="3">
+        <v>3</v>
+      </c>
+      <c r="J48" s="3">
+        <v>8</v>
+      </c>
+      <c r="K48" s="3">
+        <v>0</v>
+      </c>
+      <c r="L48" s="3">
+        <v>0</v>
+      </c>
+      <c r="M48" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="N48" s="3">
+        <v>0</v>
+      </c>
+      <c r="O48" s="3">
+        <v>0</v>
+      </c>
+      <c r="P48" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="3">
+        <v>0</v>
+      </c>
+      <c r="R48" s="3">
+        <v>0</v>
+      </c>
+      <c r="S48" s="3">
+        <v>0</v>
+      </c>
+      <c r="T48" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A49">
+        <v>54</v>
+      </c>
+      <c r="B49">
+        <v>48</v>
+      </c>
+      <c r="C49" t="s">
+        <v>236</v>
+      </c>
+      <c r="D49" t="s">
+        <v>57</v>
+      </c>
+      <c r="E49" t="s">
+        <v>40</v>
+      </c>
+      <c r="F49" t="s">
+        <v>45</v>
+      </c>
+      <c r="G49" t="s">
+        <v>237</v>
+      </c>
+      <c r="H49" t="s">
+        <v>238</v>
+      </c>
+      <c r="I49" s="3">
+        <v>3</v>
+      </c>
+      <c r="J49" s="3">
+        <v>8</v>
+      </c>
+      <c r="K49" s="3">
+        <v>0</v>
+      </c>
+      <c r="L49" s="3">
+        <v>0</v>
+      </c>
+      <c r="M49" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="N49" s="3">
+        <v>0</v>
+      </c>
+      <c r="O49" s="3">
+        <v>0</v>
+      </c>
+      <c r="P49" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="3">
+        <v>0</v>
+      </c>
+      <c r="R49" s="3">
+        <v>0</v>
+      </c>
+      <c r="S49" s="3">
+        <v>0</v>
+      </c>
+      <c r="T49" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A50">
+        <v>35</v>
+      </c>
+      <c r="B50">
+        <v>49</v>
+      </c>
+      <c r="C50" t="s">
+        <v>13</v>
+      </c>
+      <c r="D50" t="s">
+        <v>39</v>
+      </c>
+      <c r="E50" t="s">
+        <v>40</v>
+      </c>
+      <c r="F50" t="s">
+        <v>16</v>
+      </c>
+      <c r="G50" t="s">
+        <v>183</v>
+      </c>
+      <c r="H50" t="s">
+        <v>184</v>
+      </c>
+      <c r="I50" s="3">
+        <v>3</v>
+      </c>
+      <c r="J50" s="3">
+        <v>8</v>
+      </c>
+      <c r="K50" s="3">
+        <v>0</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="M50" s="3">
+        <v>0</v>
+      </c>
+      <c r="N50" s="3">
+        <v>0</v>
+      </c>
+      <c r="O50" s="3">
+        <v>0</v>
+      </c>
+      <c r="P50" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="3">
+        <v>0</v>
+      </c>
+      <c r="R50" s="3">
+        <v>0</v>
+      </c>
+      <c r="S50" s="3">
+        <v>0</v>
+      </c>
+      <c r="T50" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A51">
+        <v>42</v>
+      </c>
+      <c r="B51">
+        <v>50</v>
+      </c>
+      <c r="C51" t="s">
+        <v>13</v>
+      </c>
+      <c r="D51" t="s">
+        <v>39</v>
+      </c>
+      <c r="E51" t="s">
+        <v>40</v>
+      </c>
+      <c r="F51" t="s">
+        <v>16</v>
+      </c>
+      <c r="G51" t="s">
+        <v>203</v>
+      </c>
+      <c r="H51" t="s">
+        <v>204</v>
+      </c>
+      <c r="I51" s="3">
+        <v>3</v>
+      </c>
+      <c r="J51" s="3">
+        <v>8</v>
+      </c>
+      <c r="K51" s="3">
+        <v>0</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="M51" s="3">
+        <v>0</v>
+      </c>
+      <c r="N51" s="3">
+        <v>0</v>
+      </c>
+      <c r="O51" s="3">
+        <v>0</v>
+      </c>
+      <c r="P51" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="3">
+        <v>0</v>
+      </c>
+      <c r="R51" s="3">
+        <v>0</v>
+      </c>
+      <c r="S51" s="3">
+        <v>0</v>
+      </c>
+      <c r="T51" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A52">
+        <v>47</v>
+      </c>
+      <c r="B52">
+        <v>51</v>
+      </c>
+      <c r="C52" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" t="s">
+        <v>118</v>
+      </c>
+      <c r="E52" t="s">
+        <v>119</v>
+      </c>
+      <c r="F52" t="s">
+        <v>45</v>
+      </c>
+      <c r="G52" t="s">
+        <v>215</v>
+      </c>
+      <c r="H52" t="s">
+        <v>216</v>
+      </c>
+      <c r="I52" s="3">
+        <v>3</v>
+      </c>
+      <c r="J52" s="3">
+        <v>8</v>
+      </c>
+      <c r="K52" s="3">
+        <v>0</v>
+      </c>
+      <c r="L52" s="3">
+        <v>0</v>
+      </c>
+      <c r="M52" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="N52" s="3">
+        <v>0</v>
+      </c>
+      <c r="O52" s="3">
+        <v>0</v>
+      </c>
+      <c r="P52" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="3">
+        <v>0</v>
+      </c>
+      <c r="R52" s="3">
+        <v>0</v>
+      </c>
+      <c r="S52" s="3">
+        <v>0</v>
+      </c>
+      <c r="T52" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A53">
+        <v>37</v>
+      </c>
+      <c r="B53">
+        <v>52</v>
+      </c>
+      <c r="C53" t="s">
+        <v>13</v>
+      </c>
+      <c r="D53" t="s">
+        <v>122</v>
+      </c>
+      <c r="E53" t="s">
+        <v>119</v>
+      </c>
+      <c r="F53" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" t="s">
+        <v>191</v>
+      </c>
+      <c r="H53" t="s">
+        <v>159</v>
+      </c>
+      <c r="I53" s="3">
+        <v>3</v>
+      </c>
+      <c r="J53" s="3">
+        <v>8</v>
+      </c>
+      <c r="K53" s="3">
+        <v>0</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="M53" s="3">
+        <v>0</v>
+      </c>
+      <c r="N53" s="3">
+        <v>0</v>
+      </c>
+      <c r="O53" s="3">
+        <v>0</v>
+      </c>
+      <c r="P53" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="3">
+        <v>0</v>
+      </c>
+      <c r="R53" s="3">
+        <v>0</v>
+      </c>
+      <c r="S53" s="3">
+        <v>0</v>
+      </c>
+      <c r="T53" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A54">
+        <v>60</v>
+      </c>
+      <c r="B54">
+        <v>53</v>
+      </c>
+      <c r="C54" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" t="s">
+        <v>122</v>
+      </c>
+      <c r="E54" t="s">
+        <v>119</v>
+      </c>
+      <c r="F54" t="s">
+        <v>16</v>
+      </c>
+      <c r="G54" t="s">
+        <v>252</v>
+      </c>
+      <c r="H54" t="s">
+        <v>24</v>
+      </c>
+      <c r="I54" s="3">
+        <v>3</v>
+      </c>
+      <c r="J54" s="3">
+        <v>8</v>
+      </c>
+      <c r="K54" s="3">
+        <v>0</v>
+      </c>
+      <c r="L54" s="3">
+        <v>0</v>
+      </c>
+      <c r="M54" s="3">
+        <v>0</v>
+      </c>
+      <c r="N54" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="O54" s="3">
+        <v>0</v>
+      </c>
+      <c r="P54" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="3">
+        <v>0</v>
+      </c>
+      <c r="R54" s="3">
+        <v>0</v>
+      </c>
+      <c r="S54" s="3">
+        <v>0</v>
+      </c>
+      <c r="T54" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A55">
+        <v>34</v>
+      </c>
+      <c r="B55">
+        <v>54</v>
+      </c>
+      <c r="C55" t="s">
+        <v>13</v>
+      </c>
+      <c r="D55" t="s">
+        <v>98</v>
+      </c>
+      <c r="E55" t="s">
+        <v>99</v>
+      </c>
+      <c r="F55" t="s">
+        <v>16</v>
+      </c>
+      <c r="G55" t="s">
+        <v>181</v>
+      </c>
+      <c r="H55" t="s">
+        <v>179</v>
+      </c>
+      <c r="I55" s="3">
+        <v>3</v>
+      </c>
+      <c r="J55" s="3">
+        <v>8</v>
+      </c>
+      <c r="K55" s="3">
+        <v>0</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="M55" s="3">
+        <v>0</v>
+      </c>
+      <c r="N55" s="3">
+        <v>0</v>
+      </c>
+      <c r="O55" s="3">
+        <v>0</v>
+      </c>
+      <c r="P55" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="3">
+        <v>0</v>
+      </c>
+      <c r="R55" s="3">
+        <v>0</v>
+      </c>
+      <c r="S55" s="3">
+        <v>0</v>
+      </c>
+      <c r="T55" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A56">
+        <v>41</v>
+      </c>
+      <c r="B56">
+        <v>55</v>
+      </c>
+      <c r="C56" t="s">
+        <v>13</v>
+      </c>
+      <c r="D56" t="s">
+        <v>98</v>
+      </c>
+      <c r="E56" t="s">
+        <v>99</v>
+      </c>
+      <c r="F56" t="s">
+        <v>16</v>
+      </c>
+      <c r="G56" t="s">
+        <v>201</v>
+      </c>
+      <c r="H56" t="s">
+        <v>110</v>
+      </c>
+      <c r="I56" s="3">
+        <v>3</v>
+      </c>
+      <c r="J56" s="3">
+        <v>8</v>
+      </c>
+      <c r="K56" s="3">
+        <v>0</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="M56" s="3">
+        <v>0</v>
+      </c>
+      <c r="N56" s="3">
+        <v>0</v>
+      </c>
+      <c r="O56" s="3">
+        <v>0</v>
+      </c>
+      <c r="P56" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="3">
+        <v>0</v>
+      </c>
+      <c r="R56" s="3">
+        <v>0</v>
+      </c>
+      <c r="S56" s="3">
+        <v>0</v>
+      </c>
+      <c r="T56" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A57">
+        <v>58</v>
+      </c>
+      <c r="B57">
+        <v>56</v>
+      </c>
+      <c r="C57" t="s">
+        <v>13</v>
+      </c>
+      <c r="D57" t="s">
+        <v>48</v>
+      </c>
+      <c r="E57" t="s">
+        <v>49</v>
+      </c>
+      <c r="F57" t="s">
+        <v>45</v>
+      </c>
+      <c r="G57" t="s">
+        <v>248</v>
+      </c>
+      <c r="H57" t="s">
+        <v>184</v>
+      </c>
+      <c r="I57" s="3">
+        <v>3</v>
+      </c>
+      <c r="J57" s="3">
+        <v>8</v>
+      </c>
+      <c r="K57" s="3">
+        <v>0</v>
+      </c>
+      <c r="L57" s="3">
+        <v>0</v>
+      </c>
+      <c r="M57" s="3">
+        <v>0</v>
+      </c>
+      <c r="N57" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="O57" s="3">
+        <v>0</v>
+      </c>
+      <c r="P57" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="3">
+        <v>0</v>
+      </c>
+      <c r="R57" s="3">
+        <v>0</v>
+      </c>
+      <c r="S57" s="3">
+        <v>0</v>
+      </c>
+      <c r="T57" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A58">
+        <v>59</v>
+      </c>
+      <c r="B58">
+        <v>57</v>
+      </c>
+      <c r="C58" t="s">
+        <v>13</v>
+      </c>
+      <c r="D58" t="s">
+        <v>48</v>
+      </c>
+      <c r="E58" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" t="s">
+        <v>45</v>
+      </c>
+      <c r="G58" t="s">
+        <v>250</v>
+      </c>
+      <c r="H58" t="s">
+        <v>216</v>
+      </c>
+      <c r="I58" s="3">
+        <v>3</v>
+      </c>
+      <c r="J58" s="3">
+        <v>8</v>
+      </c>
+      <c r="K58" s="3">
+        <v>0</v>
+      </c>
+      <c r="L58" s="3">
+        <v>0</v>
+      </c>
+      <c r="M58" s="3">
+        <v>0</v>
+      </c>
+      <c r="N58" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="O58" s="3">
+        <v>0</v>
+      </c>
+      <c r="P58" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="3">
+        <v>0</v>
+      </c>
+      <c r="R58" s="3">
+        <v>0</v>
+      </c>
+      <c r="S58" s="3">
+        <v>0</v>
+      </c>
+      <c r="T58" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A59">
+        <v>26</v>
+      </c>
+      <c r="B59">
+        <v>58</v>
+      </c>
+      <c r="C59" t="s">
+        <v>13</v>
+      </c>
+      <c r="D59" t="s">
+        <v>112</v>
+      </c>
+      <c r="E59" t="s">
+        <v>49</v>
+      </c>
+      <c r="F59" t="s">
+        <v>16</v>
+      </c>
+      <c r="G59" t="s">
+        <v>155</v>
+      </c>
+      <c r="H59" t="s">
+        <v>156</v>
+      </c>
+      <c r="I59" s="3">
+        <v>3</v>
+      </c>
+      <c r="J59" s="3">
+        <v>8</v>
+      </c>
+      <c r="K59" s="3">
+        <v>0</v>
+      </c>
+      <c r="L59" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="M59" s="3">
+        <v>0</v>
+      </c>
+      <c r="N59" s="3">
+        <v>0</v>
+      </c>
+      <c r="O59" s="3">
+        <v>0</v>
+      </c>
+      <c r="P59" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="3">
+        <v>0</v>
+      </c>
+      <c r="R59" s="3">
+        <v>0</v>
+      </c>
+      <c r="S59" s="3">
+        <v>0</v>
+      </c>
+      <c r="T59" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A60">
+        <v>33</v>
+      </c>
+      <c r="B60">
+        <v>59</v>
+      </c>
+      <c r="C60" t="s">
+        <v>13</v>
+      </c>
+      <c r="D60" t="s">
+        <v>112</v>
+      </c>
+      <c r="E60" t="s">
+        <v>49</v>
+      </c>
+      <c r="F60" t="s">
+        <v>16</v>
+      </c>
+      <c r="G60" t="s">
+        <v>178</v>
+      </c>
+      <c r="H60" t="s">
+        <v>179</v>
+      </c>
+      <c r="I60" s="3">
+        <v>3</v>
+      </c>
+      <c r="J60" s="3">
+        <v>8</v>
+      </c>
+      <c r="K60" s="3">
+        <v>0</v>
+      </c>
+      <c r="L60" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="M60" s="3">
+        <v>0</v>
+      </c>
+      <c r="N60" s="3">
+        <v>0</v>
+      </c>
+      <c r="O60" s="3">
+        <v>0</v>
+      </c>
+      <c r="P60" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="3">
+        <v>0</v>
+      </c>
+      <c r="R60" s="3">
+        <v>0</v>
+      </c>
+      <c r="S60" s="3">
+        <v>0</v>
+      </c>
+      <c r="T60" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A61">
+        <v>55</v>
+      </c>
+      <c r="B61">
+        <v>60</v>
+      </c>
+      <c r="C61" t="s">
+        <v>13</v>
+      </c>
+      <c r="D61" t="s">
+        <v>112</v>
+      </c>
+      <c r="E61" t="s">
+        <v>49</v>
+      </c>
+      <c r="F61" t="s">
+        <v>16</v>
+      </c>
+      <c r="G61" t="s">
+        <v>240</v>
+      </c>
+      <c r="H61" t="s">
+        <v>231</v>
+      </c>
+      <c r="I61" s="3">
+        <v>3</v>
+      </c>
+      <c r="J61" s="3">
+        <v>8</v>
+      </c>
+      <c r="K61" s="3">
+        <v>0</v>
+      </c>
+      <c r="L61" s="3">
+        <v>0</v>
+      </c>
+      <c r="M61" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="N61" s="3">
+        <v>0</v>
+      </c>
+      <c r="O61" s="3">
+        <v>0</v>
+      </c>
+      <c r="P61" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="3">
+        <v>0</v>
+      </c>
+      <c r="R61" s="3">
+        <v>0</v>
+      </c>
+      <c r="S61" s="3">
+        <v>0</v>
+      </c>
+      <c r="T61" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A62">
+        <v>65</v>
+      </c>
+      <c r="B62">
+        <v>61</v>
+      </c>
+      <c r="C62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D62" t="s">
+        <v>112</v>
+      </c>
+      <c r="E62" t="s">
+        <v>49</v>
+      </c>
+      <c r="F62" t="s">
+        <v>16</v>
+      </c>
+      <c r="G62" t="s">
+        <v>265</v>
+      </c>
+      <c r="H62" t="s">
+        <v>65</v>
+      </c>
+      <c r="I62" s="3">
+        <v>3</v>
+      </c>
+      <c r="J62" s="3">
+        <v>8</v>
+      </c>
+      <c r="K62" s="3">
+        <v>0</v>
+      </c>
+      <c r="L62" s="3">
+        <v>0</v>
+      </c>
+      <c r="M62" s="3">
+        <v>0</v>
+      </c>
+      <c r="N62" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="O62" s="3">
+        <v>0</v>
+      </c>
+      <c r="P62" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="3">
+        <v>0</v>
+      </c>
+      <c r="R62" s="3">
+        <v>0</v>
+      </c>
+      <c r="S62" s="3">
+        <v>0</v>
+      </c>
+      <c r="T62" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A63">
+        <v>49</v>
+      </c>
+      <c r="B63">
+        <v>62</v>
+      </c>
+      <c r="C63" t="s">
+        <v>13</v>
+      </c>
+      <c r="D63" t="s">
+        <v>44</v>
+      </c>
+      <c r="E63" t="s">
+        <v>22</v>
+      </c>
+      <c r="F63" t="s">
+        <v>45</v>
+      </c>
+      <c r="G63" t="s">
+        <v>220</v>
+      </c>
+      <c r="H63" t="s">
+        <v>184</v>
+      </c>
+      <c r="I63" s="3">
+        <v>3</v>
+      </c>
+      <c r="J63" s="3">
+        <v>8</v>
+      </c>
+      <c r="K63" s="3">
+        <v>0</v>
+      </c>
+      <c r="L63" s="3">
+        <v>0</v>
+      </c>
+      <c r="M63" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="N63" s="3">
+        <v>0</v>
+      </c>
+      <c r="O63" s="3">
+        <v>0</v>
+      </c>
+      <c r="P63" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="3">
+        <v>0</v>
+      </c>
+      <c r="R63" s="3">
+        <v>0</v>
+      </c>
+      <c r="S63" s="3">
+        <v>0</v>
+      </c>
+      <c r="T63" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A64">
+        <v>63</v>
+      </c>
+      <c r="B64">
+        <v>63</v>
+      </c>
+      <c r="C64" t="s">
+        <v>13</v>
+      </c>
+      <c r="D64" t="s">
+        <v>44</v>
+      </c>
+      <c r="E64" t="s">
+        <v>22</v>
+      </c>
+      <c r="F64" t="s">
+        <v>45</v>
+      </c>
+      <c r="G64" t="s">
+        <v>258</v>
+      </c>
+      <c r="H64" t="s">
+        <v>259</v>
+      </c>
+      <c r="I64" s="3">
+        <v>3</v>
+      </c>
+      <c r="J64" s="3">
+        <v>8</v>
+      </c>
+      <c r="K64" s="3">
+        <v>0</v>
+      </c>
+      <c r="L64" s="3">
+        <v>0</v>
+      </c>
+      <c r="M64" s="3">
+        <v>0</v>
+      </c>
+      <c r="N64" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="O64" s="3">
+        <v>0</v>
+      </c>
+      <c r="P64" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="3">
+        <v>0</v>
+      </c>
+      <c r="R64" s="3">
+        <v>0</v>
+      </c>
+      <c r="S64" s="3">
+        <v>0</v>
+      </c>
+      <c r="T64" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A65">
+        <v>38</v>
+      </c>
+      <c r="B65">
+        <v>64</v>
+      </c>
+      <c r="C65" t="s">
+        <v>13</v>
+      </c>
+      <c r="D65" t="s">
+        <v>21</v>
+      </c>
+      <c r="E65" t="s">
+        <v>22</v>
+      </c>
+      <c r="F65" t="s">
+        <v>16</v>
+      </c>
+      <c r="G65" t="s">
+        <v>193</v>
+      </c>
+      <c r="H65" t="s">
+        <v>65</v>
+      </c>
+      <c r="I65" s="3">
+        <v>3</v>
+      </c>
+      <c r="J65" s="3">
+        <v>8</v>
+      </c>
+      <c r="K65" s="3">
+        <v>0</v>
+      </c>
+      <c r="L65" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="M65" s="3">
+        <v>0</v>
+      </c>
+      <c r="N65" s="3">
+        <v>0</v>
+      </c>
+      <c r="O65" s="3">
+        <v>0</v>
+      </c>
+      <c r="P65" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="3">
+        <v>0</v>
+      </c>
+      <c r="R65" s="3">
+        <v>0</v>
+      </c>
+      <c r="S65" s="3">
+        <v>0</v>
+      </c>
+      <c r="T65" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A66">
+        <v>44</v>
+      </c>
+      <c r="B66">
+        <v>65</v>
+      </c>
+      <c r="C66" t="s">
+        <v>13</v>
+      </c>
+      <c r="D66" t="s">
+        <v>21</v>
+      </c>
+      <c r="E66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F66" t="s">
+        <v>16</v>
+      </c>
+      <c r="G66" t="s">
+        <v>209</v>
+      </c>
+      <c r="H66" t="s">
+        <v>65</v>
+      </c>
+      <c r="I66" s="3">
+        <v>3</v>
+      </c>
+      <c r="J66" s="3">
+        <v>8</v>
+      </c>
+      <c r="K66" s="3">
+        <v>0</v>
+      </c>
+      <c r="L66" s="3">
+        <v>0</v>
+      </c>
+      <c r="M66" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="N66" s="3">
+        <v>0</v>
+      </c>
+      <c r="O66" s="3">
+        <v>0</v>
+      </c>
+      <c r="P66" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="3">
+        <v>0</v>
+      </c>
+      <c r="R66" s="3">
+        <v>0</v>
+      </c>
+      <c r="S66" s="3">
+        <v>0</v>
+      </c>
+      <c r="T66" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A67">
+        <v>45</v>
+      </c>
+      <c r="B67">
+        <v>66</v>
+      </c>
+      <c r="C67" t="s">
+        <v>13</v>
+      </c>
+      <c r="D67" t="s">
+        <v>21</v>
+      </c>
+      <c r="E67" t="s">
+        <v>22</v>
+      </c>
+      <c r="F67" t="s">
+        <v>16</v>
+      </c>
+      <c r="G67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H67" t="s">
+        <v>212</v>
+      </c>
+      <c r="I67" s="3">
+        <v>3</v>
+      </c>
+      <c r="J67" s="3">
+        <v>8</v>
+      </c>
+      <c r="K67" s="3">
+        <v>0</v>
+      </c>
+      <c r="L67" s="3">
+        <v>0</v>
+      </c>
+      <c r="M67" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="N67" s="3">
+        <v>0</v>
+      </c>
+      <c r="O67" s="3">
+        <v>0</v>
+      </c>
+      <c r="P67" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="3">
+        <v>0</v>
+      </c>
+      <c r="R67" s="3">
+        <v>0</v>
+      </c>
+      <c r="S67" s="3">
+        <v>0</v>
+      </c>
+      <c r="T67" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A68">
+        <v>46</v>
+      </c>
+      <c r="B68">
+        <v>67</v>
+      </c>
+      <c r="C68" t="s">
+        <v>13</v>
+      </c>
+      <c r="D68" t="s">
+        <v>21</v>
+      </c>
+      <c r="E68" t="s">
+        <v>22</v>
+      </c>
+      <c r="F68" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" t="s">
+        <v>213</v>
+      </c>
+      <c r="H68" t="s">
+        <v>212</v>
+      </c>
+      <c r="I68" s="3">
+        <v>3</v>
+      </c>
+      <c r="J68" s="3">
+        <v>8</v>
+      </c>
+      <c r="K68" s="3">
+        <v>0</v>
+      </c>
+      <c r="L68" s="3">
+        <v>0</v>
+      </c>
+      <c r="M68" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="N68" s="3">
+        <v>0</v>
+      </c>
+      <c r="O68" s="3">
+        <v>0</v>
+      </c>
+      <c r="P68" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="3">
+        <v>0</v>
+      </c>
+      <c r="R68" s="3">
+        <v>0</v>
+      </c>
+      <c r="S68" s="3">
+        <v>0</v>
+      </c>
+      <c r="T68" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A69">
+        <v>43</v>
+      </c>
+      <c r="B69">
+        <v>68</v>
+      </c>
+      <c r="C69" t="s">
+        <v>13</v>
+      </c>
+      <c r="D69" t="s">
+        <v>206</v>
+      </c>
+      <c r="E69" t="s">
+        <v>74</v>
+      </c>
+      <c r="F69" t="s">
+        <v>16</v>
+      </c>
+      <c r="G69" t="s">
+        <v>207</v>
+      </c>
+      <c r="H69" t="s">
+        <v>32</v>
+      </c>
+      <c r="I69" s="3">
+        <v>3</v>
+      </c>
+      <c r="J69" s="3">
+        <v>8</v>
+      </c>
+      <c r="K69" s="3">
+        <v>0</v>
+      </c>
+      <c r="L69" s="3">
+        <v>0</v>
+      </c>
+      <c r="M69" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="N69" s="3">
+        <v>0</v>
+      </c>
+      <c r="O69" s="3">
+        <v>0</v>
+      </c>
+      <c r="P69" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="3">
+        <v>0</v>
+      </c>
+      <c r="R69" s="3">
+        <v>0</v>
+      </c>
+      <c r="S69" s="3">
+        <v>0</v>
+      </c>
+      <c r="T69" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A70">
+        <v>61</v>
+      </c>
+      <c r="B70">
+        <v>69</v>
+      </c>
+      <c r="C70" t="s">
+        <v>13</v>
+      </c>
+      <c r="D70" t="s">
+        <v>206</v>
+      </c>
+      <c r="E70" t="s">
+        <v>74</v>
+      </c>
+      <c r="F70" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" t="s">
+        <v>254</v>
+      </c>
+      <c r="H70" t="s">
+        <v>246</v>
+      </c>
+      <c r="I70" s="3">
+        <v>3</v>
+      </c>
+      <c r="J70" s="3">
+        <v>8</v>
+      </c>
+      <c r="K70" s="3">
+        <v>0</v>
+      </c>
+      <c r="L70" s="3">
+        <v>0</v>
+      </c>
+      <c r="M70" s="3">
+        <v>0</v>
+      </c>
+      <c r="N70" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="O70" s="3">
+        <v>0</v>
+      </c>
+      <c r="P70" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="3">
+        <v>0</v>
+      </c>
+      <c r="R70" s="3">
+        <v>0</v>
+      </c>
+      <c r="S70" s="3">
+        <v>0</v>
+      </c>
+      <c r="T70" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A71">
+        <v>53</v>
+      </c>
+      <c r="B71">
+        <v>70</v>
+      </c>
+      <c r="C71" t="s">
+        <v>13</v>
+      </c>
+      <c r="D71" t="s">
+        <v>186</v>
+      </c>
+      <c r="E71" t="s">
+        <v>134</v>
+      </c>
+      <c r="F71" t="s">
+        <v>45</v>
+      </c>
+      <c r="G71" t="s">
+        <v>233</v>
+      </c>
+      <c r="H71" t="s">
+        <v>234</v>
+      </c>
+      <c r="I71" s="3">
+        <v>3</v>
+      </c>
+      <c r="J71" s="3">
+        <v>8</v>
+      </c>
+      <c r="K71" s="3">
+        <v>0</v>
+      </c>
+      <c r="L71" s="3">
+        <v>0</v>
+      </c>
+      <c r="M71" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="N71" s="3">
+        <v>0</v>
+      </c>
+      <c r="O71" s="3">
+        <v>0</v>
+      </c>
+      <c r="P71" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="3">
+        <v>0</v>
+      </c>
+      <c r="R71" s="3">
+        <v>0</v>
+      </c>
+      <c r="S71" s="3">
+        <v>0</v>
+      </c>
+      <c r="T71" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A72">
+        <v>29</v>
+      </c>
+      <c r="B72">
+        <v>71</v>
+      </c>
+      <c r="C72" t="s">
+        <v>166</v>
+      </c>
+      <c r="D72" t="s">
+        <v>133</v>
+      </c>
+      <c r="E72" t="s">
+        <v>134</v>
+      </c>
+      <c r="F72" t="s">
+        <v>16</v>
+      </c>
+      <c r="G72" t="s">
+        <v>167</v>
+      </c>
+      <c r="H72" t="s">
+        <v>110</v>
+      </c>
+      <c r="I72" s="3">
+        <v>3</v>
+      </c>
+      <c r="J72" s="3">
+        <v>8</v>
+      </c>
+      <c r="K72" s="3">
+        <v>0</v>
+      </c>
+      <c r="L72" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="M72" s="3">
+        <v>0</v>
+      </c>
+      <c r="N72" s="3">
+        <v>0</v>
+      </c>
+      <c r="O72" s="3">
+        <v>0</v>
+      </c>
+      <c r="P72" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="3">
+        <v>0</v>
+      </c>
+      <c r="R72" s="3">
+        <v>0</v>
+      </c>
+      <c r="S72" s="3">
+        <v>0</v>
+      </c>
+      <c r="T72" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A73">
+        <v>51</v>
+      </c>
+      <c r="B73">
+        <v>72</v>
+      </c>
+      <c r="C73" t="s">
+        <v>13</v>
+      </c>
+      <c r="D73" t="s">
+        <v>133</v>
+      </c>
+      <c r="E73" t="s">
+        <v>134</v>
+      </c>
+      <c r="F73" t="s">
+        <v>16</v>
+      </c>
+      <c r="G73" t="s">
+        <v>227</v>
+      </c>
+      <c r="H73" t="s">
+        <v>228</v>
+      </c>
+      <c r="I73" s="3">
+        <v>3</v>
+      </c>
+      <c r="J73" s="3">
+        <v>8</v>
+      </c>
+      <c r="K73" s="3">
+        <v>0</v>
+      </c>
+      <c r="L73" s="3">
+        <v>0</v>
+      </c>
+      <c r="M73" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="N73" s="3">
+        <v>0</v>
+      </c>
+      <c r="O73" s="3">
+        <v>0</v>
+      </c>
+      <c r="P73" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="3">
+        <v>0</v>
+      </c>
+      <c r="R73" s="3">
+        <v>0</v>
+      </c>
+      <c r="S73" s="3">
+        <v>0</v>
+      </c>
+      <c r="T73" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A74">
+        <v>57</v>
+      </c>
+      <c r="B74">
+        <v>73</v>
+      </c>
+      <c r="C74" t="s">
+        <v>13</v>
+      </c>
+      <c r="D74" t="s">
+        <v>133</v>
+      </c>
+      <c r="E74" t="s">
+        <v>134</v>
+      </c>
+      <c r="F74" t="s">
+        <v>16</v>
+      </c>
+      <c r="G74" t="s">
+        <v>245</v>
+      </c>
+      <c r="H74" t="s">
+        <v>246</v>
+      </c>
+      <c r="I74" s="3">
+        <v>3</v>
+      </c>
+      <c r="J74" s="3">
+        <v>8</v>
+      </c>
+      <c r="K74" s="3">
+        <v>0</v>
+      </c>
+      <c r="L74" s="3">
+        <v>0</v>
+      </c>
+      <c r="M74" s="3">
+        <v>0</v>
+      </c>
+      <c r="N74" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="O74" s="3">
+        <v>0</v>
+      </c>
+      <c r="P74" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="3">
+        <v>0</v>
+      </c>
+      <c r="R74" s="3">
+        <v>0</v>
+      </c>
+      <c r="S74" s="3">
+        <v>0</v>
+      </c>
+      <c r="T74" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A75">
+        <v>39</v>
+      </c>
+      <c r="B75">
+        <v>74</v>
+      </c>
+      <c r="C75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D75" t="s">
+        <v>195</v>
+      </c>
+      <c r="E75" t="s">
+        <v>15</v>
+      </c>
+      <c r="F75" t="s">
+        <v>45</v>
+      </c>
+      <c r="G75" t="s">
+        <v>196</v>
+      </c>
+      <c r="H75" t="s">
+        <v>179</v>
+      </c>
+      <c r="I75" s="3">
+        <v>3</v>
+      </c>
+      <c r="J75" s="3">
+        <v>8</v>
+      </c>
+      <c r="K75" s="3">
+        <v>0</v>
+      </c>
+      <c r="L75" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="M75" s="3">
+        <v>0</v>
+      </c>
+      <c r="N75" s="3">
+        <v>0</v>
+      </c>
+      <c r="O75" s="3">
+        <v>0</v>
+      </c>
+      <c r="P75" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="3">
+        <v>0</v>
+      </c>
+      <c r="R75" s="3">
+        <v>0</v>
+      </c>
+      <c r="S75" s="3">
+        <v>0</v>
+      </c>
+      <c r="T75" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A76">
+        <v>25</v>
+      </c>
+      <c r="B76">
+        <v>75</v>
+      </c>
+      <c r="C76" t="s">
+        <v>13</v>
+      </c>
+      <c r="D76" t="s">
+        <v>14</v>
+      </c>
+      <c r="E76" t="s">
+        <v>15</v>
+      </c>
+      <c r="F76" t="s">
+        <v>16</v>
+      </c>
+      <c r="G76" t="s">
+        <v>152</v>
+      </c>
+      <c r="H76" t="s">
+        <v>153</v>
+      </c>
+      <c r="I76" s="3">
+        <v>3</v>
+      </c>
+      <c r="J76" s="3">
+        <v>8</v>
+      </c>
+      <c r="K76" s="3">
+        <v>0</v>
+      </c>
+      <c r="L76" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="M76" s="3">
+        <v>0</v>
+      </c>
+      <c r="N76" s="3">
+        <v>0</v>
+      </c>
+      <c r="O76" s="3">
+        <v>0</v>
+      </c>
+      <c r="P76" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="3">
+        <v>0</v>
+      </c>
+      <c r="R76" s="3">
+        <v>0</v>
+      </c>
+      <c r="S76" s="3">
+        <v>0</v>
+      </c>
+      <c r="T76" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A77">
+        <v>27</v>
+      </c>
+      <c r="B77">
+        <v>76</v>
+      </c>
+      <c r="C77" t="s">
+        <v>13</v>
+      </c>
+      <c r="D77" t="s">
+        <v>14</v>
+      </c>
+      <c r="E77" t="s">
+        <v>15</v>
+      </c>
+      <c r="F77" t="s">
+        <v>16</v>
+      </c>
+      <c r="G77" t="s">
+        <v>158</v>
+      </c>
+      <c r="H77" t="s">
+        <v>159</v>
+      </c>
+      <c r="I77" s="3">
+        <v>3</v>
+      </c>
+      <c r="J77" s="3">
+        <v>8</v>
+      </c>
+      <c r="K77" s="3">
+        <v>0</v>
+      </c>
+      <c r="L77" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="M77" s="3">
+        <v>0</v>
+      </c>
+      <c r="N77" s="3">
+        <v>0</v>
+      </c>
+      <c r="O77" s="3">
+        <v>0</v>
+      </c>
+      <c r="P77" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="3">
+        <v>0</v>
+      </c>
+      <c r="R77" s="3">
+        <v>0</v>
+      </c>
+      <c r="S77" s="3">
+        <v>0</v>
+      </c>
+      <c r="T77" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A78">
+        <v>30</v>
+      </c>
+      <c r="B78">
+        <v>77</v>
+      </c>
+      <c r="C78" t="s">
+        <v>13</v>
+      </c>
+      <c r="D78" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" t="s">
+        <v>15</v>
+      </c>
+      <c r="F78" t="s">
+        <v>16</v>
+      </c>
+      <c r="G78" t="s">
+        <v>169</v>
+      </c>
+      <c r="H78" t="s">
+        <v>76</v>
+      </c>
+      <c r="I78" s="3">
+        <v>3</v>
+      </c>
+      <c r="J78" s="3">
+        <v>8</v>
+      </c>
+      <c r="K78" s="3">
+        <v>0</v>
+      </c>
+      <c r="L78" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="M78" s="3">
+        <v>0</v>
+      </c>
+      <c r="N78" s="3">
+        <v>0</v>
+      </c>
+      <c r="O78" s="3">
+        <v>0</v>
+      </c>
+      <c r="P78" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="3">
+        <v>0</v>
+      </c>
+      <c r="R78" s="3">
+        <v>0</v>
+      </c>
+      <c r="S78" s="3">
+        <v>0</v>
+      </c>
+      <c r="T78" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A79">
+        <v>48</v>
+      </c>
+      <c r="B79">
+        <v>78</v>
+      </c>
+      <c r="C79" t="s">
+        <v>13</v>
+      </c>
+      <c r="D79" t="s">
+        <v>14</v>
+      </c>
+      <c r="E79" t="s">
+        <v>15</v>
+      </c>
+      <c r="F79" t="s">
+        <v>16</v>
+      </c>
+      <c r="G79" t="s">
+        <v>218</v>
+      </c>
+      <c r="H79" t="s">
+        <v>110</v>
+      </c>
+      <c r="I79" s="3">
+        <v>3</v>
+      </c>
+      <c r="J79" s="3">
+        <v>8</v>
+      </c>
+      <c r="K79" s="3">
+        <v>0</v>
+      </c>
+      <c r="L79" s="3">
+        <v>0</v>
+      </c>
+      <c r="M79" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="N79" s="3">
+        <v>0</v>
+      </c>
+      <c r="O79" s="3">
+        <v>0</v>
+      </c>
+      <c r="P79" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="3">
+        <v>0</v>
+      </c>
+      <c r="R79" s="3">
+        <v>0</v>
+      </c>
+      <c r="S79" s="3">
+        <v>0</v>
+      </c>
+      <c r="T79" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A80">
+        <v>62</v>
+      </c>
+      <c r="B80">
+        <v>79</v>
+      </c>
+      <c r="C80" t="s">
+        <v>13</v>
+      </c>
+      <c r="D80" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" t="s">
+        <v>15</v>
+      </c>
+      <c r="F80" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" t="s">
+        <v>256</v>
+      </c>
+      <c r="H80" t="s">
+        <v>246</v>
+      </c>
+      <c r="I80" s="3">
+        <v>3</v>
+      </c>
+      <c r="J80" s="3">
+        <v>8</v>
+      </c>
+      <c r="K80" s="3">
+        <v>0</v>
+      </c>
+      <c r="L80" s="3">
+        <v>0</v>
+      </c>
+      <c r="M80" s="3">
+        <v>0</v>
+      </c>
+      <c r="N80" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="O80" s="3">
+        <v>0</v>
+      </c>
+      <c r="P80" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="3">
+        <v>0</v>
+      </c>
+      <c r="R80" s="3">
+        <v>0</v>
+      </c>
+      <c r="S80" s="3">
+        <v>0</v>
+      </c>
+      <c r="T80" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A81">
+        <v>66</v>
+      </c>
+      <c r="B81">
+        <v>80</v>
+      </c>
+      <c r="C81" t="s">
+        <v>13</v>
+      </c>
+      <c r="D81" t="s">
+        <v>14</v>
+      </c>
+      <c r="E81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F81" t="s">
+        <v>16</v>
+      </c>
+      <c r="G81" t="s">
+        <v>267</v>
+      </c>
+      <c r="H81" t="s">
+        <v>188</v>
+      </c>
+      <c r="I81" s="3">
+        <v>3</v>
+      </c>
+      <c r="J81" s="3">
+        <v>8</v>
+      </c>
+      <c r="K81" s="3">
+        <v>0</v>
+      </c>
+      <c r="L81" s="3">
+        <v>0</v>
+      </c>
+      <c r="M81" s="3">
+        <v>0</v>
+      </c>
+      <c r="N81" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="O81" s="3">
+        <v>0</v>
+      </c>
+      <c r="P81" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="3">
+        <v>0</v>
+      </c>
+      <c r="R81" s="3">
+        <v>0</v>
+      </c>
+      <c r="S81" s="3">
+        <v>0</v>
+      </c>
+      <c r="T81" s="3">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:T1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:T81">
+    <sortCondition descending="1" ref="I2:I81"/>
+    <sortCondition descending="1" ref="J2:J81"/>
+    <sortCondition descending="1" ref="E2:E81"/>
+    <sortCondition ref="F2:F81"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>RunByNight</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jose Ricardo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>