--- v0 (2026-05-29)
+++ v1 (2026-07-24)
@@ -1,126 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\MyDates\Johntra2000\VARI\Corsa\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\MyDates\Johntra2000\VARI\CORSA\CLASSIFICA_5TOURS\Aggiornamento_Tours\Classifica_Excel\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66C59BCE-3855-465D-9110-AD25E55955A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55DA7943-DFFE-42AF-8037-16AABA5386FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="723" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="723" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="MezzaMaratona" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">MezzaMaratona!$A$1:$T$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="129">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="199">
   <si>
     <t>NAZ.</t>
   </si>
   <si>
     <t>CATEGORIA</t>
   </si>
   <si>
     <t>ORDER BY CAT.</t>
   </si>
   <si>
     <t>SESSO</t>
   </si>
   <si>
     <t>COGNOME NOME</t>
   </si>
   <si>
     <t>SOCIETA'</t>
   </si>
   <si>
     <t>PUNTI</t>
   </si>
   <si>
     <t>CHILOMETRI</t>
-  </si>
-[...10 lines deleted...]
-00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 4
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 5
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 6
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 7
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 8
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 9
 00-00-2026 - 00 KM</t>
   </si>
@@ -432,50 +414,278 @@
     <t>2:21:22''</t>
   </si>
   <si>
     <t>GRC</t>
   </si>
   <si>
     <t>PATIRELIS PANTELEIMON</t>
   </si>
   <si>
     <t>2:23:32''</t>
   </si>
   <si>
     <t>HASSEMER EUGENIO</t>
   </si>
   <si>
     <t>A.S.D. VILLA DE SANCTIS</t>
   </si>
   <si>
     <t>2:41:48''</t>
   </si>
   <si>
     <t>MAIURI ARDUINO</t>
   </si>
   <si>
     <t>3:04:44''</t>
+  </si>
+  <si>
+    <t>GARA 2
+06-04-2026 - 21 KM</t>
+  </si>
+  <si>
+    <t>GARA 1
+29-03-2026 - 21 KM</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>02:30:45''</t>
+  </si>
+  <si>
+    <t>02:12:44''</t>
+  </si>
+  <si>
+    <t>03:08:30''</t>
+  </si>
+  <si>
+    <t>03:14:40''</t>
+  </si>
+  <si>
+    <t>''</t>
+  </si>
+  <si>
+    <t>DRAGONE LUCA</t>
+  </si>
+  <si>
+    <t>ATLETICA CECCHINA AL.PA. ASD</t>
+  </si>
+  <si>
+    <t>01:23:40''</t>
+  </si>
+  <si>
+    <t>45''</t>
+  </si>
+  <si>
+    <t>NOLFO GAETANO</t>
+  </si>
+  <si>
+    <t>01:30:32''</t>
+  </si>
+  <si>
+    <t>50''</t>
+  </si>
+  <si>
+    <t>COLLENI UMBERTO</t>
+  </si>
+  <si>
+    <t>ASD FROSINONE SPORT</t>
+  </si>
+  <si>
+    <t>01:32:40''</t>
+  </si>
+  <si>
+    <t>35''</t>
+  </si>
+  <si>
+    <t>CIANETTI EMANUELE</t>
+  </si>
+  <si>
+    <t>01:33:17''</t>
+  </si>
+  <si>
+    <t>AUSTERI LORENZO</t>
+  </si>
+  <si>
+    <t>01:36:54''</t>
+  </si>
+  <si>
+    <t>SISINI MARIO</t>
+  </si>
+  <si>
+    <t>ATLETICA TOP RUNNER LECCE</t>
+  </si>
+  <si>
+    <t>01:37:46''</t>
+  </si>
+  <si>
+    <t>CHORODYNSKA DANUTA</t>
+  </si>
+  <si>
+    <t>TIVOLI MARATHON</t>
+  </si>
+  <si>
+    <t>01:42:23''</t>
+  </si>
+  <si>
+    <t>PANICCIA MARCO</t>
+  </si>
+  <si>
+    <t>A.S.D. FROSINONE SPORT</t>
+  </si>
+  <si>
+    <t>01:44:32''</t>
+  </si>
+  <si>
+    <t>FABRI CRISTINA</t>
+  </si>
+  <si>
+    <t>TERNANA MARATHON CLUB</t>
+  </si>
+  <si>
+    <t>01:45:01''</t>
+  </si>
+  <si>
+    <t>MATTEUCCI FLAVIO</t>
+  </si>
+  <si>
+    <t>01:45:06''</t>
+  </si>
+  <si>
+    <t>40''</t>
+  </si>
+  <si>
+    <t>RIVA DANIELE</t>
+  </si>
+  <si>
+    <t>01:49:00''</t>
+  </si>
+  <si>
+    <t>DI CLAUDIO LUCA</t>
+  </si>
+  <si>
+    <t>A.S.D. GO RUNNING</t>
+  </si>
+  <si>
+    <t>01:49:47''</t>
+  </si>
+  <si>
+    <t>65''</t>
+  </si>
+  <si>
+    <t>MARCELLINI MARCELLO</t>
+  </si>
+  <si>
+    <t>01:51:24''</t>
+  </si>
+  <si>
+    <t>LUCCHETTI FRANCESCO</t>
+  </si>
+  <si>
+    <t>US DOLOMITICA ASD</t>
+  </si>
+  <si>
+    <t>01:53:47''</t>
+  </si>
+  <si>
+    <t>ROSATI GIUSEPPE</t>
+  </si>
+  <si>
+    <t>01:55:56''</t>
+  </si>
+  <si>
+    <t>MASINI ANNARITA</t>
+  </si>
+  <si>
+    <t>IRONTEAM ITALIA S.S.D. A R.L.</t>
+  </si>
+  <si>
+    <t>01:57:07''</t>
+  </si>
+  <si>
+    <t>UCCI ANNA</t>
+  </si>
+  <si>
+    <t>ASD LAVORATORI INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>01:57:21''</t>
+  </si>
+  <si>
+    <t>CAPPIELLO SAVERIO</t>
+  </si>
+  <si>
+    <t>MARATHON ROMA CASTELFUSANO</t>
+  </si>
+  <si>
+    <t>02:02:52''</t>
+  </si>
+  <si>
+    <t>MARCEDDU ALESSANDRO</t>
+  </si>
+  <si>
+    <t>02:11:11''</t>
+  </si>
+  <si>
+    <t>TUCCILLO MARIA CRISTINA</t>
+  </si>
+  <si>
+    <t>RIETI MARATHON ITALIA ASD</t>
+  </si>
+  <si>
+    <t>02:11:56''</t>
+  </si>
+  <si>
+    <t>60''</t>
+  </si>
+  <si>
+    <t>PICCINI BERNARDINO</t>
+  </si>
+  <si>
+    <t>REALE STATO DEI PRESIDI</t>
+  </si>
+  <si>
+    <t>02:15:20''</t>
+  </si>
+  <si>
+    <t>SABATINI GIORGIA</t>
+  </si>
+  <si>
+    <t>A.S.D. PODISTICA APRILIA</t>
+  </si>
+  <si>
+    <t>02:19:02''</t>
+  </si>
+  <si>
+    <t>GARA 3
+02-06-2026 - 21 KM</t>
+  </si>
+  <si>
+    <t>ORD. PRIMA ISCRIZIONE</t>
+  </si>
+  <si>
+    <t>POS. TOUR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
@@ -579,51 +789,53 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF94FED1"/>
       <color rgb="FFCC99FF"/>
       <color rgb="FF66FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -871,2122 +1083,3486 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:T33"/>
+  <dimension ref="A1:T55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.88671875" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="32.109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.21875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.77734375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="30.77734375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="31.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="11.6640625" style="6" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="15.88671875" style="6" bestFit="1" customWidth="1"/>
     <col min="11" max="20" width="21.6640625" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>197</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="E1" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="9" t="s">
+      <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="9" t="s">
+      <c r="G1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="L1" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="M1" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="N1" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="O1" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="5" t="s">
+      <c r="P1" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="12" t="s">
+      <c r="Q1" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="4" t="s">
+      <c r="R1" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="7" t="s">
+      <c r="S1" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="10" t="s">
+      <c r="T1" s="7" t="s">
         <v>14</v>
-      </c>
-[...13 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A2">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B2">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>20</v>
+        <v>86</v>
       </c>
       <c r="D2" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="E2">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="F2" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G2" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="H2" t="s">
-        <v>60</v>
-[...34 lines deleted...]
-      <c r="T2">
+        <v>89</v>
+      </c>
+      <c r="I2" s="3">
+        <v>10</v>
+      </c>
+      <c r="J2" s="3">
+        <v>42</v>
+      </c>
+      <c r="K2" s="3">
+        <v>0</v>
+      </c>
+      <c r="L2" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="M2" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="N2" s="3">
+        <v>0</v>
+      </c>
+      <c r="O2" s="3">
+        <v>0</v>
+      </c>
+      <c r="P2" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="3">
+        <v>0</v>
+      </c>
+      <c r="R2" s="3">
+        <v>0</v>
+      </c>
+      <c r="S2" s="3">
+        <v>0</v>
+      </c>
+      <c r="T2" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A3">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B3">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D3" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="E3">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="F3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G3" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="H3" t="s">
-        <v>110</v>
-[...34 lines deleted...]
-      <c r="T3">
+        <v>120</v>
+      </c>
+      <c r="I3" s="3">
+        <v>10</v>
+      </c>
+      <c r="J3" s="3">
+        <v>42</v>
+      </c>
+      <c r="K3" s="3">
+        <v>0</v>
+      </c>
+      <c r="L3" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="M3" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="N3" s="3">
+        <v>0</v>
+      </c>
+      <c r="O3" s="3">
+        <v>0</v>
+      </c>
+      <c r="P3" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>0</v>
+      </c>
+      <c r="R3" s="3">
+        <v>0</v>
+      </c>
+      <c r="S3" s="3">
+        <v>0</v>
+      </c>
+      <c r="T3" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A4">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="B4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E4">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>122</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
-[...34 lines deleted...]
-      <c r="T4">
+        <v>27</v>
+      </c>
+      <c r="I4" s="3">
+        <v>10</v>
+      </c>
+      <c r="J4" s="3">
+        <v>42</v>
+      </c>
+      <c r="K4" s="3">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="N4" s="3">
+        <v>0</v>
+      </c>
+      <c r="O4" s="3">
+        <v>0</v>
+      </c>
+      <c r="P4" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="3">
+        <v>0</v>
+      </c>
+      <c r="R4" s="3">
+        <v>0</v>
+      </c>
+      <c r="S4" s="3">
+        <v>0</v>
+      </c>
+      <c r="T4" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A5">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="B5">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>92</v>
+        <v>33</v>
       </c>
       <c r="E5">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="F5" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
-        <v>93</v>
+        <v>35</v>
       </c>
       <c r="H5" t="s">
-        <v>94</v>
-[...34 lines deleted...]
-      <c r="T5">
+        <v>36</v>
+      </c>
+      <c r="I5" s="3">
+        <v>10</v>
+      </c>
+      <c r="J5" s="3">
+        <v>42</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="3">
+        <v>0</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="N5" s="3">
+        <v>0</v>
+      </c>
+      <c r="O5" s="3">
+        <v>0</v>
+      </c>
+      <c r="P5" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="3">
+        <v>0</v>
+      </c>
+      <c r="R5" s="3">
+        <v>0</v>
+      </c>
+      <c r="S5" s="3">
+        <v>0</v>
+      </c>
+      <c r="T5" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A6">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B6">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>71</v>
+      </c>
+      <c r="E6" t="s">
+        <v>167</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G6" t="s">
-        <v>77</v>
+        <v>168</v>
       </c>
       <c r="H6" t="s">
-        <v>78</v>
-[...34 lines deleted...]
-      <c r="T6">
+        <v>47</v>
+      </c>
+      <c r="I6" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J6" s="3">
+        <v>21</v>
+      </c>
+      <c r="K6" s="3">
+        <v>0</v>
+      </c>
+      <c r="L6" s="3">
+        <v>0</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="N6" s="3">
+        <v>0</v>
+      </c>
+      <c r="O6" s="3">
+        <v>0</v>
+      </c>
+      <c r="P6" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="3">
+        <v>0</v>
+      </c>
+      <c r="R6" s="3">
+        <v>0</v>
+      </c>
+      <c r="S6" s="3">
+        <v>0</v>
+      </c>
+      <c r="T6" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A7">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="B7">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
+        <v>189</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G7" t="s">
-        <v>88</v>
+        <v>190</v>
       </c>
       <c r="H7" t="s">
-        <v>89</v>
-[...34 lines deleted...]
-      <c r="T7">
+        <v>191</v>
+      </c>
+      <c r="I7" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J7" s="3">
+        <v>21</v>
+      </c>
+      <c r="K7" s="3">
+        <v>0</v>
+      </c>
+      <c r="L7" s="3">
+        <v>0</v>
+      </c>
+      <c r="M7" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="N7" s="3">
+        <v>0</v>
+      </c>
+      <c r="O7" s="3">
+        <v>0</v>
+      </c>
+      <c r="P7" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="3">
+        <v>0</v>
+      </c>
+      <c r="R7" s="3">
+        <v>0</v>
+      </c>
+      <c r="S7" s="3">
+        <v>0</v>
+      </c>
+      <c r="T7" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A8">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B8">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>107</v>
+      </c>
+      <c r="E8" t="s">
+        <v>138</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
-        <v>124</v>
+        <v>150</v>
       </c>
       <c r="H8" t="s">
-        <v>125</v>
-[...34 lines deleted...]
-      <c r="T8">
+        <v>151</v>
+      </c>
+      <c r="I8" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J8" s="3">
+        <v>21</v>
+      </c>
+      <c r="K8" s="3">
+        <v>0</v>
+      </c>
+      <c r="L8" s="3">
+        <v>0</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="N8" s="3">
+        <v>0</v>
+      </c>
+      <c r="O8" s="3">
+        <v>0</v>
+      </c>
+      <c r="P8" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>0</v>
+      </c>
+      <c r="R8" s="3">
+        <v>0</v>
+      </c>
+      <c r="S8" s="3">
+        <v>0</v>
+      </c>
+      <c r="T8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A9">
-        <v>2</v>
+        <v>49</v>
       </c>
       <c r="B9">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>107</v>
+      </c>
+      <c r="E9" t="s">
+        <v>138</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G9" t="s">
-        <v>27</v>
+        <v>178</v>
       </c>
       <c r="H9" t="s">
-        <v>28</v>
-[...34 lines deleted...]
-      <c r="T9">
+        <v>179</v>
+      </c>
+      <c r="I9" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J9" s="3">
+        <v>21</v>
+      </c>
+      <c r="K9" s="3">
+        <v>0</v>
+      </c>
+      <c r="L9" s="3">
+        <v>0</v>
+      </c>
+      <c r="M9" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="N9" s="3">
+        <v>0</v>
+      </c>
+      <c r="O9" s="3">
+        <v>0</v>
+      </c>
+      <c r="P9" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>0</v>
+      </c>
+      <c r="R9" s="3">
+        <v>0</v>
+      </c>
+      <c r="S9" s="3">
+        <v>0</v>
+      </c>
+      <c r="T9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A10">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="B10">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
+        <v>138</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G10" t="s">
-        <v>85</v>
+        <v>139</v>
       </c>
       <c r="H10" t="s">
-        <v>86</v>
-[...34 lines deleted...]
-      <c r="T10">
+        <v>140</v>
+      </c>
+      <c r="I10" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J10" s="3">
+        <v>21</v>
+      </c>
+      <c r="K10" s="3">
+        <v>0</v>
+      </c>
+      <c r="L10" s="3">
+        <v>0</v>
+      </c>
+      <c r="M10" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="N10" s="3">
+        <v>0</v>
+      </c>
+      <c r="O10" s="3">
+        <v>0</v>
+      </c>
+      <c r="P10" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>0</v>
+      </c>
+      <c r="R10" s="3">
+        <v>0</v>
+      </c>
+      <c r="S10" s="3">
+        <v>0</v>
+      </c>
+      <c r="T10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A11">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="B11">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>25</v>
+      </c>
+      <c r="E11" t="s">
+        <v>138</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G11" t="s">
-        <v>96</v>
+        <v>181</v>
       </c>
       <c r="H11" t="s">
-        <v>97</v>
-[...34 lines deleted...]
-      <c r="T11">
+        <v>182</v>
+      </c>
+      <c r="I11" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J11" s="3">
+        <v>21</v>
+      </c>
+      <c r="K11" s="3">
+        <v>0</v>
+      </c>
+      <c r="L11" s="3">
+        <v>0</v>
+      </c>
+      <c r="M11" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="N11" s="3">
+        <v>0</v>
+      </c>
+      <c r="O11" s="3">
+        <v>0</v>
+      </c>
+      <c r="P11" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>0</v>
+      </c>
+      <c r="R11" s="3">
+        <v>0</v>
+      </c>
+      <c r="S11" s="3">
+        <v>0</v>
+      </c>
+      <c r="T11" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A12">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="B12">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="E12">
         <v>60</v>
       </c>
+      <c r="E12" t="s">
+        <v>135</v>
+      </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G12" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
-[...34 lines deleted...]
-      <c r="T12">
+        <v>157</v>
+      </c>
+      <c r="I12" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J12" s="3">
+        <v>21</v>
+      </c>
+      <c r="K12" s="3">
+        <v>0</v>
+      </c>
+      <c r="L12" s="3">
+        <v>0</v>
+      </c>
+      <c r="M12" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="N12" s="3">
+        <v>0</v>
+      </c>
+      <c r="O12" s="3">
+        <v>0</v>
+      </c>
+      <c r="P12" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="3">
+        <v>0</v>
+      </c>
+      <c r="R12" s="3">
+        <v>0</v>
+      </c>
+      <c r="S12" s="3">
+        <v>0</v>
+      </c>
+      <c r="T12" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A13">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="B13">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>60</v>
+      </c>
+      <c r="E13" t="s">
+        <v>135</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G13" t="s">
-        <v>73</v>
+        <v>175</v>
       </c>
       <c r="H13" t="s">
-        <v>74</v>
-[...34 lines deleted...]
-      <c r="T13">
+        <v>176</v>
+      </c>
+      <c r="I13" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J13" s="3">
+        <v>21</v>
+      </c>
+      <c r="K13" s="3">
+        <v>0</v>
+      </c>
+      <c r="L13" s="3">
+        <v>0</v>
+      </c>
+      <c r="M13" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="N13" s="3">
+        <v>0</v>
+      </c>
+      <c r="O13" s="3">
+        <v>0</v>
+      </c>
+      <c r="P13" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="3">
+        <v>0</v>
+      </c>
+      <c r="R13" s="3">
+        <v>0</v>
+      </c>
+      <c r="S13" s="3">
+        <v>0</v>
+      </c>
+      <c r="T13" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A14">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="B14">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D14" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>60</v>
+      </c>
+      <c r="E14" t="s">
+        <v>135</v>
       </c>
       <c r="F14" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G14" t="s">
-        <v>99</v>
+        <v>186</v>
       </c>
       <c r="H14" t="s">
-        <v>100</v>
-[...34 lines deleted...]
-      <c r="T14">
+        <v>187</v>
+      </c>
+      <c r="I14" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J14" s="3">
+        <v>21</v>
+      </c>
+      <c r="K14" s="3">
+        <v>0</v>
+      </c>
+      <c r="L14" s="3">
+        <v>0</v>
+      </c>
+      <c r="M14" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="N14" s="3">
+        <v>0</v>
+      </c>
+      <c r="O14" s="3">
+        <v>0</v>
+      </c>
+      <c r="P14" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="3">
+        <v>0</v>
+      </c>
+      <c r="R14" s="3">
+        <v>0</v>
+      </c>
+      <c r="S14" s="3">
+        <v>0</v>
+      </c>
+      <c r="T14" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A15">
-        <v>4</v>
+        <v>54</v>
       </c>
       <c r="B15">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D15" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" t="s">
+        <v>135</v>
+      </c>
+      <c r="F15" t="s">
         <v>34</v>
       </c>
-      <c r="E15">
-[...4 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>35</v>
+        <v>193</v>
       </c>
       <c r="H15" t="s">
-        <v>36</v>
-[...34 lines deleted...]
-      <c r="T15">
+        <v>194</v>
+      </c>
+      <c r="I15" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J15" s="3">
+        <v>21</v>
+      </c>
+      <c r="K15" s="3">
+        <v>0</v>
+      </c>
+      <c r="L15" s="3">
+        <v>0</v>
+      </c>
+      <c r="M15" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="N15" s="3">
+        <v>0</v>
+      </c>
+      <c r="O15" s="3">
+        <v>0</v>
+      </c>
+      <c r="P15" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="3">
+        <v>0</v>
+      </c>
+      <c r="R15" s="3">
+        <v>0</v>
+      </c>
+      <c r="S15" s="3">
+        <v>0</v>
+      </c>
+      <c r="T15" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A16">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B16">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>49</v>
+      </c>
+      <c r="E16" t="s">
+        <v>135</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G16" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="H16" t="s">
-        <v>32</v>
-[...34 lines deleted...]
-      <c r="T16">
+        <v>23</v>
+      </c>
+      <c r="I16" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J16" s="3">
+        <v>21</v>
+      </c>
+      <c r="K16" s="3">
+        <v>0</v>
+      </c>
+      <c r="L16" s="3">
+        <v>0</v>
+      </c>
+      <c r="M16" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="N16" s="3">
+        <v>0</v>
+      </c>
+      <c r="O16" s="3">
+        <v>0</v>
+      </c>
+      <c r="P16" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="3">
+        <v>0</v>
+      </c>
+      <c r="R16" s="3">
+        <v>0</v>
+      </c>
+      <c r="S16" s="3">
+        <v>0</v>
+      </c>
+      <c r="T16" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A17">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="B17">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C17" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D17" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>49</v>
+      </c>
+      <c r="E17" t="s">
+        <v>135</v>
       </c>
       <c r="F17" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="G17" t="s">
-        <v>113</v>
+        <v>159</v>
       </c>
       <c r="H17" t="s">
-        <v>114</v>
-[...34 lines deleted...]
-      <c r="T17">
+        <v>55</v>
+      </c>
+      <c r="I17" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J17" s="3">
+        <v>21</v>
+      </c>
+      <c r="K17" s="3">
+        <v>0</v>
+      </c>
+      <c r="L17" s="3">
+        <v>0</v>
+      </c>
+      <c r="M17" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="N17" s="3">
+        <v>0</v>
+      </c>
+      <c r="O17" s="3">
+        <v>0</v>
+      </c>
+      <c r="P17" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="3">
+        <v>0</v>
+      </c>
+      <c r="R17" s="3">
+        <v>0</v>
+      </c>
+      <c r="S17" s="3">
+        <v>0</v>
+      </c>
+      <c r="T17" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A18">
-        <v>3</v>
+        <v>43</v>
       </c>
       <c r="B18">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="C18" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D18" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>45</v>
+      </c>
+      <c r="E18" t="s">
+        <v>161</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G18" t="s">
-        <v>31</v>
+        <v>162</v>
       </c>
       <c r="H18" t="s">
-        <v>32</v>
-[...34 lines deleted...]
-      <c r="T18">
+        <v>154</v>
+      </c>
+      <c r="I18" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J18" s="3">
+        <v>21</v>
+      </c>
+      <c r="K18" s="3">
+        <v>0</v>
+      </c>
+      <c r="L18" s="3">
+        <v>0</v>
+      </c>
+      <c r="M18" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="N18" s="3">
+        <v>0</v>
+      </c>
+      <c r="O18" s="3">
+        <v>0</v>
+      </c>
+      <c r="P18" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="3">
+        <v>0</v>
+      </c>
+      <c r="R18" s="3">
+        <v>0</v>
+      </c>
+      <c r="S18" s="3">
+        <v>0</v>
+      </c>
+      <c r="T18" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A19">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="B19">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C19" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D19" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>45</v>
+      </c>
+      <c r="E19" t="s">
+        <v>161</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G19" t="s">
-        <v>69</v>
+        <v>164</v>
       </c>
       <c r="H19" t="s">
-        <v>70</v>
-[...34 lines deleted...]
-      <c r="T19">
+        <v>165</v>
+      </c>
+      <c r="I19" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J19" s="3">
+        <v>21</v>
+      </c>
+      <c r="K19" s="3">
+        <v>0</v>
+      </c>
+      <c r="L19" s="3">
+        <v>0</v>
+      </c>
+      <c r="M19" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="N19" s="3">
+        <v>0</v>
+      </c>
+      <c r="O19" s="3">
+        <v>0</v>
+      </c>
+      <c r="P19" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="3">
+        <v>0</v>
+      </c>
+      <c r="R19" s="3">
+        <v>0</v>
+      </c>
+      <c r="S19" s="3">
+        <v>0</v>
+      </c>
+      <c r="T19" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A20">
+        <v>46</v>
+      </c>
+      <c r="B20">
+        <v>19</v>
+      </c>
+      <c r="C20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" t="s">
+        <v>161</v>
+      </c>
+      <c r="F20" t="s">
         <v>17</v>
       </c>
-      <c r="B20">
-[...13 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>82</v>
+        <v>170</v>
       </c>
       <c r="H20" t="s">
-        <v>83</v>
-[...34 lines deleted...]
-      <c r="T20">
+        <v>171</v>
+      </c>
+      <c r="I20" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J20" s="3">
+        <v>21</v>
+      </c>
+      <c r="K20" s="3">
+        <v>0</v>
+      </c>
+      <c r="L20" s="3">
+        <v>0</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="N20" s="3">
+        <v>0</v>
+      </c>
+      <c r="O20" s="3">
+        <v>0</v>
+      </c>
+      <c r="P20" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="3">
+        <v>0</v>
+      </c>
+      <c r="R20" s="3">
+        <v>0</v>
+      </c>
+      <c r="S20" s="3">
+        <v>0</v>
+      </c>
+      <c r="T20" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A21">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="B21">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C21" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D21" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="E21">
         <v>45</v>
       </c>
+      <c r="E21" t="s">
+        <v>161</v>
+      </c>
       <c r="F21" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="G21" t="s">
-        <v>66</v>
+        <v>173</v>
       </c>
       <c r="H21" t="s">
-        <v>67</v>
-[...34 lines deleted...]
-      <c r="T21">
+        <v>55</v>
+      </c>
+      <c r="I21" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J21" s="3">
+        <v>21</v>
+      </c>
+      <c r="K21" s="3">
+        <v>0</v>
+      </c>
+      <c r="L21" s="3">
+        <v>0</v>
+      </c>
+      <c r="M21" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="N21" s="3">
+        <v>0</v>
+      </c>
+      <c r="O21" s="3">
+        <v>0</v>
+      </c>
+      <c r="P21" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="3">
+        <v>0</v>
+      </c>
+      <c r="R21" s="3">
+        <v>0</v>
+      </c>
+      <c r="S21" s="3">
+        <v>0</v>
+      </c>
+      <c r="T21" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A22">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B22">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C22" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>38</v>
+      </c>
+      <c r="E22" t="s">
+        <v>142</v>
       </c>
       <c r="F22" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="G22" t="s">
-        <v>119</v>
+        <v>143</v>
       </c>
       <c r="H22" t="s">
-        <v>56</v>
-[...34 lines deleted...]
-      <c r="T22">
+        <v>55</v>
+      </c>
+      <c r="I22" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J22" s="3">
+        <v>21</v>
+      </c>
+      <c r="K22" s="3">
+        <v>0</v>
+      </c>
+      <c r="L22" s="3">
+        <v>0</v>
+      </c>
+      <c r="M22" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="N22" s="3">
+        <v>0</v>
+      </c>
+      <c r="O22" s="3">
+        <v>0</v>
+      </c>
+      <c r="P22" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="3">
+        <v>0</v>
+      </c>
+      <c r="R22" s="3">
+        <v>0</v>
+      </c>
+      <c r="S22" s="3">
+        <v>0</v>
+      </c>
+      <c r="T22" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A23">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="B23">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="C23" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D23" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>38</v>
+      </c>
+      <c r="E23" t="s">
+        <v>142</v>
       </c>
       <c r="F23" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G23" t="s">
-        <v>55</v>
+        <v>147</v>
       </c>
       <c r="H23" t="s">
-        <v>56</v>
-[...34 lines deleted...]
-      <c r="T23">
+        <v>148</v>
+      </c>
+      <c r="I23" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J23" s="3">
+        <v>21</v>
+      </c>
+      <c r="K23" s="3">
+        <v>0</v>
+      </c>
+      <c r="L23" s="3">
+        <v>0</v>
+      </c>
+      <c r="M23" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="N23" s="3">
+        <v>0</v>
+      </c>
+      <c r="O23" s="3">
+        <v>0</v>
+      </c>
+      <c r="P23" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="3">
+        <v>0</v>
+      </c>
+      <c r="R23" s="3">
+        <v>0</v>
+      </c>
+      <c r="S23" s="3">
+        <v>0</v>
+      </c>
+      <c r="T23" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A24">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D24" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>38</v>
+      </c>
+      <c r="E24" t="s">
+        <v>142</v>
       </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G24" t="s">
-        <v>116</v>
+        <v>153</v>
       </c>
       <c r="H24" t="s">
-        <v>117</v>
-[...34 lines deleted...]
-      <c r="T24">
+        <v>154</v>
+      </c>
+      <c r="I24" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J24" s="3">
+        <v>21</v>
+      </c>
+      <c r="K24" s="3">
+        <v>0</v>
+      </c>
+      <c r="L24" s="3">
+        <v>0</v>
+      </c>
+      <c r="M24" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="N24" s="3">
+        <v>0</v>
+      </c>
+      <c r="O24" s="3">
+        <v>0</v>
+      </c>
+      <c r="P24" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="3">
+        <v>0</v>
+      </c>
+      <c r="R24" s="3">
+        <v>0</v>
+      </c>
+      <c r="S24" s="3">
+        <v>0</v>
+      </c>
+      <c r="T24" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A25">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="B25">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="C25" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D25" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>38</v>
+      </c>
+      <c r="E25" t="s">
+        <v>142</v>
       </c>
       <c r="F25" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G25" t="s">
-        <v>51</v>
+        <v>184</v>
       </c>
       <c r="H25" t="s">
-        <v>52</v>
-[...34 lines deleted...]
-      <c r="T25">
+        <v>73</v>
+      </c>
+      <c r="I25" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J25" s="3">
+        <v>21</v>
+      </c>
+      <c r="K25" s="3">
+        <v>0</v>
+      </c>
+      <c r="L25" s="3">
+        <v>0</v>
+      </c>
+      <c r="M25" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="N25" s="3">
+        <v>0</v>
+      </c>
+      <c r="O25" s="3">
+        <v>0</v>
+      </c>
+      <c r="P25" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="3">
+        <v>0</v>
+      </c>
+      <c r="R25" s="3">
+        <v>0</v>
+      </c>
+      <c r="S25" s="3">
+        <v>0</v>
+      </c>
+      <c r="T25" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A26">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="B26">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="C26" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D26" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>53</v>
+      </c>
+      <c r="E26" t="s">
+        <v>131</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G26" t="s">
-        <v>44</v>
+        <v>132</v>
       </c>
       <c r="H26" t="s">
-        <v>45</v>
-[...34 lines deleted...]
-      <c r="T26">
+        <v>133</v>
+      </c>
+      <c r="I26" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J26" s="3">
+        <v>21</v>
+      </c>
+      <c r="K26" s="3">
+        <v>0</v>
+      </c>
+      <c r="L26" s="3">
+        <v>0</v>
+      </c>
+      <c r="M26" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="N26" s="3">
+        <v>0</v>
+      </c>
+      <c r="O26" s="3">
+        <v>0</v>
+      </c>
+      <c r="P26" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="3">
+        <v>0</v>
+      </c>
+      <c r="R26" s="3">
+        <v>0</v>
+      </c>
+      <c r="S26" s="3">
+        <v>0</v>
+      </c>
+      <c r="T26" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A27">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="B27">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="C27" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D27" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>53</v>
+      </c>
+      <c r="E27" t="s">
+        <v>131</v>
       </c>
       <c r="F27" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="G27" t="s">
-        <v>40</v>
+        <v>145</v>
       </c>
       <c r="H27" t="s">
-        <v>41</v>
-[...34 lines deleted...]
-      <c r="T27">
+        <v>78</v>
+      </c>
+      <c r="I27" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J27" s="3">
+        <v>21</v>
+      </c>
+      <c r="K27" s="3">
+        <v>0</v>
+      </c>
+      <c r="L27" s="3">
+        <v>0</v>
+      </c>
+      <c r="M27" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="N27" s="3">
+        <v>0</v>
+      </c>
+      <c r="O27" s="3">
+        <v>0</v>
+      </c>
+      <c r="P27" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="3">
+        <v>0</v>
+      </c>
+      <c r="R27" s="3">
+        <v>0</v>
+      </c>
+      <c r="S27" s="3">
+        <v>0</v>
+      </c>
+      <c r="T27" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A28">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="B28">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="C28" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D28" t="s">
-        <v>38</v>
+        <v>97</v>
       </c>
       <c r="E28">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="F28" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="G28" t="s">
-        <v>47</v>
+        <v>98</v>
       </c>
       <c r="H28" t="s">
-        <v>48</v>
-[...34 lines deleted...]
-      <c r="T28">
+        <v>55</v>
+      </c>
+      <c r="I28" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J28" s="3">
+        <v>21</v>
+      </c>
+      <c r="K28" s="3">
+        <v>0</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="M28" s="3">
+        <v>0</v>
+      </c>
+      <c r="N28" s="3">
+        <v>0</v>
+      </c>
+      <c r="O28" s="3">
+        <v>0</v>
+      </c>
+      <c r="P28" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="3">
+        <v>0</v>
+      </c>
+      <c r="R28" s="3">
+        <v>0</v>
+      </c>
+      <c r="S28" s="3">
+        <v>0</v>
+      </c>
+      <c r="T28" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A29">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="B29">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="C29" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D29" t="s">
-        <v>38</v>
+        <v>97</v>
       </c>
       <c r="E29">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="F29" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="G29" t="s">
-        <v>62</v>
+        <v>104</v>
       </c>
       <c r="H29" t="s">
-        <v>63</v>
-[...34 lines deleted...]
-      <c r="T29">
+        <v>105</v>
+      </c>
+      <c r="I29" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J29" s="3">
+        <v>21</v>
+      </c>
+      <c r="K29" s="3">
+        <v>0</v>
+      </c>
+      <c r="L29" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="M29" s="3">
+        <v>0</v>
+      </c>
+      <c r="N29" s="3">
+        <v>0</v>
+      </c>
+      <c r="O29" s="3">
+        <v>0</v>
+      </c>
+      <c r="P29" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="3">
+        <v>0</v>
+      </c>
+      <c r="R29" s="3">
+        <v>0</v>
+      </c>
+      <c r="S29" s="3">
+        <v>0</v>
+      </c>
+      <c r="T29" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A30">
+        <v>1</v>
+      </c>
+      <c r="B30">
+        <v>29</v>
+      </c>
+      <c r="C30" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" t="s">
         <v>16</v>
       </c>
-      <c r="B30">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="E30">
+        <v>70</v>
+      </c>
+      <c r="F30" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I30" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J30" s="3">
+        <v>21</v>
+      </c>
+      <c r="K30" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="D30" t="s">
-[...47 lines deleted...]
-      <c r="T30">
+      <c r="L30" s="3">
+        <v>0</v>
+      </c>
+      <c r="M30" s="3">
+        <v>0</v>
+      </c>
+      <c r="N30" s="3">
+        <v>0</v>
+      </c>
+      <c r="O30" s="3">
+        <v>0</v>
+      </c>
+      <c r="P30" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="3">
+        <v>0</v>
+      </c>
+      <c r="R30" s="3">
+        <v>0</v>
+      </c>
+      <c r="S30" s="3">
+        <v>0</v>
+      </c>
+      <c r="T30" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A31">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B31">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D31" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="E31">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="F31" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="G31" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="H31" t="s">
-        <v>60</v>
-[...34 lines deleted...]
-      <c r="T31">
+        <v>73</v>
+      </c>
+      <c r="I31" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J31" s="3">
+        <v>21</v>
+      </c>
+      <c r="K31" s="3">
+        <v>0</v>
+      </c>
+      <c r="L31" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="M31" s="3">
+        <v>0</v>
+      </c>
+      <c r="N31" s="3">
+        <v>0</v>
+      </c>
+      <c r="O31" s="3">
+        <v>0</v>
+      </c>
+      <c r="P31" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="3">
+        <v>0</v>
+      </c>
+      <c r="R31" s="3">
+        <v>0</v>
+      </c>
+      <c r="S31" s="3">
+        <v>0</v>
+      </c>
+      <c r="T31" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A32">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B32">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="C32" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D32" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="E32">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="F32" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="G32" t="s">
-        <v>107</v>
+        <v>83</v>
       </c>
       <c r="H32" t="s">
-        <v>60</v>
-[...34 lines deleted...]
-      <c r="T32">
+        <v>84</v>
+      </c>
+      <c r="I32" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J32" s="3">
+        <v>21</v>
+      </c>
+      <c r="K32" s="3">
+        <v>0</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="M32" s="3">
+        <v>0</v>
+      </c>
+      <c r="N32" s="3">
+        <v>0</v>
+      </c>
+      <c r="O32" s="3">
+        <v>0</v>
+      </c>
+      <c r="P32" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="3">
+        <v>0</v>
+      </c>
+      <c r="R32" s="3">
+        <v>0</v>
+      </c>
+      <c r="S32" s="3">
+        <v>0</v>
+      </c>
+      <c r="T32" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33">
+        <v>32</v>
+      </c>
+      <c r="C33" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33">
+        <v>60</v>
+      </c>
+      <c r="F33" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" t="s">
+        <v>22</v>
+      </c>
+      <c r="H33" t="s">
+        <v>23</v>
+      </c>
+      <c r="I33" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J33" s="3">
+        <v>21</v>
+      </c>
+      <c r="K33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="L33" s="3">
+        <v>0</v>
+      </c>
+      <c r="M33" s="3">
+        <v>0</v>
+      </c>
+      <c r="N33" s="3">
+        <v>0</v>
+      </c>
+      <c r="O33" s="3">
+        <v>0</v>
+      </c>
+      <c r="P33" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="3">
+        <v>0</v>
+      </c>
+      <c r="R33" s="3">
+        <v>0</v>
+      </c>
+      <c r="S33" s="3">
+        <v>0</v>
+      </c>
+      <c r="T33" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A34">
+        <v>18</v>
+      </c>
+      <c r="B34">
+        <v>33</v>
+      </c>
+      <c r="C34" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34">
+        <v>60</v>
+      </c>
+      <c r="F34" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" t="s">
+        <v>80</v>
+      </c>
+      <c r="H34" t="s">
+        <v>81</v>
+      </c>
+      <c r="I34" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J34" s="3">
+        <v>21</v>
+      </c>
+      <c r="K34" s="3">
+        <v>0</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="M34" s="3">
+        <v>0</v>
+      </c>
+      <c r="N34" s="3">
+        <v>0</v>
+      </c>
+      <c r="O34" s="3">
+        <v>0</v>
+      </c>
+      <c r="P34" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="3">
+        <v>0</v>
+      </c>
+      <c r="R34" s="3">
+        <v>0</v>
+      </c>
+      <c r="S34" s="3">
+        <v>0</v>
+      </c>
+      <c r="T34" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A35">
+        <v>21</v>
+      </c>
+      <c r="B35">
+        <v>34</v>
+      </c>
+      <c r="C35" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35">
+        <v>60</v>
+      </c>
+      <c r="F35" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" t="s">
+        <v>91</v>
+      </c>
+      <c r="H35" t="s">
+        <v>92</v>
+      </c>
+      <c r="I35" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J35" s="3">
+        <v>21</v>
+      </c>
+      <c r="K35" s="3">
+        <v>0</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="M35" s="3">
+        <v>0</v>
+      </c>
+      <c r="N35" s="3">
+        <v>0</v>
+      </c>
+      <c r="O35" s="3">
+        <v>0</v>
+      </c>
+      <c r="P35" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="3">
+        <v>0</v>
+      </c>
+      <c r="R35" s="3">
+        <v>0</v>
+      </c>
+      <c r="S35" s="3">
+        <v>0</v>
+      </c>
+      <c r="T35" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A36">
+        <v>30</v>
+      </c>
+      <c r="B36">
+        <v>35</v>
+      </c>
+      <c r="C36" t="s">
+        <v>116</v>
+      </c>
+      <c r="D36" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36">
+        <v>60</v>
+      </c>
+      <c r="F36" t="s">
+        <v>17</v>
+      </c>
+      <c r="G36" t="s">
+        <v>117</v>
+      </c>
+      <c r="H36" t="s">
+        <v>55</v>
+      </c>
+      <c r="I36" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J36" s="3">
+        <v>21</v>
+      </c>
+      <c r="K36" s="3">
+        <v>0</v>
+      </c>
+      <c r="L36" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="M36" s="3">
+        <v>0</v>
+      </c>
+      <c r="N36" s="3">
+        <v>0</v>
+      </c>
+      <c r="O36" s="3">
+        <v>0</v>
+      </c>
+      <c r="P36" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="3">
+        <v>0</v>
+      </c>
+      <c r="R36" s="3">
+        <v>0</v>
+      </c>
+      <c r="S36" s="3">
+        <v>0</v>
+      </c>
+      <c r="T36" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A37">
+        <v>14</v>
+      </c>
+      <c r="B37">
+        <v>36</v>
+      </c>
+      <c r="C37" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" t="s">
+        <v>67</v>
+      </c>
+      <c r="E37">
+        <v>55</v>
+      </c>
+      <c r="F37" t="s">
+        <v>34</v>
+      </c>
+      <c r="G37" t="s">
+        <v>68</v>
+      </c>
+      <c r="H37" t="s">
+        <v>69</v>
+      </c>
+      <c r="I37" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J37" s="3">
+        <v>21</v>
+      </c>
+      <c r="K37" s="3">
+        <v>0</v>
+      </c>
+      <c r="L37" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="M37" s="3">
+        <v>0</v>
+      </c>
+      <c r="N37" s="3">
+        <v>0</v>
+      </c>
+      <c r="O37" s="3">
+        <v>0</v>
+      </c>
+      <c r="P37" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="3">
+        <v>0</v>
+      </c>
+      <c r="R37" s="3">
+        <v>0</v>
+      </c>
+      <c r="S37" s="3">
+        <v>0</v>
+      </c>
+      <c r="T37" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A38">
+        <v>22</v>
+      </c>
+      <c r="B38">
+        <v>37</v>
+      </c>
+      <c r="C38" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" t="s">
+        <v>67</v>
+      </c>
+      <c r="E38">
+        <v>55</v>
+      </c>
+      <c r="F38" t="s">
+        <v>34</v>
+      </c>
+      <c r="G38" t="s">
+        <v>94</v>
+      </c>
+      <c r="H38" t="s">
+        <v>95</v>
+      </c>
+      <c r="I38" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J38" s="3">
+        <v>21</v>
+      </c>
+      <c r="K38" s="3">
+        <v>0</v>
+      </c>
+      <c r="L38" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="M38" s="3">
+        <v>0</v>
+      </c>
+      <c r="N38" s="3">
+        <v>0</v>
+      </c>
+      <c r="O38" s="3">
+        <v>0</v>
+      </c>
+      <c r="P38" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="3">
+        <v>0</v>
+      </c>
+      <c r="R38" s="3">
+        <v>0</v>
+      </c>
+      <c r="S38" s="3">
+        <v>0</v>
+      </c>
+      <c r="T38" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A39">
+        <v>4</v>
+      </c>
+      <c r="B39">
+        <v>38</v>
+      </c>
+      <c r="C39" t="s">
+        <v>15</v>
+      </c>
+      <c r="D39" t="s">
+        <v>29</v>
+      </c>
+      <c r="E39">
+        <v>55</v>
+      </c>
+      <c r="F39" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" t="s">
+        <v>30</v>
+      </c>
+      <c r="H39" t="s">
+        <v>31</v>
+      </c>
+      <c r="I39" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J39" s="3">
+        <v>21</v>
+      </c>
+      <c r="K39" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="L39" s="3">
+        <v>0</v>
+      </c>
+      <c r="M39" s="3">
+        <v>0</v>
+      </c>
+      <c r="N39" s="3">
+        <v>0</v>
+      </c>
+      <c r="O39" s="3">
+        <v>0</v>
+      </c>
+      <c r="P39" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="3">
+        <v>0</v>
+      </c>
+      <c r="R39" s="3">
+        <v>0</v>
+      </c>
+      <c r="S39" s="3">
+        <v>0</v>
+      </c>
+      <c r="T39" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A40">
+        <v>27</v>
+      </c>
+      <c r="B40">
+        <v>39</v>
+      </c>
+      <c r="C40" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" t="s">
+        <v>107</v>
+      </c>
+      <c r="E40">
+        <v>50</v>
+      </c>
+      <c r="F40" t="s">
+        <v>34</v>
+      </c>
+      <c r="G40" t="s">
+        <v>108</v>
+      </c>
+      <c r="H40" t="s">
+        <v>109</v>
+      </c>
+      <c r="I40" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J40" s="3">
+        <v>21</v>
+      </c>
+      <c r="K40" s="3">
+        <v>0</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="M40" s="3">
+        <v>0</v>
+      </c>
+      <c r="N40" s="3">
+        <v>0</v>
+      </c>
+      <c r="O40" s="3">
+        <v>0</v>
+      </c>
+      <c r="P40" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="3">
+        <v>0</v>
+      </c>
+      <c r="R40" s="3">
+        <v>0</v>
+      </c>
+      <c r="S40" s="3">
+        <v>0</v>
+      </c>
+      <c r="T40" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A41">
+        <v>3</v>
+      </c>
+      <c r="B41">
+        <v>40</v>
+      </c>
+      <c r="C41" t="s">
+        <v>15</v>
+      </c>
+      <c r="D41" t="s">
+        <v>25</v>
+      </c>
+      <c r="E41">
+        <v>50</v>
+      </c>
+      <c r="F41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" t="s">
+        <v>26</v>
+      </c>
+      <c r="H41" t="s">
+        <v>27</v>
+      </c>
+      <c r="I41" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J41" s="3">
+        <v>21</v>
+      </c>
+      <c r="K41" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L41" s="3">
+        <v>0</v>
+      </c>
+      <c r="M41" s="3">
+        <v>0</v>
+      </c>
+      <c r="N41" s="3">
+        <v>0</v>
+      </c>
+      <c r="O41" s="3">
+        <v>0</v>
+      </c>
+      <c r="P41" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="3">
+        <v>0</v>
+      </c>
+      <c r="R41" s="3">
+        <v>0</v>
+      </c>
+      <c r="S41" s="3">
+        <v>0</v>
+      </c>
+      <c r="T41" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A42">
+        <v>13</v>
+      </c>
+      <c r="B42">
+        <v>41</v>
+      </c>
+      <c r="C42" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" t="s">
+        <v>25</v>
+      </c>
+      <c r="E42">
+        <v>50</v>
+      </c>
+      <c r="F42" t="s">
+        <v>17</v>
+      </c>
+      <c r="G42" t="s">
+        <v>64</v>
+      </c>
+      <c r="H42" t="s">
+        <v>65</v>
+      </c>
+      <c r="I42" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J42" s="3">
+        <v>21</v>
+      </c>
+      <c r="K42" s="3">
+        <v>0</v>
+      </c>
+      <c r="L42" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="M42" s="3">
+        <v>0</v>
+      </c>
+      <c r="N42" s="3">
+        <v>0</v>
+      </c>
+      <c r="O42" s="3">
+        <v>0</v>
+      </c>
+      <c r="P42" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="3">
+        <v>0</v>
+      </c>
+      <c r="R42" s="3">
+        <v>0</v>
+      </c>
+      <c r="S42" s="3">
+        <v>0</v>
+      </c>
+      <c r="T42" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A43">
+        <v>17</v>
+      </c>
+      <c r="B43">
+        <v>42</v>
+      </c>
+      <c r="C43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" t="s">
+        <v>25</v>
+      </c>
+      <c r="E43">
+        <v>50</v>
+      </c>
+      <c r="F43" t="s">
+        <v>17</v>
+      </c>
+      <c r="G43" t="s">
+        <v>77</v>
+      </c>
+      <c r="H43" t="s">
+        <v>78</v>
+      </c>
+      <c r="I43" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J43" s="3">
+        <v>21</v>
+      </c>
+      <c r="K43" s="3">
+        <v>0</v>
+      </c>
+      <c r="L43" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="M43" s="3">
+        <v>0</v>
+      </c>
+      <c r="N43" s="3">
+        <v>0</v>
+      </c>
+      <c r="O43" s="3">
+        <v>0</v>
+      </c>
+      <c r="P43" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="3">
+        <v>0</v>
+      </c>
+      <c r="R43" s="3">
+        <v>0</v>
+      </c>
+      <c r="S43" s="3">
+        <v>0</v>
+      </c>
+      <c r="T43" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A44">
+        <v>12</v>
+      </c>
+      <c r="B44">
+        <v>43</v>
+      </c>
+      <c r="C44" t="s">
+        <v>15</v>
+      </c>
+      <c r="D44" t="s">
+        <v>60</v>
+      </c>
+      <c r="E44">
+        <v>45</v>
+      </c>
+      <c r="F44" t="s">
+        <v>34</v>
+      </c>
+      <c r="G44" t="s">
+        <v>61</v>
+      </c>
+      <c r="H44" t="s">
+        <v>62</v>
+      </c>
+      <c r="I44" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J44" s="3">
+        <v>21</v>
+      </c>
+      <c r="K44" s="3">
+        <v>0</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="M44" s="3">
+        <v>0</v>
+      </c>
+      <c r="N44" s="3">
+        <v>0</v>
+      </c>
+      <c r="O44" s="3">
+        <v>0</v>
+      </c>
+      <c r="P44" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="3">
+        <v>0</v>
+      </c>
+      <c r="R44" s="3">
+        <v>0</v>
+      </c>
+      <c r="S44" s="3">
+        <v>0</v>
+      </c>
+      <c r="T44" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A45">
+        <v>29</v>
+      </c>
+      <c r="B45">
+        <v>44</v>
+      </c>
+      <c r="C45" t="s">
+        <v>15</v>
+      </c>
+      <c r="D45" t="s">
+        <v>60</v>
+      </c>
+      <c r="E45">
+        <v>45</v>
+      </c>
+      <c r="F45" t="s">
+        <v>34</v>
+      </c>
+      <c r="G45" t="s">
+        <v>114</v>
+      </c>
+      <c r="H45" t="s">
+        <v>51</v>
+      </c>
+      <c r="I45" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J45" s="3">
+        <v>21</v>
+      </c>
+      <c r="K45" s="3">
+        <v>0</v>
+      </c>
+      <c r="L45" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="M45" s="3">
+        <v>0</v>
+      </c>
+      <c r="N45" s="3">
+        <v>0</v>
+      </c>
+      <c r="O45" s="3">
+        <v>0</v>
+      </c>
+      <c r="P45" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="3">
+        <v>0</v>
+      </c>
+      <c r="R45" s="3">
+        <v>0</v>
+      </c>
+      <c r="S45" s="3">
+        <v>0</v>
+      </c>
+      <c r="T45" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A46">
+        <v>9</v>
+      </c>
+      <c r="B46">
+        <v>45</v>
+      </c>
+      <c r="C46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" t="s">
+        <v>49</v>
+      </c>
+      <c r="E46">
+        <v>45</v>
+      </c>
+      <c r="F46" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" t="s">
+        <v>50</v>
+      </c>
+      <c r="H46" t="s">
+        <v>51</v>
+      </c>
+      <c r="I46" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J46" s="3">
+        <v>21</v>
+      </c>
+      <c r="K46" s="3">
+        <v>0</v>
+      </c>
+      <c r="L46" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="M46" s="3">
+        <v>0</v>
+      </c>
+      <c r="N46" s="3">
+        <v>0</v>
+      </c>
+      <c r="O46" s="3">
+        <v>0</v>
+      </c>
+      <c r="P46" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="3">
+        <v>0</v>
+      </c>
+      <c r="R46" s="3">
+        <v>0</v>
+      </c>
+      <c r="S46" s="3">
+        <v>0</v>
+      </c>
+      <c r="T46" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A47">
+        <v>28</v>
+      </c>
+      <c r="B47">
+        <v>46</v>
+      </c>
+      <c r="C47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" t="s">
+        <v>49</v>
+      </c>
+      <c r="E47">
+        <v>45</v>
+      </c>
+      <c r="F47" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" t="s">
+        <v>111</v>
+      </c>
+      <c r="H47" t="s">
+        <v>112</v>
+      </c>
+      <c r="I47" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J47" s="3">
+        <v>21</v>
+      </c>
+      <c r="K47" s="3">
+        <v>0</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="M47" s="3">
+        <v>0</v>
+      </c>
+      <c r="N47" s="3">
+        <v>0</v>
+      </c>
+      <c r="O47" s="3">
+        <v>0</v>
+      </c>
+      <c r="P47" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="3">
+        <v>0</v>
+      </c>
+      <c r="R47" s="3">
+        <v>0</v>
+      </c>
+      <c r="S47" s="3">
+        <v>0</v>
+      </c>
+      <c r="T47" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A48">
+        <v>8</v>
+      </c>
+      <c r="B48">
+        <v>47</v>
+      </c>
+      <c r="C48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D48" t="s">
+        <v>45</v>
+      </c>
+      <c r="E48">
+        <v>40</v>
+      </c>
+      <c r="F48" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" t="s">
+        <v>46</v>
+      </c>
+      <c r="H48" t="s">
+        <v>47</v>
+      </c>
+      <c r="I48" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J48" s="3">
+        <v>21</v>
+      </c>
+      <c r="K48" s="3">
+        <v>0</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="M48" s="3">
+        <v>0</v>
+      </c>
+      <c r="N48" s="3">
+        <v>0</v>
+      </c>
+      <c r="O48" s="3">
+        <v>0</v>
+      </c>
+      <c r="P48" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="3">
+        <v>0</v>
+      </c>
+      <c r="R48" s="3">
+        <v>0</v>
+      </c>
+      <c r="S48" s="3">
+        <v>0</v>
+      </c>
+      <c r="T48" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A49">
+        <v>6</v>
+      </c>
+      <c r="B49">
+        <v>48</v>
+      </c>
+      <c r="C49" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" t="s">
+        <v>38</v>
+      </c>
+      <c r="E49">
+        <v>35</v>
+      </c>
+      <c r="F49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" t="s">
+        <v>39</v>
+      </c>
+      <c r="H49" t="s">
+        <v>40</v>
+      </c>
+      <c r="I49" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J49" s="3">
+        <v>21</v>
+      </c>
+      <c r="K49" s="3">
+        <v>0</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M49" s="3">
+        <v>0</v>
+      </c>
+      <c r="N49" s="3">
+        <v>0</v>
+      </c>
+      <c r="O49" s="3">
+        <v>0</v>
+      </c>
+      <c r="P49" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="3">
+        <v>0</v>
+      </c>
+      <c r="R49" s="3">
+        <v>0</v>
+      </c>
+      <c r="S49" s="3">
+        <v>0</v>
+      </c>
+      <c r="T49" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A50">
+        <v>7</v>
+      </c>
+      <c r="B50">
+        <v>49</v>
+      </c>
+      <c r="C50" t="s">
+        <v>15</v>
+      </c>
+      <c r="D50" t="s">
+        <v>33</v>
+      </c>
+      <c r="E50">
+        <v>30</v>
+      </c>
+      <c r="F50" t="s">
+        <v>34</v>
+      </c>
+      <c r="G50" t="s">
+        <v>42</v>
+      </c>
+      <c r="H50" t="s">
+        <v>43</v>
+      </c>
+      <c r="I50" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J50" s="3">
+        <v>21</v>
+      </c>
+      <c r="K50" s="3">
+        <v>0</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="M50" s="3">
+        <v>0</v>
+      </c>
+      <c r="N50" s="3">
+        <v>0</v>
+      </c>
+      <c r="O50" s="3">
+        <v>0</v>
+      </c>
+      <c r="P50" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="3">
+        <v>0</v>
+      </c>
+      <c r="R50" s="3">
+        <v>0</v>
+      </c>
+      <c r="S50" s="3">
+        <v>0</v>
+      </c>
+      <c r="T50" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A51">
+        <v>11</v>
+      </c>
+      <c r="B51">
+        <v>50</v>
+      </c>
+      <c r="C51" t="s">
+        <v>15</v>
+      </c>
+      <c r="D51" t="s">
+        <v>33</v>
+      </c>
+      <c r="E51">
+        <v>30</v>
+      </c>
+      <c r="F51" t="s">
+        <v>34</v>
+      </c>
+      <c r="G51" t="s">
+        <v>57</v>
+      </c>
+      <c r="H51" t="s">
+        <v>58</v>
+      </c>
+      <c r="I51" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J51" s="3">
+        <v>21</v>
+      </c>
+      <c r="K51" s="3">
+        <v>0</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="M51" s="3">
+        <v>0</v>
+      </c>
+      <c r="N51" s="3">
+        <v>0</v>
+      </c>
+      <c r="O51" s="3">
+        <v>0</v>
+      </c>
+      <c r="P51" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="3">
+        <v>0</v>
+      </c>
+      <c r="R51" s="3">
+        <v>0</v>
+      </c>
+      <c r="S51" s="3">
+        <v>0</v>
+      </c>
+      <c r="T51" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A52">
+        <v>16</v>
+      </c>
+      <c r="B52">
+        <v>51</v>
+      </c>
+      <c r="C52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" t="s">
+        <v>33</v>
+      </c>
+      <c r="E52">
+        <v>30</v>
+      </c>
+      <c r="F52" t="s">
+        <v>34</v>
+      </c>
+      <c r="G52" t="s">
+        <v>75</v>
+      </c>
+      <c r="H52" t="s">
+        <v>55</v>
+      </c>
+      <c r="I52" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J52" s="3">
+        <v>21</v>
+      </c>
+      <c r="K52" s="3">
+        <v>0</v>
+      </c>
+      <c r="L52" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="M52" s="3">
+        <v>0</v>
+      </c>
+      <c r="N52" s="3">
+        <v>0</v>
+      </c>
+      <c r="O52" s="3">
+        <v>0</v>
+      </c>
+      <c r="P52" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="3">
+        <v>0</v>
+      </c>
+      <c r="R52" s="3">
+        <v>0</v>
+      </c>
+      <c r="S52" s="3">
+        <v>0</v>
+      </c>
+      <c r="T52" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A53">
+        <v>24</v>
+      </c>
+      <c r="B53">
+        <v>52</v>
+      </c>
+      <c r="C53" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E53">
+        <v>30</v>
+      </c>
+      <c r="F53" t="s">
+        <v>34</v>
+      </c>
+      <c r="G53" t="s">
+        <v>100</v>
+      </c>
+      <c r="H53" t="s">
+        <v>55</v>
+      </c>
+      <c r="I53" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J53" s="3">
+        <v>21</v>
+      </c>
+      <c r="K53" s="3">
+        <v>0</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="M53" s="3">
+        <v>0</v>
+      </c>
+      <c r="N53" s="3">
+        <v>0</v>
+      </c>
+      <c r="O53" s="3">
+        <v>0</v>
+      </c>
+      <c r="P53" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="3">
+        <v>0</v>
+      </c>
+      <c r="R53" s="3">
+        <v>0</v>
+      </c>
+      <c r="S53" s="3">
+        <v>0</v>
+      </c>
+      <c r="T53" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A54">
+        <v>25</v>
+      </c>
+      <c r="B54">
+        <v>53</v>
+      </c>
+      <c r="C54" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" t="s">
+        <v>33</v>
+      </c>
+      <c r="E54">
+        <v>30</v>
+      </c>
+      <c r="F54" t="s">
+        <v>34</v>
+      </c>
+      <c r="G54" t="s">
+        <v>102</v>
+      </c>
+      <c r="H54" t="s">
+        <v>55</v>
+      </c>
+      <c r="I54" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J54" s="3">
+        <v>21</v>
+      </c>
+      <c r="K54" s="3">
+        <v>0</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="M54" s="3">
+        <v>0</v>
+      </c>
+      <c r="N54" s="3">
+        <v>0</v>
+      </c>
+      <c r="O54" s="3">
+        <v>0</v>
+      </c>
+      <c r="P54" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="3">
+        <v>0</v>
+      </c>
+      <c r="R54" s="3">
+        <v>0</v>
+      </c>
+      <c r="S54" s="3">
+        <v>0</v>
+      </c>
+      <c r="T54" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A55">
         <v>10</v>
       </c>
-      <c r="B33">
-[...8 lines deleted...]
-      <c r="E33">
+      <c r="B55">
+        <v>54</v>
+      </c>
+      <c r="C55" t="s">
+        <v>15</v>
+      </c>
+      <c r="D55" t="s">
+        <v>53</v>
+      </c>
+      <c r="E55">
         <v>30</v>
       </c>
-      <c r="F33" t="s">
-[...41 lines deleted...]
-      <c r="T33">
+      <c r="F55" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" t="s">
+        <v>54</v>
+      </c>
+      <c r="H55" t="s">
+        <v>55</v>
+      </c>
+      <c r="I55" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="J55" s="3">
+        <v>21</v>
+      </c>
+      <c r="K55" s="3">
+        <v>0</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M55" s="3">
+        <v>0</v>
+      </c>
+      <c r="N55" s="3">
+        <v>0</v>
+      </c>
+      <c r="O55" s="3">
+        <v>0</v>
+      </c>
+      <c r="P55" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="3">
+        <v>0</v>
+      </c>
+      <c r="R55" s="3">
+        <v>0</v>
+      </c>
+      <c r="S55" s="3">
+        <v>0</v>
+      </c>
+      <c r="T55" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:T1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:T33">
-[...3 lines deleted...]
-    <sortCondition ref="F2:F33"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:T55">
+    <sortCondition descending="1" ref="I2:I55"/>
+    <sortCondition descending="1" ref="J2:J55"/>
+    <sortCondition descending="1" ref="E2:E55"/>
+    <sortCondition ref="F2:F55"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MezzaMaratona</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>