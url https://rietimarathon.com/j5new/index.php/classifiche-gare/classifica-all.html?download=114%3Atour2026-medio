--- v0 (2026-05-29)
+++ v1 (2026-07-24)
@@ -1,91 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\MyDates\Johntra2000\VARI\Corsa\CLASSIFICA_5TOURS\Aggiornamento_Tours\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\MyDates\Johntra2000\VARI\CORSA\CLASSIFICA_5TOURS\Aggiornamento_Tours\Classifica_Excel\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7735F6E-DB54-47B7-A532-F70E97BC51A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1D949C4-CB13-4479-913E-5E725D1A2595}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="723" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="723" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Medio" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Medio!$A$1:$T$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1072" uniqueCount="484">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1391" uniqueCount="568">
   <si>
     <t>NAZ.</t>
   </si>
   <si>
     <t>CATEGORIA</t>
   </si>
   <si>
     <t>ORDER BY CAT.</t>
   </si>
   <si>
     <t>SESSO</t>
   </si>
   <si>
     <t>COGNOME NOME</t>
   </si>
   <si>
     <t>SOCIETA'</t>
   </si>
   <si>
     <t>PUNTI</t>
   </si>
   <si>
     <t>CHILOMETRI</t>
   </si>
   <si>
@@ -95,1452 +89,1710 @@
   <si>
     <t>GARA 2
 22-02-2026 - 17 KM</t>
   </si>
   <si>
     <t>GARA 3
 08-03-2026 - 17 KM</t>
   </si>
   <si>
     <t>GARA 4
 15-03-2026 - 8,5 KM</t>
   </si>
   <si>
     <t>GARA 5
 29-03-2026 - 10 KM</t>
   </si>
   <si>
     <t>GARA 6
 06-04-2026 - 12 KM</t>
   </si>
   <si>
     <t>GARA 7
 25-04-2026 - 15,5 KM</t>
   </si>
   <si>
+    <t>ITA</t>
+  </si>
+  <si>
+    <t>SM45</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>PELLEGRINO VINCENZO</t>
+  </si>
+  <si>
+    <t>A.S.D. RUNNERS RIETI TOUR</t>
+  </si>
+  <si>
+    <t>1:34:54''</t>
+  </si>
+  <si>
+    <t>1:32:44''</t>
+  </si>
+  <si>
+    <t>1:31:22''</t>
+  </si>
+  <si>
+    <t>SM65</t>
+  </si>
+  <si>
+    <t>MARINANGELI ADRIANO</t>
+  </si>
+  <si>
+    <t>A.S.D. RUNNERS SAN GEMINI</t>
+  </si>
+  <si>
+    <t>1:24:09''</t>
+  </si>
+  <si>
+    <t>1:28:23''</t>
+  </si>
+  <si>
+    <t>40:29''</t>
+  </si>
+  <si>
+    <t>CORRENTE PIERFRANCESCO</t>
+  </si>
+  <si>
+    <t>ROMATLETICA FOOTWORKS SALARIA</t>
+  </si>
+  <si>
+    <t>1:55:48''</t>
+  </si>
+  <si>
+    <t>1:55:40''</t>
+  </si>
+  <si>
+    <t>58:36''</t>
+  </si>
+  <si>
+    <t>GRILLO MICHELE</t>
+  </si>
+  <si>
+    <t>RIETI MARATHON ITALIA ASD</t>
+  </si>
+  <si>
+    <t>1:23:55''</t>
+  </si>
+  <si>
+    <t>1:22:52''</t>
+  </si>
+  <si>
+    <t>SM75</t>
+  </si>
+  <si>
+    <t>BIANCO GIOVANNI</t>
+  </si>
+  <si>
+    <t>ITALIANA RUNNING A.S.D.</t>
+  </si>
+  <si>
+    <t>2:19:07''</t>
+  </si>
+  <si>
+    <t>2:29:22''</t>
+  </si>
+  <si>
+    <t>DONARELLI VALERIO</t>
+  </si>
+  <si>
+    <t>ATL.STUD. RIETI ANDREA MILARDI</t>
+  </si>
+  <si>
+    <t>2:30:30''</t>
+  </si>
+  <si>
+    <t>2:27:19''</t>
+  </si>
+  <si>
+    <t>SM70</t>
+  </si>
+  <si>
+    <t>GALIENI SILVESTRO</t>
+  </si>
+  <si>
+    <t>A.S.D. ATLETICA VITA</t>
+  </si>
+  <si>
+    <t>1:01:25''</t>
+  </si>
+  <si>
+    <t>2:05:15''</t>
+  </si>
+  <si>
+    <t>SF65</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>DI TOMMASO ELDA</t>
+  </si>
+  <si>
+    <t>1:01:24''</t>
+  </si>
+  <si>
+    <t>2:05:16''</t>
+  </si>
+  <si>
+    <t>MATTEUCCI GIUSEPPE</t>
+  </si>
+  <si>
+    <t>1:30:36''</t>
+  </si>
+  <si>
+    <t>42:02''</t>
+  </si>
+  <si>
+    <t>ROCCA ROBERTO</t>
+  </si>
+  <si>
+    <t>1:37:14''</t>
+  </si>
+  <si>
+    <t>53:29''</t>
+  </si>
+  <si>
+    <t>MARCELLINI MARCELLO</t>
+  </si>
+  <si>
+    <t>SABINA MARATHON CLUB</t>
+  </si>
+  <si>
+    <t>1:20:24''</t>
+  </si>
+  <si>
+    <t>40:55''</t>
+  </si>
+  <si>
+    <t>SM55</t>
+  </si>
+  <si>
+    <t>TOLOMEI GIOVANNI</t>
+  </si>
+  <si>
+    <t>1:30:25''</t>
+  </si>
+  <si>
+    <t>45:16''</t>
+  </si>
+  <si>
+    <t>RISPOLI GAETANO</t>
+  </si>
+  <si>
+    <t>1:05:12''</t>
+  </si>
+  <si>
+    <t>1:05:22''</t>
+  </si>
+  <si>
+    <t>SF55</t>
+  </si>
+  <si>
+    <t>INNAMORATI PAOLA</t>
+  </si>
+  <si>
+    <t>1:18:56''</t>
+  </si>
+  <si>
+    <t>SM</t>
+  </si>
+  <si>
+    <t>PEZZOTTI ANDREA</t>
+  </si>
+  <si>
+    <t>36:21''</t>
+  </si>
+  <si>
+    <t>31:15''</t>
+  </si>
+  <si>
+    <t>GIORGI GIAMPASQUALE</t>
+  </si>
+  <si>
+    <t>ASD ATLETICA ABRUZZO LAQUILA</t>
+  </si>
+  <si>
+    <t>1:23:12''</t>
+  </si>
+  <si>
+    <t>ALIVERNINI GEZZINO</t>
+  </si>
+  <si>
+    <t>G.S. CAT SPORT ROMA</t>
+  </si>
+  <si>
+    <t>1:56:55''</t>
+  </si>
+  <si>
+    <t>PICARAZZI MASSIMO</t>
+  </si>
+  <si>
+    <t>BIANCO MODA SPORT CIAMPINO ASD</t>
+  </si>
+  <si>
+    <t>1:31:57''</t>
+  </si>
+  <si>
+    <t>PITOLLI CLAUDIO</t>
+  </si>
+  <si>
+    <t>A.S.D. RUNNING EVOLUTION</t>
+  </si>
+  <si>
+    <t>1:40:20''</t>
+  </si>
+  <si>
+    <t>SF60</t>
+  </si>
+  <si>
+    <t>SANSONE MAURIZIA</t>
+  </si>
+  <si>
+    <t>ATLETICA WINNER FOLIGNO</t>
+  </si>
+  <si>
+    <t>1:37:41''</t>
+  </si>
+  <si>
+    <t>DENTINI MARCO</t>
+  </si>
+  <si>
+    <t>UISPORT AVIS TODI</t>
+  </si>
+  <si>
+    <t>1:13:10''</t>
+  </si>
+  <si>
+    <t>GRANIERI FIORINI FABRIZIO</t>
+  </si>
+  <si>
+    <t>1:14:01''</t>
+  </si>
+  <si>
+    <t>GIULIANI ALESSANDRO</t>
+  </si>
+  <si>
+    <t>RUNCARD</t>
+  </si>
+  <si>
+    <t>1:19:22''</t>
+  </si>
+  <si>
+    <t>ANTONACCI FABIANO</t>
+  </si>
+  <si>
+    <t>1:22:28''</t>
+  </si>
+  <si>
+    <t>PULLARA ANDREA</t>
+  </si>
+  <si>
+    <t>1:28:52''</t>
+  </si>
+  <si>
+    <t>DI MATTEO FRANCESCO</t>
+  </si>
+  <si>
+    <t>G.S. AVEZZANO</t>
+  </si>
+  <si>
+    <t>1:31:02''</t>
+  </si>
+  <si>
+    <t>RUSSO LUIGI</t>
+  </si>
+  <si>
+    <t>1:31:36''</t>
+  </si>
+  <si>
+    <t>COLELLA LUCA</t>
+  </si>
+  <si>
+    <t>1:34:16''</t>
+  </si>
+  <si>
+    <t>BUCCI CLAUDIO</t>
+  </si>
+  <si>
+    <t>1:38:34''</t>
+  </si>
+  <si>
+    <t>BARONE GIANNI</t>
+  </si>
+  <si>
+    <t>A.S.D. ATLETICA LAQUILA</t>
+  </si>
+  <si>
+    <t>1:56:00''</t>
+  </si>
+  <si>
+    <t>SF50</t>
+  </si>
+  <si>
+    <t>BARRERA CHIARA</t>
+  </si>
+  <si>
+    <t>TORINO ROAD RUNNERS A.S.D.</t>
+  </si>
+  <si>
+    <t>1:33:04''</t>
+  </si>
+  <si>
+    <t>NERI CARLA</t>
+  </si>
+  <si>
+    <t>1:34:19''</t>
+  </si>
+  <si>
+    <t>SM50</t>
+  </si>
+  <si>
+    <t>CACCIOTTI FABRIZIO</t>
+  </si>
+  <si>
+    <t>PODISTICA SOLIDARIETA'</t>
+  </si>
+  <si>
+    <t>VALLONI DANILO</t>
+  </si>
+  <si>
+    <t>1:22:11''</t>
+  </si>
+  <si>
+    <t>SF45</t>
+  </si>
+  <si>
+    <t>TACCONE EMANUELA</t>
+  </si>
+  <si>
+    <t>GS CELANO 2.0 A.S.D</t>
+  </si>
+  <si>
+    <t>1:21:09''</t>
+  </si>
+  <si>
+    <t>DELL'ISOLA FABRIZIO</t>
+  </si>
+  <si>
+    <t>1:11:16''</t>
+  </si>
+  <si>
+    <t>SANTILLI GUIDO</t>
+  </si>
+  <si>
+    <t>1:25:08''</t>
+  </si>
+  <si>
+    <t>SM40</t>
+  </si>
+  <si>
+    <t>CIANFAGLIONE ANTONIO ELISEO</t>
+  </si>
+  <si>
+    <t>1:14:41''</t>
+  </si>
+  <si>
+    <t>DI PIETRO ARMANDO</t>
+  </si>
+  <si>
+    <t>1:40:02''</t>
+  </si>
+  <si>
+    <t>PACE ANTONELLO</t>
+  </si>
+  <si>
+    <t>1:41:30''</t>
+  </si>
+  <si>
+    <t>PICA LUIGI</t>
+  </si>
+  <si>
+    <t>1:20:30''</t>
+  </si>
+  <si>
+    <t>IANNINI DAVIDE</t>
+  </si>
+  <si>
+    <t>1:25:40''</t>
+  </si>
+  <si>
+    <t>COTTURONE ANGELO</t>
+  </si>
+  <si>
+    <t>1:19:35''</t>
+  </si>
+  <si>
+    <t>CORTESE ANTONIO</t>
+  </si>
+  <si>
+    <t>1:33:06''</t>
+  </si>
+  <si>
+    <t>LISCIANI GABRIELE</t>
+  </si>
+  <si>
+    <t>A.S.D. RUNNERS AVEZZANO</t>
+  </si>
+  <si>
+    <t>1:10:32''</t>
+  </si>
+  <si>
+    <t>SM60</t>
+  </si>
+  <si>
+    <t>MARCHILI MAURIZIO</t>
+  </si>
+  <si>
+    <t>G.S. FULGOR PRATO SESIA</t>
+  </si>
+  <si>
+    <t>1:17:49''</t>
+  </si>
+  <si>
+    <t>DI RIENZO NEMBO</t>
+  </si>
+  <si>
+    <t>1:20:26''</t>
+  </si>
+  <si>
+    <t>FRANCIOSI ANDREA</t>
+  </si>
+  <si>
+    <t>PUROSANGUE ATHLETICS CLUB</t>
+  </si>
+  <si>
+    <t>1:53:35''</t>
+  </si>
+  <si>
+    <t>ERAMO HERMES</t>
+  </si>
+  <si>
+    <t>1:09:31''</t>
+  </si>
+  <si>
+    <t>MECO STEFANO</t>
+  </si>
+  <si>
+    <t>1:11:04''</t>
+  </si>
+  <si>
+    <t>BONDATTI ROBERTO</t>
+  </si>
+  <si>
+    <t>1:21:34''</t>
+  </si>
+  <si>
+    <t>PETRINI GABRIELE</t>
+  </si>
+  <si>
+    <t>1:25:59''</t>
+  </si>
+  <si>
+    <t>PROIETTI MASSIMO</t>
+  </si>
+  <si>
+    <t>A.S.D. GO RUNNING</t>
+  </si>
+  <si>
+    <t>1:28:16''</t>
+  </si>
+  <si>
+    <t>DI BENEDETTO ALESSANDRO</t>
+  </si>
+  <si>
+    <t>1:35:01''</t>
+  </si>
+  <si>
+    <t>SERAFINI STEFANO</t>
+  </si>
+  <si>
+    <t>1:36:09''</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>SEFERYAN ELVIRA</t>
+  </si>
+  <si>
+    <t>1:24:17''</t>
+  </si>
+  <si>
+    <t>SCATENA FERNANDO</t>
+  </si>
+  <si>
+    <t>1:10:52''</t>
+  </si>
+  <si>
+    <t>POSTORINO PAOLO</t>
+  </si>
+  <si>
+    <t>1:24:03''</t>
+  </si>
+  <si>
+    <t>CIRONE IVAN</t>
+  </si>
+  <si>
+    <t>1:35:00''</t>
+  </si>
+  <si>
+    <t>DE BLASI ELEONORA</t>
+  </si>
+  <si>
+    <t>PODISTICA SOLIDARIETA</t>
+  </si>
+  <si>
+    <t>1:14:40''</t>
+  </si>
+  <si>
+    <t>BALDASSARRA ILENIA</t>
+  </si>
+  <si>
+    <t>1:31:14''</t>
+  </si>
+  <si>
+    <t>VALENTINI ANDREA</t>
+  </si>
+  <si>
+    <t>GIULIANI EMANUELE</t>
+  </si>
+  <si>
+    <t>A.S.D. PODISTICA APRILIA</t>
+  </si>
+  <si>
+    <t>1:44:12''</t>
+  </si>
+  <si>
+    <t>ITALIANO LEONARDO</t>
+  </si>
+  <si>
+    <t>1:48:10''</t>
+  </si>
+  <si>
+    <t>SF40</t>
+  </si>
+  <si>
+    <t>PICCININI GIOVANNA</t>
+  </si>
+  <si>
+    <t>DI TORO ELEONORA</t>
+  </si>
+  <si>
+    <t>1:37:42''</t>
+  </si>
+  <si>
+    <t>PIPINI FRANCESCA</t>
+  </si>
+  <si>
+    <t>1:45:09''</t>
+  </si>
+  <si>
+    <t>SERANGELI SIMONE</t>
+  </si>
+  <si>
+    <t>POL. DILETTANTISTICA CLT</t>
+  </si>
+  <si>
+    <t>1:13:21''</t>
+  </si>
+  <si>
+    <t>LUCCHETTI FRANCESCO</t>
+  </si>
+  <si>
+    <t>U.S. DOLOMITICA</t>
+  </si>
+  <si>
+    <t>1:24:39''</t>
+  </si>
+  <si>
+    <t>MOSTARDA GIULIANO</t>
+  </si>
+  <si>
+    <t>TERNANA MARATHON CLUB A.S.D.</t>
+  </si>
+  <si>
+    <t>1:25:05''</t>
+  </si>
+  <si>
+    <t>SF35</t>
+  </si>
+  <si>
+    <t>OLIVOTTO PATRIZIA</t>
+  </si>
+  <si>
+    <t>1:26:08''</t>
+  </si>
+  <si>
+    <t>ONOFRI MICHELA</t>
+  </si>
+  <si>
+    <t>ASS. POD. DIL. PONTE FELCINO</t>
+  </si>
+  <si>
+    <t>ROSSI CHIARA</t>
+  </si>
+  <si>
+    <t>LBM SPORT TEAM</t>
+  </si>
+  <si>
+    <t>1:45:23''</t>
+  </si>
+  <si>
+    <t>SM35</t>
+  </si>
+  <si>
+    <t>D'OFFIZI ANDREA</t>
+  </si>
+  <si>
+    <t>1:08:45''</t>
+  </si>
+  <si>
+    <t>CIANETTI EMANUELE</t>
+  </si>
+  <si>
+    <t>1:12:45''</t>
+  </si>
+  <si>
+    <t>PIRODDI PATRIZIO</t>
+  </si>
+  <si>
+    <t>FEDELE MATTIA</t>
+  </si>
+  <si>
+    <t>A.S.D. FROSINONE SPORT</t>
+  </si>
+  <si>
+    <t>1:21:28''</t>
+  </si>
+  <si>
+    <t>AGOSTINELLI ALESSANDRO</t>
+  </si>
+  <si>
+    <t>1:23:02''</t>
+  </si>
+  <si>
+    <t>SF</t>
+  </si>
+  <si>
+    <t>CAPONNETTO GIULIA</t>
+  </si>
+  <si>
+    <t>1:32:32''</t>
+  </si>
+  <si>
+    <t>GALASSI PAOLO</t>
+  </si>
+  <si>
+    <t>1:03:27''</t>
+  </si>
+  <si>
+    <t>CAGNIZI MATTEO</t>
+  </si>
+  <si>
+    <t>1:05:21''</t>
+  </si>
+  <si>
+    <t>GENTILE GABRIELE</t>
+  </si>
+  <si>
+    <t>1:07:02''</t>
+  </si>
+  <si>
+    <t>BELLINI MATTIA</t>
+  </si>
+  <si>
+    <t>ATL. STUD. RIETI ANDREA MINARDI</t>
+  </si>
+  <si>
+    <t>1:12:40''</t>
+  </si>
+  <si>
+    <t>VERDESCA ENRICO</t>
+  </si>
+  <si>
+    <t>A.P.D.TEAM SCARCIGLIA</t>
+  </si>
+  <si>
+    <t>1:17:26''</t>
+  </si>
+  <si>
+    <t>PELLEGRINI CLAUDIO</t>
+  </si>
+  <si>
+    <t>1:30:31''</t>
+  </si>
+  <si>
+    <t>BOS</t>
+  </si>
+  <si>
+    <t>IBRAKOVIC SENADA</t>
+  </si>
+  <si>
+    <t>ASD TIVOLI MARATHON</t>
+  </si>
+  <si>
+    <t>1:37:31''</t>
+  </si>
+  <si>
+    <t>PETRELLI MARCELLA</t>
+  </si>
+  <si>
+    <t>PODISTICA OSTIA</t>
+  </si>
+  <si>
+    <t>1:51:08''</t>
+  </si>
+  <si>
+    <t>CECCARELLI PAOLO</t>
+  </si>
+  <si>
+    <t>1:33:36''</t>
+  </si>
+  <si>
+    <t>PERRI GIUSEPPE NELLO</t>
+  </si>
+  <si>
+    <t>PIANO MA ARRIVIAMO SSD A RL</t>
+  </si>
+  <si>
+    <t>1:43:26''</t>
+  </si>
+  <si>
+    <t>MOLLICA MARIANO</t>
+  </si>
+  <si>
+    <t>1:06:24''</t>
+  </si>
+  <si>
+    <t>SAVI MASSIMO</t>
+  </si>
+  <si>
+    <t>1:19:57''</t>
+  </si>
+  <si>
+    <t>TOGNI ENRICO</t>
+  </si>
+  <si>
+    <t>1:38:49''</t>
+  </si>
+  <si>
+    <t>GRE</t>
+  </si>
+  <si>
+    <t>PATIRELIS PANTELEIMON</t>
+  </si>
+  <si>
+    <t>1:49:52''</t>
+  </si>
+  <si>
+    <t>RINALDI DANIELE</t>
+  </si>
+  <si>
+    <t>1:19:31''</t>
+  </si>
+  <si>
+    <t>SARANDREA MIRKO</t>
+  </si>
+  <si>
+    <t>A.S.D. PIANO MA ARRIVIAMO</t>
+  </si>
+  <si>
+    <t>1:22:23''</t>
+  </si>
+  <si>
+    <t>LATINI ALESSIO</t>
+  </si>
+  <si>
+    <t>AMATORI PODISTICA TERNI</t>
+  </si>
+  <si>
+    <t>1:14:32''</t>
+  </si>
+  <si>
+    <t>BONOMO DENNYS</t>
+  </si>
+  <si>
+    <t>IL CORRIDORE RUNNING CLUB ASD</t>
+  </si>
+  <si>
+    <t>1:14:48''</t>
+  </si>
+  <si>
+    <t>ULPIANI MARCO</t>
+  </si>
+  <si>
+    <t>1:04:22''</t>
+  </si>
+  <si>
+    <t>ANGELICI GAIA</t>
+  </si>
+  <si>
+    <t>1:15:47''</t>
+  </si>
+  <si>
+    <t>DI PAOLO MORENO</t>
+  </si>
+  <si>
+    <t>1:24:24''</t>
+  </si>
+  <si>
+    <t>GIULIANI MARIO</t>
+  </si>
+  <si>
+    <t>NOMEBREVE</t>
+  </si>
+  <si>
+    <t>50:41''</t>
+  </si>
+  <si>
+    <t>DI GIOVENALE MARIANNA</t>
+  </si>
+  <si>
+    <t>47:12''</t>
+  </si>
+  <si>
+    <t>DI PAOLO ALESSANDRO</t>
+  </si>
+  <si>
+    <t>38:52''</t>
+  </si>
+  <si>
+    <t>SCIARRA PAOLA</t>
+  </si>
+  <si>
+    <t>47:11''</t>
+  </si>
+  <si>
+    <t>BERGHI MARCO</t>
+  </si>
+  <si>
+    <t>S.S. LAZIO ATLETICA LEGGERA</t>
+  </si>
+  <si>
+    <t>35:30''</t>
+  </si>
+  <si>
+    <t>ROVERA DANIELE</t>
+  </si>
+  <si>
+    <t>A.S.D RUNCORE</t>
+  </si>
+  <si>
+    <t>37:49''</t>
+  </si>
+  <si>
+    <t>TEDESCO ILARIO</t>
+  </si>
+  <si>
+    <t>50:29''</t>
+  </si>
+  <si>
+    <t>FERRARI MARIANNA</t>
+  </si>
+  <si>
+    <t>45:40''</t>
+  </si>
+  <si>
+    <t>RACIMOLO MARCO</t>
+  </si>
+  <si>
+    <t>39:43''</t>
+  </si>
+  <si>
+    <t>DESTEFANIS GIULIA</t>
+  </si>
+  <si>
+    <t>46:40''</t>
+  </si>
+  <si>
+    <t>VITA PAMELA</t>
+  </si>
+  <si>
+    <t>55:15''</t>
+  </si>
+  <si>
+    <t>ANGELICI AURORA</t>
+  </si>
+  <si>
+    <t>GSBR</t>
+  </si>
+  <si>
+    <t>1:03:25''</t>
+  </si>
+  <si>
+    <t>TREPICCIONE SALVATORE</t>
+  </si>
+  <si>
+    <t>51:27''</t>
+  </si>
+  <si>
+    <t>DESSI' ROMANO</t>
+  </si>
+  <si>
+    <t>1:34:41''</t>
+  </si>
+  <si>
+    <t>MAZZETTA ANNA</t>
+  </si>
+  <si>
+    <t>1:18:57''</t>
+  </si>
+  <si>
+    <t>TOCCI BIAGIO</t>
+  </si>
+  <si>
+    <t>46:35''</t>
+  </si>
+  <si>
+    <t>GIORDANO MARIO</t>
+  </si>
+  <si>
+    <t>1:02:39''</t>
+  </si>
+  <si>
+    <t>DE LUCA RAPONE VINCENZO</t>
+  </si>
+  <si>
+    <t>A.S.D. ENEA</t>
+  </si>
+  <si>
+    <t>48:25''</t>
+  </si>
+  <si>
+    <t>DIOCIAIUTI STEFANO</t>
+  </si>
+  <si>
+    <t>49:27''</t>
+  </si>
+  <si>
+    <t>TORRI SERGIO</t>
+  </si>
+  <si>
+    <t>ATLETICOM ASD</t>
+  </si>
+  <si>
+    <t>1:00:23''</t>
+  </si>
+  <si>
+    <t>ANGELETTI INDALEZIO</t>
+  </si>
+  <si>
+    <t>1:00:32''</t>
+  </si>
+  <si>
+    <t>CAVALLUCCI MARCO</t>
+  </si>
+  <si>
+    <t>41:13''</t>
+  </si>
+  <si>
+    <t>TAMBURRINI SIMONA</t>
+  </si>
+  <si>
+    <t>59:53''</t>
+  </si>
+  <si>
+    <t>PELLEGRINI MAURIZIO</t>
+  </si>
+  <si>
+    <t>ASD PALESTRINA RUNNING</t>
+  </si>
+  <si>
+    <t>46:13''</t>
+  </si>
+  <si>
+    <t>DINI ELENA</t>
+  </si>
+  <si>
+    <t>59:13''</t>
+  </si>
+  <si>
+    <t>MINELLA DIEGO</t>
+  </si>
+  <si>
+    <t>37:16''</t>
+  </si>
+  <si>
+    <t>BASILE MARIA</t>
+  </si>
+  <si>
+    <t>53:05''</t>
+  </si>
+  <si>
+    <t>MARTINI PAOLO</t>
+  </si>
+  <si>
+    <t>33:57''</t>
+  </si>
+  <si>
+    <t>01:27:52''</t>
+  </si>
+  <si>
+    <t>01:27:58''</t>
+  </si>
+  <si>
+    <t>00:54:00''</t>
+  </si>
+  <si>
+    <t>00:59:45''</t>
+  </si>
+  <si>
+    <t>01:09:24''</t>
+  </si>
+  <si>
+    <t>01:39:10''</t>
+  </si>
+  <si>
+    <t>00:52:45''</t>
+  </si>
+  <si>
+    <t>SALEPPICO MORENO</t>
+  </si>
+  <si>
+    <t>00:46:52''</t>
+  </si>
+  <si>
+    <t>47:36''</t>
+  </si>
+  <si>
+    <t>53:39''</t>
+  </si>
+  <si>
+    <t>1:16:42''</t>
+  </si>
+  <si>
+    <t>2:34:43''</t>
+  </si>
+  <si>
+    <t>1:13:11''</t>
+  </si>
+  <si>
+    <t>1:36:25''</t>
+  </si>
+  <si>
+    <t>1:41:52''</t>
+  </si>
+  <si>
+    <t>45:33''</t>
+  </si>
+  <si>
+    <t>48:01''</t>
+  </si>
+  <si>
+    <t>51:06''</t>
+  </si>
+  <si>
+    <t>53:48''</t>
+  </si>
+  <si>
+    <t>59:43''</t>
+  </si>
+  <si>
+    <t>1:01:22''</t>
+  </si>
+  <si>
+    <t>1:00:43''</t>
+  </si>
+  <si>
+    <t>57:14''</t>
+  </si>
+  <si>
+    <t>1:00:22''</t>
+  </si>
+  <si>
+    <t>1:04:17''</t>
+  </si>
+  <si>
+    <t>56:54''</t>
+  </si>
+  <si>
+    <t>ZABBENI PIETRO</t>
+  </si>
+  <si>
+    <t>40:34''</t>
+  </si>
+  <si>
+    <t>CERAFOGLI DANIELE</t>
+  </si>
+  <si>
+    <t>44:37''</t>
+  </si>
+  <si>
+    <t>ORSINI ANDREA</t>
+  </si>
+  <si>
+    <t>MUD&amp;GLORY ACCADEMY</t>
+  </si>
+  <si>
+    <t>44:52''</t>
+  </si>
+  <si>
+    <t>NADDEO ANNAMARIA</t>
+  </si>
+  <si>
+    <t>RUNNING CLUB NAPOLI</t>
+  </si>
+  <si>
+    <t>45:24''</t>
+  </si>
+  <si>
+    <t>SORICELLI FRANCESCO</t>
+  </si>
+  <si>
+    <t>A.S.D. POL. ATLETICA VITTORIA</t>
+  </si>
+  <si>
+    <t>47:04''</t>
+  </si>
+  <si>
+    <t>CIOTTI GABRIELE</t>
+  </si>
+  <si>
+    <t>47:14''</t>
+  </si>
+  <si>
+    <t>NOTTOLINI CLAUDIO</t>
+  </si>
+  <si>
+    <t>ASD TRACK &amp; FIELD MASTER GROSS</t>
+  </si>
+  <si>
+    <t>48:11''</t>
+  </si>
+  <si>
+    <t>MUNICCHI MARCELLA</t>
+  </si>
+  <si>
+    <t>48:23''</t>
+  </si>
+  <si>
+    <t>ZUCCHERINI RICCARDO</t>
+  </si>
+  <si>
+    <t>PODISTICA AVIS DERUTA</t>
+  </si>
+  <si>
+    <t>51:44''</t>
+  </si>
+  <si>
+    <t>COSTARELLI EMANUELE</t>
+  </si>
+  <si>
+    <t>53:09''</t>
+  </si>
+  <si>
+    <t>TRIBBIOLI SILVIA</t>
+  </si>
+  <si>
+    <t>GRIFO RUNNERS PERUGIA ASD</t>
+  </si>
+  <si>
+    <t>54:07''</t>
+  </si>
+  <si>
+    <t>FORTE ANTONIO</t>
+  </si>
+  <si>
+    <t>54:29''</t>
+  </si>
+  <si>
+    <t>FAGIOLI SIMONA</t>
+  </si>
+  <si>
+    <t>ASD PODISTICA LINO SPAGNOLI</t>
+  </si>
+  <si>
+    <t>55:06''</t>
+  </si>
+  <si>
+    <t>RUBINI ALESSANDRO</t>
+  </si>
+  <si>
+    <t>TERNI TRIATHLON A.S.D.</t>
+  </si>
+  <si>
+    <t>55:55''</t>
+  </si>
+  <si>
+    <t>DI MURRO FEDERICA</t>
+  </si>
+  <si>
+    <t>56:03''</t>
+  </si>
+  <si>
+    <t>REA GIAMPIERO</t>
+  </si>
+  <si>
+    <t>57:06''</t>
+  </si>
+  <si>
+    <t>FAZIOLI FRANCO</t>
+  </si>
+  <si>
+    <t>992 RUNNING ASD</t>
+  </si>
+  <si>
+    <t>57:17''</t>
+  </si>
+  <si>
+    <t>FANTUCCHIO FRANCESCA</t>
+  </si>
+  <si>
+    <t>1:02:24''</t>
+  </si>
+  <si>
+    <t>VALENTINI FRANCESCO</t>
+  </si>
+  <si>
+    <t>1:03:29''</t>
+  </si>
+  <si>
+    <t>VAGNOLI MARIA RITA</t>
+  </si>
+  <si>
+    <t>1:04:03''</t>
+  </si>
+  <si>
+    <t>AGOSTA SONIA</t>
+  </si>
+  <si>
+    <t>1:05:43''</t>
+  </si>
+  <si>
+    <t>TUCCILLO MARIA CRISTINA</t>
+  </si>
+  <si>
+    <t>1:07:14''</t>
+  </si>
+  <si>
+    <t>FELICI CLAUDIO</t>
+  </si>
+  <si>
+    <t>1:15:50''</t>
+  </si>
+  <si>
+    <t>CICCIOLA MARIA PIA</t>
+  </si>
+  <si>
+    <t>1:22:49''</t>
+  </si>
+  <si>
+    <t>MERLI MARCONAZARENO</t>
+  </si>
+  <si>
+    <t>1:26:17''</t>
+  </si>
+  <si>
+    <t>16.5</t>
+  </si>
+  <si>
+    <t>01:11:08''</t>
+  </si>
+  <si>
+    <t>26.5</t>
+  </si>
+  <si>
+    <t>03:06:00''</t>
+  </si>
+  <si>
+    <t>23.5</t>
+  </si>
+  <si>
+    <t>33.5</t>
+  </si>
+  <si>
+    <t>01:32:20''</t>
+  </si>
+  <si>
+    <t>01:37:25''</t>
+  </si>
+  <si>
+    <t>02:28:25''</t>
+  </si>
+  <si>
+    <t>01:04:27''</t>
+  </si>
+  <si>
+    <t>01:12:58''</t>
+  </si>
+  <si>
+    <t>01:20:42''</t>
+  </si>
+  <si>
+    <t>8.5</t>
+  </si>
+  <si>
+    <t>01:29:38''</t>
+  </si>
+  <si>
+    <t>STEFANELLI ENRICO</t>
+  </si>
+  <si>
+    <t>LUGINI MARIO</t>
+  </si>
+  <si>
+    <t>01:05:10''</t>
+  </si>
+  <si>
+    <t>BERGHIMARCO</t>
+  </si>
+  <si>
+    <t>S.S LAZIO ATLETICA LEGGERA</t>
+  </si>
+  <si>
+    <t>01:08:42''</t>
+  </si>
+  <si>
+    <t>LATINI PATRIZIO</t>
+  </si>
+  <si>
+    <t>A.S.D. ATLETICA PALOMBARA</t>
+  </si>
+  <si>
+    <t>01:10:33''</t>
+  </si>
+  <si>
+    <t>TAGLIERI FABRIZIO</t>
+  </si>
+  <si>
+    <t>01:15:14''</t>
+  </si>
+  <si>
+    <t>LUNGHI ALESSANDRO</t>
+  </si>
+  <si>
+    <t>01:20:55''</t>
+  </si>
+  <si>
+    <t>LATINI PAOLA</t>
+  </si>
+  <si>
+    <t>01:23:13''</t>
+  </si>
+  <si>
+    <t>MASINI ANNARITA</t>
+  </si>
+  <si>
+    <t>IRONTEAM ITALIA S.S.D. A R.L.</t>
+  </si>
+  <si>
+    <t>01:28:19''</t>
+  </si>
+  <si>
+    <t>TAGLIABUE PAOLA</t>
+  </si>
+  <si>
+    <t>ASD ATLETICO MONTEROTONDO</t>
+  </si>
+  <si>
+    <t>01:51:42''</t>
+  </si>
+  <si>
+    <t>00:42:36''</t>
+  </si>
+  <si>
+    <t>0:46:28''</t>
+  </si>
+  <si>
+    <t>00:47:39''</t>
+  </si>
+  <si>
+    <t>1:00:19''</t>
+  </si>
+  <si>
+    <t>57:25''</t>
+  </si>
+  <si>
+    <t>1:02:35''</t>
+  </si>
+  <si>
+    <t>01:07:25''</t>
+  </si>
+  <si>
+    <t>1:37:37''</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>88.5</t>
+  </si>
+  <si>
+    <t>50:25''</t>
+  </si>
+  <si>
+    <t>51.5</t>
+  </si>
+  <si>
+    <t>1:15:35''</t>
+  </si>
+  <si>
+    <t>47:27''</t>
+  </si>
+  <si>
+    <t>00:49:37''</t>
+  </si>
+  <si>
+    <t>30.5</t>
+  </si>
+  <si>
+    <t>0:42:04''</t>
+  </si>
+  <si>
+    <t>00:50:41''</t>
+  </si>
+  <si>
+    <t>1:00:40''</t>
+  </si>
+  <si>
+    <t>''</t>
+  </si>
+  <si>
+    <t>GENTILE MICHELE</t>
+  </si>
+  <si>
+    <t>39:24''</t>
+  </si>
+  <si>
+    <t>45''</t>
+  </si>
+  <si>
+    <t>NOLFO GAETANO</t>
+  </si>
+  <si>
+    <t>39:33''</t>
+  </si>
+  <si>
+    <t>40''</t>
+  </si>
+  <si>
+    <t>BALDASSARRI MAURO</t>
+  </si>
+  <si>
+    <t>42:39''</t>
+  </si>
+  <si>
+    <t>55''</t>
+  </si>
+  <si>
+    <t>SIMONTE FABIO</t>
+  </si>
+  <si>
+    <t>A.S.D. FREE RUNNERS</t>
+  </si>
+  <si>
+    <t>45:10''</t>
+  </si>
+  <si>
+    <t>65''</t>
+  </si>
+  <si>
+    <t>COVARELLI MAURO</t>
+  </si>
+  <si>
+    <t>ATLETICA AVIS PERUGIA</t>
+  </si>
+  <si>
+    <t>45:29''</t>
+  </si>
+  <si>
+    <t>50''</t>
+  </si>
+  <si>
+    <t>REA FABIO</t>
+  </si>
+  <si>
+    <t>0:48:12''</t>
+  </si>
+  <si>
+    <t>BISONNI ROBERTO</t>
+  </si>
+  <si>
+    <t>A.S.D. AT RUNNING</t>
+  </si>
+  <si>
+    <t>0:49:12''</t>
+  </si>
+  <si>
+    <t>60''</t>
+  </si>
+  <si>
+    <t>DE STEFANIS ALESSANDRO</t>
+  </si>
+  <si>
+    <t>0:51:02''</t>
+  </si>
+  <si>
+    <t>35''</t>
+  </si>
+  <si>
+    <t>LOMBARDI NICOLANTONIO</t>
+  </si>
+  <si>
+    <t>0:52:00''</t>
+  </si>
+  <si>
+    <t>FORTE IANIRA</t>
+  </si>
+  <si>
+    <t>1:00:06''</t>
+  </si>
+  <si>
+    <t>GRILLO GIACOMO</t>
+  </si>
+  <si>
+    <t>1:00:25''</t>
+  </si>
+  <si>
+    <t>01:03:00''</t>
+  </si>
+  <si>
+    <t>SCHENA EMILIANO</t>
+  </si>
+  <si>
+    <t>POD. MAGLIASE</t>
+  </si>
+  <si>
+    <t>00:37:40''</t>
+  </si>
+  <si>
+    <t>RICCI ANDREA</t>
+  </si>
+  <si>
+    <t>ASD ENDURANCE TRAINING</t>
+  </si>
+  <si>
+    <t>00:43:40''</t>
+  </si>
+  <si>
+    <t>PRATA PAOLO</t>
+  </si>
+  <si>
+    <t>00:43:56''</t>
+  </si>
+  <si>
+    <t>NAZZARRO ENRICO</t>
+  </si>
+  <si>
+    <t>00:45:16''</t>
+  </si>
+  <si>
+    <t>NAZZARRO FRANCESCO</t>
+  </si>
+  <si>
+    <t>00:46:06''</t>
+  </si>
+  <si>
+    <t>GOVERNATORI GIOVANNA</t>
+  </si>
+  <si>
+    <t>POLISPORTIVA MONTALTO ASD</t>
+  </si>
+  <si>
+    <t>00:51:00''</t>
+  </si>
+  <si>
+    <t>PIRRO SAVERIO</t>
+  </si>
+  <si>
+    <t>A.S.D. ESERCITO CECCHIGNOLA</t>
+  </si>
+  <si>
+    <t>00:51:22''</t>
+  </si>
+  <si>
+    <t>FIORINI FELICE</t>
+  </si>
+  <si>
+    <t>POLISPORTIVA CIOCIARA A.FAVA</t>
+  </si>
+  <si>
+    <t>00:52:42''</t>
+  </si>
+  <si>
+    <t>GOZZI FABIO</t>
+  </si>
+  <si>
+    <t>00:57:55''</t>
+  </si>
+  <si>
+    <t>BELCASTRO GIACOMO</t>
+  </si>
+  <si>
+    <t>00:58:55''</t>
+  </si>
+  <si>
+    <t>MERCANTINI LEONARDO</t>
+  </si>
+  <si>
+    <t>ATL.CAPANNE PRO LOCO ATHL.TEAM</t>
+  </si>
+  <si>
+    <t>01:01:27''</t>
+  </si>
+  <si>
+    <t>PICCA ILARIA</t>
+  </si>
+  <si>
+    <t>01:03:08''</t>
+  </si>
+  <si>
+    <t>IANNONE ANGELO</t>
+  </si>
+  <si>
+    <t>LBM SPORT ROMA</t>
+  </si>
+  <si>
+    <t>01:04:38''</t>
+  </si>
+  <si>
+    <t>POLSINELLI ANNA FELICITA</t>
+  </si>
+  <si>
+    <t>01:10:15''</t>
+  </si>
+  <si>
     <t>GARA 8
-00-00-2026 - 00 KM</t>
+01-05-2026 - 10 KM</t>
   </si>
   <si>
     <t>GARA 9
-00-00-2026 - 00 KM</t>
+02-06-2026 - 10 KM</t>
   </si>
   <si>
     <t>GARA 10
-00-00-2026 - 00 KM</t>
-[...1391 lines deleted...]
-    <t>01:51:42''</t>
+12-07-2026 - 10 KM</t>
+  </si>
+  <si>
+    <t>ORD. PRIMA ISCRIZIONE</t>
+  </si>
+  <si>
+    <t>POS. TOUR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
@@ -1599,94 +1851,97 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF94FED1"/>
       <color rgb="FFCC99FF"/>
       <color rgb="FF66FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1935,10248 +2190,11799 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:T164"/>
+  <dimension ref="A1:T189"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.88671875" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="32.109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.21875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.77734375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.88671875" style="8" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="28.44140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="32.44140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="15.88671875" style="6" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="23.88671875" style="3" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="22" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="24.88671875" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="21.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="22.109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="21.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="23.109375" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="21.6640625" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>566</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="E1" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="9" t="s">
+      <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="9" t="s">
+      <c r="G1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="L1" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="5" t="s">
+      <c r="M1" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="12" t="s">
+      <c r="N1" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="4" t="s">
+      <c r="O1" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="7" t="s">
+      <c r="P1" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="10" t="s">
+      <c r="Q1" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R1" s="11" t="s">
-        <v>17</v>
+        <v>563</v>
       </c>
       <c r="S1" s="15" t="s">
-        <v>18</v>
+        <v>564</v>
       </c>
       <c r="T1" s="7" t="s">
-        <v>19</v>
+        <v>565</v>
       </c>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A2">
         <v>68</v>
       </c>
       <c r="B2">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E2">
         <v>65</v>
       </c>
       <c r="F2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H2" t="s">
-        <v>30</v>
-[...34 lines deleted...]
-      <c r="T2">
+        <v>25</v>
+      </c>
+      <c r="I2" s="3">
+        <v>21</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="K2" s="3">
+        <v>0</v>
+      </c>
+      <c r="L2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="M2" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="N2" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="O2" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="P2" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q2" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="R2" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="S2" s="3">
+        <v>0</v>
+      </c>
+      <c r="T2" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A3">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B3">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E3">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="F3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G3" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H3" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="J3">
+        <v>40</v>
+      </c>
+      <c r="I3" s="3">
+        <v>15</v>
+      </c>
+      <c r="J3" s="3">
         <v>63</v>
       </c>
-      <c r="K3" t="s">
-[...26 lines deleted...]
-      <c r="T3">
+      <c r="K3" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="L3" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M3" s="3">
+        <v>0</v>
+      </c>
+      <c r="N3" s="3">
+        <v>0</v>
+      </c>
+      <c r="O3" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="P3" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>0</v>
+      </c>
+      <c r="R3" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="S3" s="3">
+        <v>0</v>
+      </c>
+      <c r="T3" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A4">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B4">
+        <v>3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G4" t="s">
-        <v>48</v>
+        <v>262</v>
       </c>
       <c r="H4" t="s">
-        <v>49</v>
-[...35 lines deleted...]
-        <v>0</v>
+        <v>263</v>
+      </c>
+      <c r="I4" s="3">
+        <v>15</v>
+      </c>
+      <c r="J4" s="3">
+        <v>62</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="L4" s="3">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3">
+        <v>0</v>
+      </c>
+      <c r="N4" s="3">
+        <v>0</v>
+      </c>
+      <c r="O4" s="3">
+        <v>0</v>
+      </c>
+      <c r="P4" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="Q4" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="R4" s="3">
+        <v>0</v>
+      </c>
+      <c r="S4" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="T4" s="3" t="s">
+        <v>481</v>
       </c>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A5">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="B5">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="E5">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G5" t="s">
-        <v>44</v>
+        <v>339</v>
       </c>
       <c r="H5" t="s">
-        <v>45</v>
-[...19 lines deleted...]
-      <c r="O5" t="s">
+        <v>25</v>
+      </c>
+      <c r="I5" s="3">
+        <v>15</v>
+      </c>
+      <c r="J5" s="3">
+        <v>55</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="L5" s="3">
+        <v>0</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0</v>
+      </c>
+      <c r="N5" s="3">
+        <v>0</v>
+      </c>
+      <c r="O5" s="3">
+        <v>0</v>
+      </c>
+      <c r="P5" s="3" t="s">
         <v>364</v>
       </c>
-      <c r="P5" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="Q5" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="R5" s="3">
+        <v>0</v>
+      </c>
+      <c r="S5" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="T5" s="3" t="s">
+        <v>477</v>
       </c>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A6">
         <v>88</v>
       </c>
       <c r="B6">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E6">
         <v>65</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
-[...34 lines deleted...]
-      <c r="T6">
+        <v>30</v>
+      </c>
+      <c r="I6" s="3">
+        <v>12</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="K6" s="3">
+        <v>0</v>
+      </c>
+      <c r="L6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="N6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="O6" s="3">
+        <v>0</v>
+      </c>
+      <c r="P6" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="3">
+        <v>0</v>
+      </c>
+      <c r="R6" s="3">
+        <v>0</v>
+      </c>
+      <c r="S6" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="T6" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A7">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B7">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7">
+        <v>45</v>
+      </c>
+      <c r="F7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" s="3">
+        <v>12</v>
+      </c>
+      <c r="J7" s="3">
+        <v>63</v>
+      </c>
+      <c r="K7" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="F7" t="s">
+      <c r="L7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="M7" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="G7" t="s">
-[...38 lines deleted...]
-      <c r="T7">
+      <c r="N7" s="3">
+        <v>0</v>
+      </c>
+      <c r="O7" s="3">
+        <v>0</v>
+      </c>
+      <c r="P7" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="R7" s="3">
+        <v>0</v>
+      </c>
+      <c r="S7" s="3">
+        <v>0</v>
+      </c>
+      <c r="T7" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A8">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="B8">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="E8">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G8" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>54</v>
-[...34 lines deleted...]
-      <c r="T8">
+        <v>44</v>
+      </c>
+      <c r="I8" s="3">
+        <v>12</v>
+      </c>
+      <c r="J8" s="3">
+        <v>58</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M8" s="3">
+        <v>0</v>
+      </c>
+      <c r="N8" s="3">
+        <v>0</v>
+      </c>
+      <c r="O8" s="3">
+        <v>0</v>
+      </c>
+      <c r="P8" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="R8" s="3">
+        <v>0</v>
+      </c>
+      <c r="S8" s="3">
+        <v>0</v>
+      </c>
+      <c r="T8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A9">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="B9">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D9" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="E9">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="F9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" t="s">
+        <v>57</v>
+      </c>
+      <c r="H9" t="s">
+        <v>49</v>
+      </c>
+      <c r="I9" s="3">
+        <v>9</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="K9" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="G9" t="s">
-[...38 lines deleted...]
-      <c r="T9">
+      <c r="L9" s="3">
+        <v>0</v>
+      </c>
+      <c r="M9" s="3">
+        <v>0</v>
+      </c>
+      <c r="N9" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="O9" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="P9" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>0</v>
+      </c>
+      <c r="R9" s="3">
+        <v>0</v>
+      </c>
+      <c r="S9" s="3">
+        <v>0</v>
+      </c>
+      <c r="T9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A10">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="B10">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E10">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G10" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="H10" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I10">
+        <v>49</v>
+      </c>
+      <c r="I10" s="3">
         <v>9</v>
       </c>
-      <c r="J10">
-[...29 lines deleted...]
-      <c r="T10">
+      <c r="J10" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="K10" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="3">
+        <v>0</v>
+      </c>
+      <c r="M10" s="3">
+        <v>0</v>
+      </c>
+      <c r="N10" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="O10" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="P10" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>0</v>
+      </c>
+      <c r="R10" s="3">
+        <v>0</v>
+      </c>
+      <c r="S10" s="3">
+        <v>0</v>
+      </c>
+      <c r="T10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A11">
-        <v>53</v>
+        <v>116</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D11" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="E11">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G11" t="s">
-        <v>233</v>
+        <v>300</v>
       </c>
       <c r="H11" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="I11">
+        <v>301</v>
+      </c>
+      <c r="I11" s="3">
         <v>9</v>
       </c>
-      <c r="J11">
-[...29 lines deleted...]
-      <c r="T11">
+      <c r="J11" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="K11" s="3">
+        <v>0</v>
+      </c>
+      <c r="L11" s="3">
+        <v>0</v>
+      </c>
+      <c r="M11" s="3">
+        <v>0</v>
+      </c>
+      <c r="N11" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="O11" s="3">
+        <v>0</v>
+      </c>
+      <c r="P11" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>0</v>
+      </c>
+      <c r="R11" s="3">
+        <v>0</v>
+      </c>
+      <c r="S11" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="T11" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A12">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="B12">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D12" t="s">
-        <v>230</v>
+        <v>74</v>
       </c>
       <c r="E12">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G12" t="s">
-        <v>239</v>
+        <v>75</v>
       </c>
       <c r="H12" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="I12">
+        <v>49</v>
+      </c>
+      <c r="I12" s="3">
         <v>9</v>
       </c>
-      <c r="J12">
-[...29 lines deleted...]
-      <c r="T12">
+      <c r="J12" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="3">
+        <v>0</v>
+      </c>
+      <c r="M12" s="3">
+        <v>0</v>
+      </c>
+      <c r="N12" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="P12" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="3">
+        <v>0</v>
+      </c>
+      <c r="R12" s="3">
+        <v>0</v>
+      </c>
+      <c r="S12" s="3">
+        <v>0</v>
+      </c>
+      <c r="T12" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A13">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="B13">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E13">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G13" t="s">
-        <v>267</v>
+        <v>34</v>
       </c>
       <c r="H13" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="I13">
+        <v>35</v>
+      </c>
+      <c r="I13" s="3">
         <v>9</v>
       </c>
-      <c r="J13">
-[...29 lines deleted...]
-      <c r="T13">
+      <c r="J13" s="3">
+        <v>45</v>
+      </c>
+      <c r="K13" s="3">
+        <v>0</v>
+      </c>
+      <c r="L13" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="M13" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="N13" s="3">
+        <v>0</v>
+      </c>
+      <c r="O13" s="3">
+        <v>0</v>
+      </c>
+      <c r="P13" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q13" s="3">
+        <v>0</v>
+      </c>
+      <c r="R13" s="3">
+        <v>0</v>
+      </c>
+      <c r="S13" s="3">
+        <v>0</v>
+      </c>
+      <c r="T13" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A14">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="B14">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D14" t="s">
-        <v>52</v>
+        <v>225</v>
       </c>
       <c r="E14">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G14" t="s">
-        <v>326</v>
+        <v>228</v>
       </c>
       <c r="H14" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="I14">
+        <v>103</v>
+      </c>
+      <c r="I14" s="3">
         <v>9</v>
       </c>
-      <c r="J14">
-[...17 lines deleted...]
-      <c r="P14" t="s">
+      <c r="J14" s="3">
+        <v>43</v>
+      </c>
+      <c r="K14" s="3">
+        <v>0</v>
+      </c>
+      <c r="L14" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="M14" s="3">
+        <v>0</v>
+      </c>
+      <c r="N14" s="3">
+        <v>0</v>
+      </c>
+      <c r="O14" s="3">
+        <v>0</v>
+      </c>
+      <c r="P14" s="3" t="s">
         <v>371</v>
       </c>
-      <c r="Q14" t="s">
-[...8 lines deleted...]
-      <c r="T14">
+      <c r="Q14" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="R14" s="3">
+        <v>0</v>
+      </c>
+      <c r="S14" s="3">
+        <v>0</v>
+      </c>
+      <c r="T14" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A15">
-        <v>4</v>
+        <v>64</v>
       </c>
       <c r="B15">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D15" t="s">
-        <v>72</v>
+        <v>225</v>
       </c>
       <c r="E15">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G15" t="s">
-        <v>344</v>
+        <v>234</v>
       </c>
       <c r="H15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I15">
+        <v>64</v>
+      </c>
+      <c r="I15" s="3">
         <v>9</v>
       </c>
-      <c r="J15">
-[...29 lines deleted...]
-      <c r="T15">
+      <c r="J15" s="3">
+        <v>43</v>
+      </c>
+      <c r="K15" s="3">
+        <v>0</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="M15" s="3">
+        <v>0</v>
+      </c>
+      <c r="N15" s="3">
+        <v>0</v>
+      </c>
+      <c r="O15" s="3">
+        <v>0</v>
+      </c>
+      <c r="P15" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="Q15" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="R15" s="3">
+        <v>0</v>
+      </c>
+      <c r="S15" s="3">
+        <v>0</v>
+      </c>
+      <c r="T15" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A16">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="B16">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="E16">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G16" t="s">
-        <v>68</v>
+        <v>102</v>
       </c>
       <c r="H16" t="s">
-        <v>69</v>
-[...35 lines deleted...]
-        <v>0</v>
+        <v>103</v>
+      </c>
+      <c r="I16" s="3">
+        <v>9</v>
+      </c>
+      <c r="J16" s="3">
+        <v>37</v>
+      </c>
+      <c r="K16" s="3">
+        <v>0</v>
+      </c>
+      <c r="L16" s="3">
+        <v>0</v>
+      </c>
+      <c r="M16" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" s="3">
+        <v>0</v>
+      </c>
+      <c r="O16" s="3">
+        <v>0</v>
+      </c>
+      <c r="P16" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="3">
+        <v>0</v>
+      </c>
+      <c r="R16" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="S16" s="3">
+        <v>0</v>
+      </c>
+      <c r="T16" s="3" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A17">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="B17">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C17" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D17" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="E17">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G17" t="s">
-        <v>73</v>
+        <v>321</v>
       </c>
       <c r="H17" t="s">
-        <v>69</v>
-[...34 lines deleted...]
-      <c r="T17">
+        <v>192</v>
+      </c>
+      <c r="I17" s="3">
+        <v>9</v>
+      </c>
+      <c r="J17" s="3">
+        <v>35</v>
+      </c>
+      <c r="K17" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="L17" s="3">
+        <v>0</v>
+      </c>
+      <c r="M17" s="3">
+        <v>0</v>
+      </c>
+      <c r="N17" s="3">
+        <v>0</v>
+      </c>
+      <c r="O17" s="3">
+        <v>0</v>
+      </c>
+      <c r="P17" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q17" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="R17" s="3">
+        <v>0</v>
+      </c>
+      <c r="S17" s="3">
+        <v>0</v>
+      </c>
+      <c r="T17" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A18">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="B18">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="C18" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>158</v>
       </c>
       <c r="E18">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G18" t="s">
-        <v>305</v>
+        <v>334</v>
       </c>
       <c r="H18" t="s">
-        <v>306</v>
-[...34 lines deleted...]
-      <c r="T18">
+        <v>335</v>
+      </c>
+      <c r="I18" s="3">
+        <v>9</v>
+      </c>
+      <c r="J18" s="3">
+        <v>30</v>
+      </c>
+      <c r="K18" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="L18" s="3">
+        <v>0</v>
+      </c>
+      <c r="M18" s="3">
+        <v>0</v>
+      </c>
+      <c r="N18" s="3">
+        <v>0</v>
+      </c>
+      <c r="O18" s="3">
+        <v>0</v>
+      </c>
+      <c r="P18" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="Q18" s="3">
+        <v>0</v>
+      </c>
+      <c r="R18" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="S18" s="3">
+        <v>0</v>
+      </c>
+      <c r="T18" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A19">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="B19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C19" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D19" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E19">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G19" t="s">
-        <v>76</v>
+        <v>348</v>
       </c>
       <c r="H19" t="s">
-        <v>54</v>
-[...35 lines deleted...]
-        <v>0</v>
+        <v>192</v>
+      </c>
+      <c r="I19" s="3">
+        <v>9</v>
+      </c>
+      <c r="J19" s="3">
+        <v>30</v>
+      </c>
+      <c r="K19" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="L19" s="3">
+        <v>0</v>
+      </c>
+      <c r="M19" s="3">
+        <v>0</v>
+      </c>
+      <c r="N19" s="3">
+        <v>0</v>
+      </c>
+      <c r="O19" s="3">
+        <v>0</v>
+      </c>
+      <c r="P19" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="Q19" s="3">
+        <v>0</v>
+      </c>
+      <c r="R19" s="3">
+        <v>0</v>
+      </c>
+      <c r="S19" s="3">
+        <v>0</v>
+      </c>
+      <c r="T19" s="3" t="s">
+        <v>475</v>
       </c>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A20">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="B20">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="C20" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D20" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
       <c r="E20">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G20" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="H20" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="I20">
+        <v>64</v>
+      </c>
+      <c r="I20" s="3">
         <v>6</v>
       </c>
-      <c r="J20" t="s">
-[...29 lines deleted...]
-      <c r="T20">
+      <c r="J20" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="K20" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="L20" s="3">
+        <v>0</v>
+      </c>
+      <c r="M20" s="3">
+        <v>0</v>
+      </c>
+      <c r="N20" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="O20" s="3">
+        <v>0</v>
+      </c>
+      <c r="P20" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="3">
+        <v>0</v>
+      </c>
+      <c r="R20" s="3">
+        <v>0</v>
+      </c>
+      <c r="S20" s="3">
+        <v>0</v>
+      </c>
+      <c r="T20" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A21">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="B21">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C21" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="E21">
+        <v>55</v>
+      </c>
+      <c r="F21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" t="s">
+        <v>68</v>
+      </c>
+      <c r="H21" t="s">
+        <v>64</v>
+      </c>
+      <c r="I21" s="3">
+        <v>6</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="K21" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="L21" s="3">
+        <v>0</v>
+      </c>
+      <c r="M21" s="3">
+        <v>0</v>
+      </c>
+      <c r="N21" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="F21" t="s">
-[...41 lines deleted...]
-      <c r="T21">
+      <c r="O21" s="3">
+        <v>0</v>
+      </c>
+      <c r="P21" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="3">
+        <v>0</v>
+      </c>
+      <c r="R21" s="3">
+        <v>0</v>
+      </c>
+      <c r="S21" s="3">
+        <v>0</v>
+      </c>
+      <c r="T21" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A22">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="B22">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="C22" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D22" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22">
+        <v>65</v>
+      </c>
+      <c r="F22" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" t="s">
+        <v>71</v>
+      </c>
+      <c r="H22" t="s">
+        <v>49</v>
+      </c>
+      <c r="I22" s="3">
+        <v>6</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="K22" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="E22">
-[...44 lines deleted...]
-      <c r="T22">
+      <c r="L22" s="3">
+        <v>0</v>
+      </c>
+      <c r="M22" s="3">
+        <v>0</v>
+      </c>
+      <c r="N22" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="O22" s="3">
+        <v>0</v>
+      </c>
+      <c r="P22" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="3">
+        <v>0</v>
+      </c>
+      <c r="R22" s="3">
+        <v>0</v>
+      </c>
+      <c r="S22" s="3">
+        <v>0</v>
+      </c>
+      <c r="T22" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A23">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="B23">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C23" t="s">
-        <v>187</v>
+        <v>15</v>
       </c>
       <c r="D23" t="s">
-        <v>126</v>
+        <v>77</v>
       </c>
       <c r="E23">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="F23" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G23" t="s">
-        <v>188</v>
+        <v>78</v>
       </c>
       <c r="H23" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="I23">
+        <v>64</v>
+      </c>
+      <c r="I23" s="3">
         <v>6</v>
       </c>
-      <c r="J23">
-[...29 lines deleted...]
-      <c r="T23">
+      <c r="J23" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="K23" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="L23" s="3">
+        <v>0</v>
+      </c>
+      <c r="M23" s="3">
+        <v>0</v>
+      </c>
+      <c r="N23" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="O23" s="3">
+        <v>0</v>
+      </c>
+      <c r="P23" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="3">
+        <v>0</v>
+      </c>
+      <c r="R23" s="3">
+        <v>0</v>
+      </c>
+      <c r="S23" s="3">
+        <v>0</v>
+      </c>
+      <c r="T23" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A24">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="B24">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D24" t="s">
-        <v>145</v>
+        <v>47</v>
       </c>
       <c r="E24">
+        <v>70</v>
+      </c>
+      <c r="F24" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" t="s">
+        <v>153</v>
+      </c>
+      <c r="H24" t="s">
         <v>40</v>
       </c>
-      <c r="F24" t="s">
-[...8 lines deleted...]
-      <c r="I24">
+      <c r="I24" s="3">
         <v>6</v>
       </c>
-      <c r="J24">
+      <c r="J24" s="3">
         <v>28</v>
       </c>
-      <c r="K24">
-[...26 lines deleted...]
-      <c r="T24">
+      <c r="K24" s="3">
+        <v>0</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="M24" s="3">
+        <v>0</v>
+      </c>
+      <c r="N24" s="3">
+        <v>0</v>
+      </c>
+      <c r="O24" s="3">
+        <v>0</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="Q24" s="3">
+        <v>0</v>
+      </c>
+      <c r="R24" s="3">
+        <v>0</v>
+      </c>
+      <c r="S24" s="3">
+        <v>0</v>
+      </c>
+      <c r="T24" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A25">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B25">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C25" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D25" t="s">
-        <v>145</v>
+        <v>67</v>
       </c>
       <c r="E25">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="F25" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G25" t="s">
-        <v>216</v>
+        <v>175</v>
       </c>
       <c r="H25" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="I25">
+        <v>176</v>
+      </c>
+      <c r="I25" s="3">
         <v>6</v>
       </c>
-      <c r="J25">
+      <c r="J25" s="3">
         <v>28</v>
       </c>
-      <c r="K25">
-[...26 lines deleted...]
-      <c r="T25">
+      <c r="K25" s="3">
+        <v>0</v>
+      </c>
+      <c r="L25" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="M25" s="3">
+        <v>0</v>
+      </c>
+      <c r="N25" s="3">
+        <v>0</v>
+      </c>
+      <c r="O25" s="3">
+        <v>0</v>
+      </c>
+      <c r="P25" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="Q25" s="3">
+        <v>0</v>
+      </c>
+      <c r="R25" s="3">
+        <v>0</v>
+      </c>
+      <c r="S25" s="3">
+        <v>0</v>
+      </c>
+      <c r="T25" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A26">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="C26" t="s">
-        <v>20</v>
+        <v>182</v>
       </c>
       <c r="D26" t="s">
-        <v>82</v>
+        <v>121</v>
       </c>
       <c r="E26">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G26" t="s">
-        <v>246</v>
+        <v>183</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="I26">
+        <v>176</v>
+      </c>
+      <c r="I26" s="3">
         <v>6</v>
       </c>
-      <c r="J26">
+      <c r="J26" s="3">
         <v>28</v>
       </c>
-      <c r="K26">
-[...26 lines deleted...]
-      <c r="T26">
+      <c r="K26" s="3">
+        <v>0</v>
+      </c>
+      <c r="L26" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="M26" s="3">
+        <v>0</v>
+      </c>
+      <c r="N26" s="3">
+        <v>0</v>
+      </c>
+      <c r="O26" s="3">
+        <v>0</v>
+      </c>
+      <c r="P26" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="Q26" s="3">
+        <v>0</v>
+      </c>
+      <c r="R26" s="3">
+        <v>0</v>
+      </c>
+      <c r="S26" s="3">
+        <v>0</v>
+      </c>
+      <c r="T26" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A27">
-        <v>151</v>
+        <v>56</v>
       </c>
       <c r="B27">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="C27" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D27" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E27">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F27" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G27" t="s">
-        <v>437</v>
+        <v>208</v>
       </c>
       <c r="H27" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I27">
+        <v>209</v>
+      </c>
+      <c r="I27" s="3">
         <v>6</v>
       </c>
-      <c r="J27">
-[...29 lines deleted...]
-      <c r="T27">
+      <c r="J27" s="3">
+        <v>28</v>
+      </c>
+      <c r="K27" s="3">
+        <v>0</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="M27" s="3">
+        <v>0</v>
+      </c>
+      <c r="N27" s="3">
+        <v>0</v>
+      </c>
+      <c r="O27" s="3">
+        <v>0</v>
+      </c>
+      <c r="P27" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="Q27" s="3">
+        <v>0</v>
+      </c>
+      <c r="R27" s="3">
+        <v>0</v>
+      </c>
+      <c r="S27" s="3">
+        <v>0</v>
+      </c>
+      <c r="T27" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A28">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="B28">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="C28" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D28" t="s">
+        <v>140</v>
+      </c>
+      <c r="E28">
+        <v>40</v>
+      </c>
+      <c r="F28" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" t="s">
+        <v>211</v>
+      </c>
+      <c r="H28" t="s">
+        <v>212</v>
+      </c>
+      <c r="I28" s="3">
+        <v>6</v>
+      </c>
+      <c r="J28" s="3">
         <v>28</v>
       </c>
-      <c r="E28">
-[...44 lines deleted...]
-      <c r="T28">
+      <c r="K28" s="3">
+        <v>0</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="M28" s="3">
+        <v>0</v>
+      </c>
+      <c r="N28" s="3">
+        <v>0</v>
+      </c>
+      <c r="O28" s="3">
+        <v>0</v>
+      </c>
+      <c r="P28" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="Q28" s="3">
+        <v>0</v>
+      </c>
+      <c r="R28" s="3">
+        <v>0</v>
+      </c>
+      <c r="S28" s="3">
+        <v>0</v>
+      </c>
+      <c r="T28" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A29">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B29">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="C29" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D29" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="E29">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="F29" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G29" t="s">
-        <v>53</v>
+        <v>241</v>
       </c>
       <c r="H29" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I29">
+        <v>103</v>
+      </c>
+      <c r="I29" s="3">
         <v>6</v>
       </c>
-      <c r="J29">
-[...29 lines deleted...]
-      <c r="T29">
+      <c r="J29" s="3">
+        <v>28</v>
+      </c>
+      <c r="K29" s="3">
+        <v>0</v>
+      </c>
+      <c r="L29" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="M29" s="3">
+        <v>0</v>
+      </c>
+      <c r="N29" s="3">
+        <v>0</v>
+      </c>
+      <c r="O29" s="3">
+        <v>0</v>
+      </c>
+      <c r="P29" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q29" s="3">
+        <v>0</v>
+      </c>
+      <c r="R29" s="3">
+        <v>0</v>
+      </c>
+      <c r="S29" s="3">
+        <v>0</v>
+      </c>
+      <c r="T29" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A30">
-        <v>14</v>
+        <v>151</v>
       </c>
       <c r="B30">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D30" t="s">
-        <v>57</v>
+        <v>132</v>
       </c>
       <c r="E30">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="F30" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G30" t="s">
-        <v>59</v>
+        <v>432</v>
       </c>
       <c r="H30" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I30">
+        <v>35</v>
+      </c>
+      <c r="I30" s="3">
         <v>6</v>
       </c>
-      <c r="J30">
-[...29 lines deleted...]
-      <c r="T30">
+      <c r="J30" s="3">
+        <v>27</v>
+      </c>
+      <c r="K30" s="3">
+        <v>0</v>
+      </c>
+      <c r="L30" s="3">
+        <v>0</v>
+      </c>
+      <c r="M30" s="3">
+        <v>0</v>
+      </c>
+      <c r="N30" s="3">
+        <v>0</v>
+      </c>
+      <c r="O30" s="3">
+        <v>0</v>
+      </c>
+      <c r="P30" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="Q30" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="R30" s="3">
+        <v>0</v>
+      </c>
+      <c r="S30" s="3">
+        <v>0</v>
+      </c>
+      <c r="T30" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A31">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="B31">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D31" t="s">
-        <v>163</v>
+        <v>23</v>
       </c>
       <c r="E31">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F31" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G31" t="s">
-        <v>339</v>
+        <v>260</v>
       </c>
       <c r="H31" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="I31">
+        <v>49</v>
+      </c>
+      <c r="I31" s="3">
         <v>6</v>
       </c>
-      <c r="J31">
-[...29 lines deleted...]
-      <c r="T31">
+      <c r="J31" s="3">
+        <v>25</v>
+      </c>
+      <c r="K31" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="L31" s="3">
+        <v>0</v>
+      </c>
+      <c r="M31" s="3">
+        <v>0</v>
+      </c>
+      <c r="N31" s="3">
+        <v>0</v>
+      </c>
+      <c r="O31" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="P31" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="3">
+        <v>0</v>
+      </c>
+      <c r="R31" s="3">
+        <v>0</v>
+      </c>
+      <c r="S31" s="3">
+        <v>0</v>
+      </c>
+      <c r="T31" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A32">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B32">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="C32" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D32" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E32">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="F32" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G32" t="s">
-        <v>353</v>
+        <v>48</v>
       </c>
       <c r="H32" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="I32">
+        <v>49</v>
+      </c>
+      <c r="I32" s="3">
         <v>6</v>
       </c>
-      <c r="J32">
-[...29 lines deleted...]
-      <c r="T32">
+      <c r="J32" s="3">
+        <v>24</v>
+      </c>
+      <c r="K32" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M32" s="3">
+        <v>0</v>
+      </c>
+      <c r="N32" s="3">
+        <v>0</v>
+      </c>
+      <c r="O32" s="3">
+        <v>0</v>
+      </c>
+      <c r="P32" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="3">
+        <v>0</v>
+      </c>
+      <c r="R32" s="3">
+        <v>0</v>
+      </c>
+      <c r="S32" s="3">
+        <v>0</v>
+      </c>
+      <c r="T32" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A33">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B33">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="C33" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D33" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="E33">
         <v>65</v>
       </c>
       <c r="F33" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G33" t="s">
-        <v>328</v>
+        <v>54</v>
       </c>
       <c r="H33" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I33">
+        <v>49</v>
+      </c>
+      <c r="I33" s="3">
         <v>6</v>
       </c>
-      <c r="J33">
-[...29 lines deleted...]
-      <c r="T33">
+      <c r="J33" s="3">
+        <v>24</v>
+      </c>
+      <c r="K33" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="L33" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="M33" s="3">
+        <v>0</v>
+      </c>
+      <c r="N33" s="3">
+        <v>0</v>
+      </c>
+      <c r="O33" s="3">
+        <v>0</v>
+      </c>
+      <c r="P33" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="3">
+        <v>0</v>
+      </c>
+      <c r="R33" s="3">
+        <v>0</v>
+      </c>
+      <c r="S33" s="3">
+        <v>0</v>
+      </c>
+      <c r="T33" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A34">
-        <v>125</v>
+        <v>144</v>
       </c>
       <c r="B34">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="C34" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D34" t="s">
-        <v>72</v>
+        <v>236</v>
       </c>
       <c r="E34">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="F34" t="s">
+        <v>53</v>
+      </c>
+      <c r="G34" t="s">
+        <v>417</v>
+      </c>
+      <c r="H34" t="s">
+        <v>192</v>
+      </c>
+      <c r="I34" s="3">
+        <v>6</v>
+      </c>
+      <c r="J34" s="3">
         <v>22</v>
       </c>
-      <c r="G34" t="s">
-[...39 lines deleted...]
-        <v>0</v>
+      <c r="K34" s="3">
+        <v>0</v>
+      </c>
+      <c r="L34" s="3">
+        <v>0</v>
+      </c>
+      <c r="M34" s="3">
+        <v>0</v>
+      </c>
+      <c r="N34" s="3">
+        <v>0</v>
+      </c>
+      <c r="O34" s="3">
+        <v>0</v>
+      </c>
+      <c r="P34" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="Q34" s="3">
+        <v>0</v>
+      </c>
+      <c r="R34" s="3">
+        <v>0</v>
+      </c>
+      <c r="S34" s="3">
+        <v>0</v>
+      </c>
+      <c r="T34" s="3" t="s">
+        <v>492</v>
       </c>
     </row>
     <row r="35" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A35">
-        <v>123</v>
+        <v>174</v>
       </c>
       <c r="B35">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="C35" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" t="s">
+        <v>507</v>
+      </c>
+      <c r="F35" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" t="s">
+        <v>525</v>
+      </c>
+      <c r="H35" t="s">
+        <v>95</v>
+      </c>
+      <c r="I35" s="3">
+        <v>6</v>
+      </c>
+      <c r="J35" s="3">
         <v>20</v>
       </c>
-      <c r="D35" t="s">
-[...48 lines deleted...]
-        <v>0</v>
+      <c r="K35" s="3">
+        <v>0</v>
+      </c>
+      <c r="L35" s="3">
+        <v>0</v>
+      </c>
+      <c r="M35" s="3">
+        <v>0</v>
+      </c>
+      <c r="N35" s="3">
+        <v>0</v>
+      </c>
+      <c r="O35" s="3">
+        <v>0</v>
+      </c>
+      <c r="P35" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="3">
+        <v>0</v>
+      </c>
+      <c r="R35" s="3">
+        <v>0</v>
+      </c>
+      <c r="S35" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="T35" s="3" t="s">
+        <v>527</v>
       </c>
     </row>
     <row r="36" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A36">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="B36">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="C36" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D36" t="s">
-        <v>132</v>
+        <v>52</v>
       </c>
       <c r="E36">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="F36" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G36" t="s">
-        <v>301</v>
+        <v>323</v>
       </c>
       <c r="H36" t="s">
-        <v>69</v>
-[...34 lines deleted...]
-      <c r="T36">
+        <v>49</v>
+      </c>
+      <c r="I36" s="3">
+        <v>6</v>
+      </c>
+      <c r="J36" s="3">
+        <v>18</v>
+      </c>
+      <c r="K36" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="L36" s="3">
+        <v>0</v>
+      </c>
+      <c r="M36" s="3">
+        <v>0</v>
+      </c>
+      <c r="N36" s="3">
+        <v>0</v>
+      </c>
+      <c r="O36" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="P36" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="3">
+        <v>0</v>
+      </c>
+      <c r="R36" s="3">
+        <v>0</v>
+      </c>
+      <c r="S36" s="3">
+        <v>0</v>
+      </c>
+      <c r="T36" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A37">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="B37">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="C37" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D37" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="E37">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F37" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G37" t="s">
-        <v>303</v>
+        <v>341</v>
       </c>
       <c r="H37" t="s">
-        <v>69</v>
-[...34 lines deleted...]
-      <c r="T37">
+        <v>335</v>
+      </c>
+      <c r="I37" s="3">
+        <v>6</v>
+      </c>
+      <c r="J37" s="3">
+        <v>18</v>
+      </c>
+      <c r="K37" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="L37" s="3">
+        <v>0</v>
+      </c>
+      <c r="M37" s="3">
+        <v>0</v>
+      </c>
+      <c r="N37" s="3">
+        <v>0</v>
+      </c>
+      <c r="O37" s="3">
+        <v>0</v>
+      </c>
+      <c r="P37" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="3">
+        <v>0</v>
+      </c>
+      <c r="R37" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="S37" s="3">
+        <v>0</v>
+      </c>
+      <c r="T37" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A38">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="B38">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="C38" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D38" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="E38">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="F38" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G38" t="s">
-        <v>308</v>
+        <v>291</v>
       </c>
       <c r="H38" t="s">
-        <v>309</v>
-[...34 lines deleted...]
-      <c r="T38">
+        <v>292</v>
+      </c>
+      <c r="I38" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="K38" s="3">
+        <v>0</v>
+      </c>
+      <c r="L38" s="3">
+        <v>0</v>
+      </c>
+      <c r="M38" s="3">
+        <v>0</v>
+      </c>
+      <c r="N38" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="O38" s="3">
+        <v>0</v>
+      </c>
+      <c r="P38" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="3">
+        <v>0</v>
+      </c>
+      <c r="R38" s="3">
+        <v>0</v>
+      </c>
+      <c r="S38" s="3">
+        <v>0</v>
+      </c>
+      <c r="T38" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A39">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B39">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="C39" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D39" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="E39">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G39" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="H39" t="s">
-        <v>297</v>
-[...34 lines deleted...]
-      <c r="T39">
+        <v>64</v>
+      </c>
+      <c r="I39" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="K39" s="3">
+        <v>0</v>
+      </c>
+      <c r="L39" s="3">
+        <v>0</v>
+      </c>
+      <c r="M39" s="3">
+        <v>0</v>
+      </c>
+      <c r="N39" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="O39" s="3">
+        <v>0</v>
+      </c>
+      <c r="P39" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="3">
+        <v>0</v>
+      </c>
+      <c r="R39" s="3">
+        <v>0</v>
+      </c>
+      <c r="S39" s="3">
+        <v>0</v>
+      </c>
+      <c r="T39" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A40">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B40">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="C40" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D40" t="s">
-        <v>207</v>
+        <v>127</v>
       </c>
       <c r="E40">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F40" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G40" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="H40" t="s">
-        <v>237</v>
-[...34 lines deleted...]
-      <c r="T40">
+        <v>64</v>
+      </c>
+      <c r="I40" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="K40" s="3">
+        <v>0</v>
+      </c>
+      <c r="L40" s="3">
+        <v>0</v>
+      </c>
+      <c r="M40" s="3">
+        <v>0</v>
+      </c>
+      <c r="N40" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="O40" s="3">
+        <v>0</v>
+      </c>
+      <c r="P40" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="3">
+        <v>0</v>
+      </c>
+      <c r="R40" s="3">
+        <v>0</v>
+      </c>
+      <c r="S40" s="3">
+        <v>0</v>
+      </c>
+      <c r="T40" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A41">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B41">
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="C41" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D41" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="E41">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F41" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G41" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="H41" t="s">
-        <v>228</v>
-[...34 lines deleted...]
-      <c r="T41">
+        <v>64</v>
+      </c>
+      <c r="I41" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="K41" s="3">
+        <v>0</v>
+      </c>
+      <c r="L41" s="3">
+        <v>0</v>
+      </c>
+      <c r="M41" s="3">
+        <v>0</v>
+      </c>
+      <c r="N41" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="O41" s="3">
+        <v>0</v>
+      </c>
+      <c r="P41" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="3">
+        <v>0</v>
+      </c>
+      <c r="R41" s="3">
+        <v>0</v>
+      </c>
+      <c r="S41" s="3">
+        <v>0</v>
+      </c>
+      <c r="T41" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A42">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B42">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="C42" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D42" t="s">
-        <v>241</v>
+        <v>16</v>
       </c>
       <c r="E42">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="F42" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G42" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
       <c r="H42" t="s">
-        <v>108</v>
-[...34 lines deleted...]
-      <c r="T42">
+        <v>304</v>
+      </c>
+      <c r="I42" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="K42" s="3">
+        <v>0</v>
+      </c>
+      <c r="L42" s="3">
+        <v>0</v>
+      </c>
+      <c r="M42" s="3">
+        <v>0</v>
+      </c>
+      <c r="N42" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="O42" s="3">
+        <v>0</v>
+      </c>
+      <c r="P42" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="3">
+        <v>0</v>
+      </c>
+      <c r="R42" s="3">
+        <v>0</v>
+      </c>
+      <c r="S42" s="3">
+        <v>0</v>
+      </c>
+      <c r="T42" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A43">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B43">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="C43" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D43" t="s">
-        <v>241</v>
+        <v>16</v>
       </c>
       <c r="E43">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="F43" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G43" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="H43" t="s">
-        <v>108</v>
-[...34 lines deleted...]
-      <c r="T43">
+        <v>292</v>
+      </c>
+      <c r="I43" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="K43" s="3">
+        <v>0</v>
+      </c>
+      <c r="L43" s="3">
+        <v>0</v>
+      </c>
+      <c r="M43" s="3">
+        <v>0</v>
+      </c>
+      <c r="N43" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="O43" s="3">
+        <v>0</v>
+      </c>
+      <c r="P43" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="3">
+        <v>0</v>
+      </c>
+      <c r="R43" s="3">
+        <v>0</v>
+      </c>
+      <c r="S43" s="3">
+        <v>0</v>
+      </c>
+      <c r="T43" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A44">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="B44">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="C44" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D44" t="s">
-        <v>241</v>
+        <v>202</v>
       </c>
       <c r="E44">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F44" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G44" t="s">
-        <v>321</v>
+        <v>308</v>
       </c>
       <c r="H44" t="s">
-        <v>322</v>
-[...34 lines deleted...]
-      <c r="T44">
+        <v>232</v>
+      </c>
+      <c r="I44" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="K44" s="3">
+        <v>0</v>
+      </c>
+      <c r="L44" s="3">
+        <v>0</v>
+      </c>
+      <c r="M44" s="3">
+        <v>0</v>
+      </c>
+      <c r="N44" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="O44" s="3">
+        <v>0</v>
+      </c>
+      <c r="P44" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="3">
+        <v>0</v>
+      </c>
+      <c r="R44" s="3">
+        <v>0</v>
+      </c>
+      <c r="S44" s="3">
+        <v>0</v>
+      </c>
+      <c r="T44" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A45">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="B45">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="C45" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D45" t="s">
-        <v>82</v>
+        <v>140</v>
       </c>
       <c r="E45">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F45" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G45" t="s">
-        <v>324</v>
+        <v>310</v>
       </c>
       <c r="H45" t="s">
-        <v>108</v>
-[...34 lines deleted...]
-      <c r="T45">
+        <v>223</v>
+      </c>
+      <c r="I45" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="K45" s="3">
+        <v>0</v>
+      </c>
+      <c r="L45" s="3">
+        <v>0</v>
+      </c>
+      <c r="M45" s="3">
+        <v>0</v>
+      </c>
+      <c r="N45" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="O45" s="3">
+        <v>0</v>
+      </c>
+      <c r="P45" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="3">
+        <v>0</v>
+      </c>
+      <c r="R45" s="3">
+        <v>0</v>
+      </c>
+      <c r="S45" s="3">
+        <v>0</v>
+      </c>
+      <c r="T45" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A46">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="B46">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="C46" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D46" t="s">
-        <v>43</v>
+        <v>236</v>
       </c>
       <c r="E46">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="F46" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G46" t="s">
-        <v>86</v>
+        <v>312</v>
       </c>
       <c r="H46" t="s">
-        <v>87</v>
-[...34 lines deleted...]
-      <c r="T46">
+        <v>103</v>
+      </c>
+      <c r="I46" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="K46" s="3">
+        <v>0</v>
+      </c>
+      <c r="L46" s="3">
+        <v>0</v>
+      </c>
+      <c r="M46" s="3">
+        <v>0</v>
+      </c>
+      <c r="N46" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="O46" s="3">
+        <v>0</v>
+      </c>
+      <c r="P46" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="3">
+        <v>0</v>
+      </c>
+      <c r="R46" s="3">
+        <v>0</v>
+      </c>
+      <c r="S46" s="3">
+        <v>0</v>
+      </c>
+      <c r="T46" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A47">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="B47">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="C47" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D47" t="s">
-        <v>43</v>
+        <v>236</v>
       </c>
       <c r="E47">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="F47" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G47" t="s">
-        <v>89</v>
+        <v>314</v>
       </c>
       <c r="H47" t="s">
-        <v>90</v>
-[...34 lines deleted...]
-      <c r="T47">
+        <v>103</v>
+      </c>
+      <c r="I47" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="K47" s="3">
+        <v>0</v>
+      </c>
+      <c r="L47" s="3">
+        <v>0</v>
+      </c>
+      <c r="M47" s="3">
+        <v>0</v>
+      </c>
+      <c r="N47" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="O47" s="3">
+        <v>0</v>
+      </c>
+      <c r="P47" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="3">
+        <v>0</v>
+      </c>
+      <c r="R47" s="3">
+        <v>0</v>
+      </c>
+      <c r="S47" s="3">
+        <v>0</v>
+      </c>
+      <c r="T47" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A48">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="B48">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="C48" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D48" t="s">
-        <v>52</v>
+        <v>236</v>
       </c>
       <c r="E48">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="F48" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G48" t="s">
-        <v>92</v>
+        <v>316</v>
       </c>
       <c r="H48" t="s">
-        <v>93</v>
-[...34 lines deleted...]
-      <c r="T48">
+        <v>317</v>
+      </c>
+      <c r="I48" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="K48" s="3">
+        <v>0</v>
+      </c>
+      <c r="L48" s="3">
+        <v>0</v>
+      </c>
+      <c r="M48" s="3">
+        <v>0</v>
+      </c>
+      <c r="N48" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="O48" s="3">
+        <v>0</v>
+      </c>
+      <c r="P48" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="3">
+        <v>0</v>
+      </c>
+      <c r="R48" s="3">
+        <v>0</v>
+      </c>
+      <c r="S48" s="3">
+        <v>0</v>
+      </c>
+      <c r="T48" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A49">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="B49">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="C49" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D49" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="E49">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="F49" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G49" t="s">
-        <v>95</v>
+        <v>319</v>
       </c>
       <c r="H49" t="s">
-        <v>96</v>
-[...34 lines deleted...]
-      <c r="T49">
+        <v>103</v>
+      </c>
+      <c r="I49" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="K49" s="3">
+        <v>0</v>
+      </c>
+      <c r="L49" s="3">
+        <v>0</v>
+      </c>
+      <c r="M49" s="3">
+        <v>0</v>
+      </c>
+      <c r="N49" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="O49" s="3">
+        <v>0</v>
+      </c>
+      <c r="P49" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="3">
+        <v>0</v>
+      </c>
+      <c r="R49" s="3">
+        <v>0</v>
+      </c>
+      <c r="S49" s="3">
+        <v>0</v>
+      </c>
+      <c r="T49" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A50">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="B50">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="C50" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D50" t="s">
-        <v>98</v>
+        <v>38</v>
       </c>
       <c r="E50">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F50" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G50" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="H50" t="s">
-        <v>100</v>
-[...34 lines deleted...]
-      <c r="T50">
+        <v>82</v>
+      </c>
+      <c r="I50" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J50" s="3">
+        <v>17</v>
+      </c>
+      <c r="K50" s="3">
+        <v>0</v>
+      </c>
+      <c r="L50" s="3">
+        <v>0</v>
+      </c>
+      <c r="M50" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="N50" s="3">
+        <v>0</v>
+      </c>
+      <c r="O50" s="3">
+        <v>0</v>
+      </c>
+      <c r="P50" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="3">
+        <v>0</v>
+      </c>
+      <c r="R50" s="3">
+        <v>0</v>
+      </c>
+      <c r="S50" s="3">
+        <v>0</v>
+      </c>
+      <c r="T50" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A51">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="B51">
-        <v>2</v>
+        <v>50</v>
       </c>
       <c r="C51" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D51" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="E51">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="F51" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G51" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="H51" t="s">
-        <v>103</v>
-[...34 lines deleted...]
-      <c r="T51">
+        <v>85</v>
+      </c>
+      <c r="I51" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J51" s="3">
+        <v>17</v>
+      </c>
+      <c r="K51" s="3">
+        <v>0</v>
+      </c>
+      <c r="L51" s="3">
+        <v>0</v>
+      </c>
+      <c r="M51" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="N51" s="3">
+        <v>0</v>
+      </c>
+      <c r="O51" s="3">
+        <v>0</v>
+      </c>
+      <c r="P51" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="3">
+        <v>0</v>
+      </c>
+      <c r="R51" s="3">
+        <v>0</v>
+      </c>
+      <c r="S51" s="3">
+        <v>0</v>
+      </c>
+      <c r="T51" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A52">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="B52">
-        <v>3</v>
+        <v>51</v>
       </c>
       <c r="C52" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D52" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="E52">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="F52" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G52" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="H52" t="s">
-        <v>103</v>
-[...34 lines deleted...]
-      <c r="T52">
+        <v>88</v>
+      </c>
+      <c r="I52" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J52" s="3">
+        <v>17</v>
+      </c>
+      <c r="K52" s="3">
+        <v>0</v>
+      </c>
+      <c r="L52" s="3">
+        <v>0</v>
+      </c>
+      <c r="M52" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="N52" s="3">
+        <v>0</v>
+      </c>
+      <c r="O52" s="3">
+        <v>0</v>
+      </c>
+      <c r="P52" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="3">
+        <v>0</v>
+      </c>
+      <c r="R52" s="3">
+        <v>0</v>
+      </c>
+      <c r="S52" s="3">
+        <v>0</v>
+      </c>
+      <c r="T52" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A53">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="B53">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="C53" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D53" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="E53">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="F53" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G53" t="s">
-        <v>107</v>
+        <v>90</v>
       </c>
       <c r="H53" t="s">
-        <v>108</v>
-[...34 lines deleted...]
-      <c r="T53">
+        <v>91</v>
+      </c>
+      <c r="I53" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J53" s="3">
+        <v>17</v>
+      </c>
+      <c r="K53" s="3">
+        <v>0</v>
+      </c>
+      <c r="L53" s="3">
+        <v>0</v>
+      </c>
+      <c r="M53" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="N53" s="3">
+        <v>0</v>
+      </c>
+      <c r="O53" s="3">
+        <v>0</v>
+      </c>
+      <c r="P53" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="3">
+        <v>0</v>
+      </c>
+      <c r="R53" s="3">
+        <v>0</v>
+      </c>
+      <c r="S53" s="3">
+        <v>0</v>
+      </c>
+      <c r="T53" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A54">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="B54">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="C54" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D54" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="E54">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F54" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G54" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="H54" t="s">
-        <v>87</v>
-[...34 lines deleted...]
-      <c r="T54">
+        <v>95</v>
+      </c>
+      <c r="I54" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J54" s="3">
+        <v>17</v>
+      </c>
+      <c r="K54" s="3">
+        <v>0</v>
+      </c>
+      <c r="L54" s="3">
+        <v>0</v>
+      </c>
+      <c r="M54" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="N54" s="3">
+        <v>0</v>
+      </c>
+      <c r="O54" s="3">
+        <v>0</v>
+      </c>
+      <c r="P54" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="3">
+        <v>0</v>
+      </c>
+      <c r="R54" s="3">
+        <v>0</v>
+      </c>
+      <c r="S54" s="3">
+        <v>0</v>
+      </c>
+      <c r="T54" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A55">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="B55">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="C55" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D55" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E55">
         <v>55</v>
       </c>
       <c r="F55" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G55" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="H55" t="s">
-        <v>87</v>
-[...34 lines deleted...]
-      <c r="T55">
+        <v>98</v>
+      </c>
+      <c r="I55" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J55" s="3">
+        <v>17</v>
+      </c>
+      <c r="K55" s="3">
+        <v>0</v>
+      </c>
+      <c r="L55" s="3">
+        <v>0</v>
+      </c>
+      <c r="M55" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="N55" s="3">
+        <v>0</v>
+      </c>
+      <c r="O55" s="3">
+        <v>0</v>
+      </c>
+      <c r="P55" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="3">
+        <v>0</v>
+      </c>
+      <c r="R55" s="3">
+        <v>0</v>
+      </c>
+      <c r="S55" s="3">
+        <v>0</v>
+      </c>
+      <c r="T55" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A56">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="B56">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="C56" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D56" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E56">
         <v>55</v>
       </c>
       <c r="F56" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G56" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="H56" t="s">
-        <v>115</v>
-[...34 lines deleted...]
-      <c r="T56">
+        <v>98</v>
+      </c>
+      <c r="I56" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J56" s="3">
+        <v>17</v>
+      </c>
+      <c r="K56" s="3">
+        <v>0</v>
+      </c>
+      <c r="L56" s="3">
+        <v>0</v>
+      </c>
+      <c r="M56" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="N56" s="3">
+        <v>0</v>
+      </c>
+      <c r="O56" s="3">
+        <v>0</v>
+      </c>
+      <c r="P56" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="3">
+        <v>0</v>
+      </c>
+      <c r="R56" s="3">
+        <v>0</v>
+      </c>
+      <c r="S56" s="3">
+        <v>0</v>
+      </c>
+      <c r="T56" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A57">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B57">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="C57" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D57" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E57">
         <v>55</v>
       </c>
       <c r="F57" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G57" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="H57" t="s">
-        <v>87</v>
-[...34 lines deleted...]
-      <c r="T57">
+        <v>82</v>
+      </c>
+      <c r="I57" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J57" s="3">
+        <v>17</v>
+      </c>
+      <c r="K57" s="3">
+        <v>0</v>
+      </c>
+      <c r="L57" s="3">
+        <v>0</v>
+      </c>
+      <c r="M57" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="N57" s="3">
+        <v>0</v>
+      </c>
+      <c r="O57" s="3">
+        <v>0</v>
+      </c>
+      <c r="P57" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="3">
+        <v>0</v>
+      </c>
+      <c r="R57" s="3">
+        <v>0</v>
+      </c>
+      <c r="S57" s="3">
+        <v>0</v>
+      </c>
+      <c r="T57" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A58">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="B58">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="C58" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D58" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E58">
         <v>55</v>
       </c>
       <c r="F58" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G58" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="H58" t="s">
-        <v>87</v>
-[...34 lines deleted...]
-      <c r="T58">
+        <v>82</v>
+      </c>
+      <c r="I58" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J58" s="3">
+        <v>17</v>
+      </c>
+      <c r="K58" s="3">
+        <v>0</v>
+      </c>
+      <c r="L58" s="3">
+        <v>0</v>
+      </c>
+      <c r="M58" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="N58" s="3">
+        <v>0</v>
+      </c>
+      <c r="O58" s="3">
+        <v>0</v>
+      </c>
+      <c r="P58" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="3">
+        <v>0</v>
+      </c>
+      <c r="R58" s="3">
+        <v>0</v>
+      </c>
+      <c r="S58" s="3">
+        <v>0</v>
+      </c>
+      <c r="T58" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A59">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="B59">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="C59" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D59" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E59">
         <v>55</v>
       </c>
       <c r="F59" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G59" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="H59" t="s">
-        <v>87</v>
-[...34 lines deleted...]
-      <c r="T59">
+        <v>110</v>
+      </c>
+      <c r="I59" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J59" s="3">
+        <v>17</v>
+      </c>
+      <c r="K59" s="3">
+        <v>0</v>
+      </c>
+      <c r="L59" s="3">
+        <v>0</v>
+      </c>
+      <c r="M59" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="N59" s="3">
+        <v>0</v>
+      </c>
+      <c r="O59" s="3">
+        <v>0</v>
+      </c>
+      <c r="P59" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="3">
+        <v>0</v>
+      </c>
+      <c r="R59" s="3">
+        <v>0</v>
+      </c>
+      <c r="S59" s="3">
+        <v>0</v>
+      </c>
+      <c r="T59" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A60">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="B60">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="C60" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D60" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E60">
         <v>55</v>
       </c>
       <c r="F60" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G60" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="H60" t="s">
-        <v>124</v>
-[...34 lines deleted...]
-      <c r="T60">
+        <v>82</v>
+      </c>
+      <c r="I60" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J60" s="3">
+        <v>17</v>
+      </c>
+      <c r="K60" s="3">
+        <v>0</v>
+      </c>
+      <c r="L60" s="3">
+        <v>0</v>
+      </c>
+      <c r="M60" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="N60" s="3">
+        <v>0</v>
+      </c>
+      <c r="O60" s="3">
+        <v>0</v>
+      </c>
+      <c r="P60" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="3">
+        <v>0</v>
+      </c>
+      <c r="R60" s="3">
+        <v>0</v>
+      </c>
+      <c r="S60" s="3">
+        <v>0</v>
+      </c>
+      <c r="T60" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A61">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B61">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="C61" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D61" t="s">
-        <v>126</v>
+        <v>67</v>
       </c>
       <c r="E61">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F61" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G61" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="H61" t="s">
-        <v>128</v>
-[...34 lines deleted...]
-      <c r="T61">
+        <v>82</v>
+      </c>
+      <c r="I61" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J61" s="3">
+        <v>17</v>
+      </c>
+      <c r="K61" s="3">
+        <v>0</v>
+      </c>
+      <c r="L61" s="3">
+        <v>0</v>
+      </c>
+      <c r="M61" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="N61" s="3">
+        <v>0</v>
+      </c>
+      <c r="O61" s="3">
+        <v>0</v>
+      </c>
+      <c r="P61" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="3">
+        <v>0</v>
+      </c>
+      <c r="R61" s="3">
+        <v>0</v>
+      </c>
+      <c r="S61" s="3">
+        <v>0</v>
+      </c>
+      <c r="T61" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A62">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B62">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="C62" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D62" t="s">
-        <v>126</v>
+        <v>67</v>
       </c>
       <c r="E62">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F62" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G62" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="H62" t="s">
-        <v>108</v>
-[...34 lines deleted...]
-      <c r="T62">
+        <v>82</v>
+      </c>
+      <c r="I62" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J62" s="3">
+        <v>17</v>
+      </c>
+      <c r="K62" s="3">
+        <v>0</v>
+      </c>
+      <c r="L62" s="3">
+        <v>0</v>
+      </c>
+      <c r="M62" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="N62" s="3">
+        <v>0</v>
+      </c>
+      <c r="O62" s="3">
+        <v>0</v>
+      </c>
+      <c r="P62" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="3">
+        <v>0</v>
+      </c>
+      <c r="R62" s="3">
+        <v>0</v>
+      </c>
+      <c r="S62" s="3">
+        <v>0</v>
+      </c>
+      <c r="T62" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A63">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="B63">
-        <v>5</v>
+        <v>62</v>
       </c>
       <c r="C63" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D63" t="s">
-        <v>132</v>
+        <v>67</v>
       </c>
       <c r="E63">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F63" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G63" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="H63" t="s">
-        <v>134</v>
-[...34 lines deleted...]
-      <c r="T63">
+        <v>119</v>
+      </c>
+      <c r="I63" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J63" s="3">
+        <v>17</v>
+      </c>
+      <c r="K63" s="3">
+        <v>0</v>
+      </c>
+      <c r="L63" s="3">
+        <v>0</v>
+      </c>
+      <c r="M63" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="N63" s="3">
+        <v>0</v>
+      </c>
+      <c r="O63" s="3">
+        <v>0</v>
+      </c>
+      <c r="P63" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="3">
+        <v>0</v>
+      </c>
+      <c r="R63" s="3">
+        <v>0</v>
+      </c>
+      <c r="S63" s="3">
+        <v>0</v>
+      </c>
+      <c r="T63" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A64">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="B64">
-        <v>9</v>
+        <v>63</v>
       </c>
       <c r="C64" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D64" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="E64">
         <v>50</v>
       </c>
       <c r="F64" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G64" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="H64" t="s">
-        <v>87</v>
-[...34 lines deleted...]
-      <c r="T64">
+        <v>123</v>
+      </c>
+      <c r="I64" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J64" s="3">
+        <v>17</v>
+      </c>
+      <c r="K64" s="3">
+        <v>0</v>
+      </c>
+      <c r="L64" s="3">
+        <v>0</v>
+      </c>
+      <c r="M64" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="N64" s="3">
+        <v>0</v>
+      </c>
+      <c r="O64" s="3">
+        <v>0</v>
+      </c>
+      <c r="P64" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="3">
+        <v>0</v>
+      </c>
+      <c r="R64" s="3">
+        <v>0</v>
+      </c>
+      <c r="S64" s="3">
+        <v>0</v>
+      </c>
+      <c r="T64" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A65">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="B65">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="C65" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D65" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="E65">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F65" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G65" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="H65" t="s">
-        <v>139</v>
-[...34 lines deleted...]
-      <c r="T65">
+        <v>103</v>
+      </c>
+      <c r="I65" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J65" s="3">
+        <v>17</v>
+      </c>
+      <c r="K65" s="3">
+        <v>0</v>
+      </c>
+      <c r="L65" s="3">
+        <v>0</v>
+      </c>
+      <c r="M65" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="N65" s="3">
+        <v>0</v>
+      </c>
+      <c r="O65" s="3">
+        <v>0</v>
+      </c>
+      <c r="P65" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="3">
+        <v>0</v>
+      </c>
+      <c r="R65" s="3">
+        <v>0</v>
+      </c>
+      <c r="S65" s="3">
+        <v>0</v>
+      </c>
+      <c r="T65" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A66">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B66">
-        <v>1</v>
+        <v>65</v>
       </c>
       <c r="C66" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D66" t="s">
-        <v>21</v>
+        <v>127</v>
       </c>
       <c r="E66">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F66" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G66" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="H66" t="s">
-        <v>87</v>
-[...34 lines deleted...]
-      <c r="T66">
+        <v>129</v>
+      </c>
+      <c r="I66" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J66" s="3">
+        <v>17</v>
+      </c>
+      <c r="K66" s="3">
+        <v>0</v>
+      </c>
+      <c r="L66" s="3">
+        <v>0</v>
+      </c>
+      <c r="M66" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="N66" s="3">
+        <v>0</v>
+      </c>
+      <c r="O66" s="3">
+        <v>0</v>
+      </c>
+      <c r="P66" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="3">
+        <v>0</v>
+      </c>
+      <c r="R66" s="3">
+        <v>0</v>
+      </c>
+      <c r="S66" s="3">
+        <v>0</v>
+      </c>
+      <c r="T66" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A67">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B67">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="C67" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D67" t="s">
-        <v>21</v>
+        <v>127</v>
       </c>
       <c r="E67">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F67" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G67" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="H67" t="s">
-        <v>139</v>
-[...34 lines deleted...]
-      <c r="T67">
+        <v>82</v>
+      </c>
+      <c r="I67" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J67" s="3">
+        <v>17</v>
+      </c>
+      <c r="K67" s="3">
+        <v>0</v>
+      </c>
+      <c r="L67" s="3">
+        <v>0</v>
+      </c>
+      <c r="M67" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="N67" s="3">
+        <v>0</v>
+      </c>
+      <c r="O67" s="3">
+        <v>0</v>
+      </c>
+      <c r="P67" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="3">
+        <v>0</v>
+      </c>
+      <c r="R67" s="3">
+        <v>0</v>
+      </c>
+      <c r="S67" s="3">
+        <v>0</v>
+      </c>
+      <c r="T67" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A68">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B68">
-        <v>4</v>
+        <v>67</v>
       </c>
       <c r="C68" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D68" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="E68">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F68" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G68" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="H68" t="s">
-        <v>108</v>
-[...34 lines deleted...]
-      <c r="T68">
+        <v>134</v>
+      </c>
+      <c r="I68" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J68" s="3">
+        <v>17</v>
+      </c>
+      <c r="K68" s="3">
+        <v>0</v>
+      </c>
+      <c r="L68" s="3">
+        <v>0</v>
+      </c>
+      <c r="M68" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="N68" s="3">
+        <v>0</v>
+      </c>
+      <c r="O68" s="3">
+        <v>0</v>
+      </c>
+      <c r="P68" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="3">
+        <v>0</v>
+      </c>
+      <c r="R68" s="3">
+        <v>0</v>
+      </c>
+      <c r="S68" s="3">
+        <v>0</v>
+      </c>
+      <c r="T68" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A69">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="B69">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="C69" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D69" t="s">
-        <v>145</v>
+        <v>16</v>
       </c>
       <c r="E69">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F69" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G69" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="H69" t="s">
-        <v>87</v>
-[...34 lines deleted...]
-      <c r="T69">
+        <v>82</v>
+      </c>
+      <c r="I69" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J69" s="3">
+        <v>17</v>
+      </c>
+      <c r="K69" s="3">
+        <v>0</v>
+      </c>
+      <c r="L69" s="3">
+        <v>0</v>
+      </c>
+      <c r="M69" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="N69" s="3">
+        <v>0</v>
+      </c>
+      <c r="O69" s="3">
+        <v>0</v>
+      </c>
+      <c r="P69" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="3">
+        <v>0</v>
+      </c>
+      <c r="R69" s="3">
+        <v>0</v>
+      </c>
+      <c r="S69" s="3">
+        <v>0</v>
+      </c>
+      <c r="T69" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A70">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="B70">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="C70" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D70" t="s">
-        <v>145</v>
+        <v>16</v>
       </c>
       <c r="E70">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F70" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G70" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="H70" t="s">
-        <v>108</v>
-[...34 lines deleted...]
-      <c r="T70">
+        <v>134</v>
+      </c>
+      <c r="I70" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J70" s="3">
+        <v>17</v>
+      </c>
+      <c r="K70" s="3">
+        <v>0</v>
+      </c>
+      <c r="L70" s="3">
+        <v>0</v>
+      </c>
+      <c r="M70" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="N70" s="3">
+        <v>0</v>
+      </c>
+      <c r="O70" s="3">
+        <v>0</v>
+      </c>
+      <c r="P70" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="3">
+        <v>0</v>
+      </c>
+      <c r="R70" s="3">
+        <v>0</v>
+      </c>
+      <c r="S70" s="3">
+        <v>0</v>
+      </c>
+      <c r="T70" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A71">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B71">
-        <v>7</v>
+        <v>70</v>
       </c>
       <c r="C71" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D71" t="s">
-        <v>82</v>
+        <v>140</v>
       </c>
       <c r="E71">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F71" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G71" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="H71" t="s">
-        <v>108</v>
-[...34 lines deleted...]
-      <c r="T71">
+        <v>103</v>
+      </c>
+      <c r="I71" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J71" s="3">
+        <v>17</v>
+      </c>
+      <c r="K71" s="3">
+        <v>0</v>
+      </c>
+      <c r="L71" s="3">
+        <v>0</v>
+      </c>
+      <c r="M71" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="N71" s="3">
+        <v>0</v>
+      </c>
+      <c r="O71" s="3">
+        <v>0</v>
+      </c>
+      <c r="P71" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="3">
+        <v>0</v>
+      </c>
+      <c r="R71" s="3">
+        <v>0</v>
+      </c>
+      <c r="S71" s="3">
+        <v>0</v>
+      </c>
+      <c r="T71" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A72">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="B72">
-        <v>14</v>
+        <v>71</v>
       </c>
       <c r="C72" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D72" t="s">
+        <v>140</v>
+      </c>
+      <c r="E72">
+        <v>40</v>
+      </c>
+      <c r="F72" t="s">
+        <v>17</v>
+      </c>
+      <c r="G72" t="s">
+        <v>143</v>
+      </c>
+      <c r="H72" t="s">
         <v>82</v>
       </c>
-      <c r="E72">
-[...44 lines deleted...]
-      <c r="T72">
+      <c r="I72" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J72" s="3">
+        <v>17</v>
+      </c>
+      <c r="K72" s="3">
+        <v>0</v>
+      </c>
+      <c r="L72" s="3">
+        <v>0</v>
+      </c>
+      <c r="M72" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="N72" s="3">
+        <v>0</v>
+      </c>
+      <c r="O72" s="3">
+        <v>0</v>
+      </c>
+      <c r="P72" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="3">
+        <v>0</v>
+      </c>
+      <c r="R72" s="3">
+        <v>0</v>
+      </c>
+      <c r="S72" s="3">
+        <v>0</v>
+      </c>
+      <c r="T72" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A73">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="B73">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="C73" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D73" t="s">
-        <v>52</v>
+        <v>140</v>
       </c>
       <c r="E73">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="F73" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G73" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="H73" t="s">
-        <v>139</v>
-[...34 lines deleted...]
-      <c r="T73">
+        <v>103</v>
+      </c>
+      <c r="I73" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J73" s="3">
+        <v>17</v>
+      </c>
+      <c r="K73" s="3">
+        <v>0</v>
+      </c>
+      <c r="L73" s="3">
+        <v>0</v>
+      </c>
+      <c r="M73" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="N73" s="3">
+        <v>0</v>
+      </c>
+      <c r="O73" s="3">
+        <v>0</v>
+      </c>
+      <c r="P73" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="3">
+        <v>0</v>
+      </c>
+      <c r="R73" s="3">
+        <v>0</v>
+      </c>
+      <c r="S73" s="3">
+        <v>0</v>
+      </c>
+      <c r="T73" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A74">
-        <v>49</v>
+        <v>95</v>
       </c>
       <c r="B74">
-        <v>6</v>
+        <v>73</v>
       </c>
       <c r="C74" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D74" t="s">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="E74">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="F74" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G74" t="s">
-        <v>160</v>
+        <v>147</v>
       </c>
       <c r="H74" t="s">
-        <v>161</v>
-[...34 lines deleted...]
-      <c r="T74">
+        <v>103</v>
+      </c>
+      <c r="I74" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J74" s="3">
+        <v>17</v>
+      </c>
+      <c r="K74" s="3">
+        <v>0</v>
+      </c>
+      <c r="L74" s="3">
+        <v>0</v>
+      </c>
+      <c r="M74" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="N74" s="3">
+        <v>0</v>
+      </c>
+      <c r="O74" s="3">
+        <v>0</v>
+      </c>
+      <c r="P74" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="3">
+        <v>0</v>
+      </c>
+      <c r="R74" s="3">
+        <v>0</v>
+      </c>
+      <c r="S74" s="3">
+        <v>0</v>
+      </c>
+      <c r="T74" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A75">
-        <v>59</v>
+        <v>101</v>
       </c>
       <c r="B75">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="C75" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D75" t="s">
-        <v>163</v>
+        <v>77</v>
       </c>
       <c r="E75">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F75" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G75" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="H75" t="s">
-        <v>165</v>
-[...34 lines deleted...]
-      <c r="T75">
+        <v>82</v>
+      </c>
+      <c r="I75" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J75" s="3">
+        <v>17</v>
+      </c>
+      <c r="K75" s="3">
+        <v>0</v>
+      </c>
+      <c r="L75" s="3">
+        <v>0</v>
+      </c>
+      <c r="M75" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="N75" s="3">
+        <v>0</v>
+      </c>
+      <c r="O75" s="3">
+        <v>0</v>
+      </c>
+      <c r="P75" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="3">
+        <v>0</v>
+      </c>
+      <c r="R75" s="3">
+        <v>0</v>
+      </c>
+      <c r="S75" s="3">
+        <v>0</v>
+      </c>
+      <c r="T75" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A76">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B76">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="C76" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D76" t="s">
-        <v>163</v>
+        <v>47</v>
       </c>
       <c r="E76">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F76" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G76" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
       <c r="H76" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-      <c r="J76">
+        <v>134</v>
+      </c>
+      <c r="I76" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J76" s="3">
         <v>16</v>
       </c>
-      <c r="K76">
-[...26 lines deleted...]
-      <c r="T76">
+      <c r="K76" s="3">
+        <v>0</v>
+      </c>
+      <c r="L76" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="M76" s="3">
+        <v>0</v>
+      </c>
+      <c r="N76" s="3">
+        <v>0</v>
+      </c>
+      <c r="O76" s="3">
+        <v>0</v>
+      </c>
+      <c r="P76" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="3">
+        <v>0</v>
+      </c>
+      <c r="R76" s="3">
+        <v>0</v>
+      </c>
+      <c r="S76" s="3">
+        <v>0</v>
+      </c>
+      <c r="T76" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A77">
-        <v>87</v>
+        <v>49</v>
       </c>
       <c r="B77">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="C77" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D77" t="s">
-        <v>163</v>
+        <v>23</v>
       </c>
       <c r="E77">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F77" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G77" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="H77" t="s">
-        <v>170</v>
-[...4 lines deleted...]
-      <c r="J77">
+        <v>156</v>
+      </c>
+      <c r="I77" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J77" s="3">
         <v>16</v>
       </c>
-      <c r="K77">
-[...26 lines deleted...]
-      <c r="T77">
+      <c r="K77" s="3">
+        <v>0</v>
+      </c>
+      <c r="L77" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="M77" s="3">
+        <v>0</v>
+      </c>
+      <c r="N77" s="3">
+        <v>0</v>
+      </c>
+      <c r="O77" s="3">
+        <v>0</v>
+      </c>
+      <c r="P77" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="3">
+        <v>0</v>
+      </c>
+      <c r="R77" s="3">
+        <v>0</v>
+      </c>
+      <c r="S77" s="3">
+        <v>0</v>
+      </c>
+      <c r="T77" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A78">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="B78">
-        <v>5</v>
+        <v>77</v>
       </c>
       <c r="C78" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D78" t="s">
-        <v>72</v>
+        <v>158</v>
       </c>
       <c r="E78">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F78" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G78" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="H78" t="s">
+        <v>160</v>
+      </c>
+      <c r="I78" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J78" s="3">
+        <v>16</v>
+      </c>
+      <c r="K78" s="3">
+        <v>0</v>
+      </c>
+      <c r="L78" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="I78">
-[...32 lines deleted...]
-      <c r="T78">
+      <c r="M78" s="3">
+        <v>0</v>
+      </c>
+      <c r="N78" s="3">
+        <v>0</v>
+      </c>
+      <c r="O78" s="3">
+        <v>0</v>
+      </c>
+      <c r="P78" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="3">
+        <v>0</v>
+      </c>
+      <c r="R78" s="3">
+        <v>0</v>
+      </c>
+      <c r="S78" s="3">
+        <v>0</v>
+      </c>
+      <c r="T78" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A79">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="B79">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="C79" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D79" t="s">
-        <v>72</v>
+        <v>158</v>
       </c>
       <c r="E79">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F79" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G79" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="H79" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="J79">
+        <v>103</v>
+      </c>
+      <c r="I79" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J79" s="3">
         <v>16</v>
       </c>
-      <c r="K79">
-[...26 lines deleted...]
-      <c r="T79">
+      <c r="K79" s="3">
+        <v>0</v>
+      </c>
+      <c r="L79" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="M79" s="3">
+        <v>0</v>
+      </c>
+      <c r="N79" s="3">
+        <v>0</v>
+      </c>
+      <c r="O79" s="3">
+        <v>0</v>
+      </c>
+      <c r="P79" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="3">
+        <v>0</v>
+      </c>
+      <c r="R79" s="3">
+        <v>0</v>
+      </c>
+      <c r="S79" s="3">
+        <v>0</v>
+      </c>
+      <c r="T79" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A80">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="B80">
-        <v>20</v>
+        <v>79</v>
       </c>
       <c r="C80" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D80" t="s">
-        <v>72</v>
+        <v>158</v>
       </c>
       <c r="E80">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F80" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G80" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="H80" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="J80">
+        <v>165</v>
+      </c>
+      <c r="I80" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J80" s="3">
         <v>16</v>
       </c>
-      <c r="K80">
-[...26 lines deleted...]
-      <c r="T80">
+      <c r="K80" s="3">
+        <v>0</v>
+      </c>
+      <c r="L80" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="M80" s="3">
+        <v>0</v>
+      </c>
+      <c r="N80" s="3">
+        <v>0</v>
+      </c>
+      <c r="O80" s="3">
+        <v>0</v>
+      </c>
+      <c r="P80" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="3">
+        <v>0</v>
+      </c>
+      <c r="R80" s="3">
+        <v>0</v>
+      </c>
+      <c r="S80" s="3">
+        <v>0</v>
+      </c>
+      <c r="T80" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A81">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="B81">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="C81" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D81" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E81">
         <v>55</v>
       </c>
       <c r="F81" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G81" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="H81" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="J81">
+        <v>156</v>
+      </c>
+      <c r="I81" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J81" s="3">
         <v>16</v>
       </c>
-      <c r="K81">
-[...26 lines deleted...]
-      <c r="T81">
+      <c r="K81" s="3">
+        <v>0</v>
+      </c>
+      <c r="L81" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="M81" s="3">
+        <v>0</v>
+      </c>
+      <c r="N81" s="3">
+        <v>0</v>
+      </c>
+      <c r="O81" s="3">
+        <v>0</v>
+      </c>
+      <c r="P81" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="3">
+        <v>0</v>
+      </c>
+      <c r="R81" s="3">
+        <v>0</v>
+      </c>
+      <c r="S81" s="3">
+        <v>0</v>
+      </c>
+      <c r="T81" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A82">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="B82">
-        <v>38</v>
+        <v>81</v>
       </c>
       <c r="C82" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D82" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E82">
         <v>55</v>
       </c>
       <c r="F82" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G82" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="H82" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-      <c r="J82">
+        <v>156</v>
+      </c>
+      <c r="I82" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J82" s="3">
         <v>16</v>
       </c>
-      <c r="K82">
-[...26 lines deleted...]
-      <c r="T82">
+      <c r="K82" s="3">
+        <v>0</v>
+      </c>
+      <c r="L82" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="M82" s="3">
+        <v>0</v>
+      </c>
+      <c r="N82" s="3">
+        <v>0</v>
+      </c>
+      <c r="O82" s="3">
+        <v>0</v>
+      </c>
+      <c r="P82" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="3">
+        <v>0</v>
+      </c>
+      <c r="R82" s="3">
+        <v>0</v>
+      </c>
+      <c r="S82" s="3">
+        <v>0</v>
+      </c>
+      <c r="T82" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A83">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="B83">
-        <v>39</v>
+        <v>82</v>
       </c>
       <c r="C83" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D83" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E83">
         <v>55</v>
       </c>
       <c r="F83" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G83" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="H83" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-      <c r="J83">
+        <v>156</v>
+      </c>
+      <c r="I83" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J83" s="3">
         <v>16</v>
       </c>
-      <c r="K83">
-[...26 lines deleted...]
-      <c r="T83">
+      <c r="K83" s="3">
+        <v>0</v>
+      </c>
+      <c r="L83" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="M83" s="3">
+        <v>0</v>
+      </c>
+      <c r="N83" s="3">
+        <v>0</v>
+      </c>
+      <c r="O83" s="3">
+        <v>0</v>
+      </c>
+      <c r="P83" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q83" s="3">
+        <v>0</v>
+      </c>
+      <c r="R83" s="3">
+        <v>0</v>
+      </c>
+      <c r="S83" s="3">
+        <v>0</v>
+      </c>
+      <c r="T83" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A84">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="B84">
-        <v>7</v>
+        <v>83</v>
       </c>
       <c r="C84" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D84" t="s">
-        <v>132</v>
+        <v>67</v>
       </c>
       <c r="E84">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F84" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G84" t="s">
-        <v>190</v>
+        <v>173</v>
       </c>
       <c r="H84" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="J84">
+        <v>156</v>
+      </c>
+      <c r="I84" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J84" s="3">
         <v>16</v>
       </c>
-      <c r="K84">
-[...26 lines deleted...]
-      <c r="T84">
+      <c r="K84" s="3">
+        <v>0</v>
+      </c>
+      <c r="L84" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="M84" s="3">
+        <v>0</v>
+      </c>
+      <c r="N84" s="3">
+        <v>0</v>
+      </c>
+      <c r="O84" s="3">
+        <v>0</v>
+      </c>
+      <c r="P84" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q84" s="3">
+        <v>0</v>
+      </c>
+      <c r="R84" s="3">
+        <v>0</v>
+      </c>
+      <c r="S84" s="3">
+        <v>0</v>
+      </c>
+      <c r="T84" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A85">
+        <v>80</v>
+      </c>
+      <c r="B85">
+        <v>84</v>
+      </c>
+      <c r="C85" t="s">
+        <v>15</v>
+      </c>
+      <c r="D85" t="s">
         <v>67</v>
       </c>
-      <c r="B85">
-[...7 lines deleted...]
-      </c>
       <c r="E85">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F85" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G85" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="H85" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="J85">
+        <v>110</v>
+      </c>
+      <c r="I85" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J85" s="3">
         <v>16</v>
       </c>
-      <c r="K85">
-[...26 lines deleted...]
-      <c r="T85">
+      <c r="K85" s="3">
+        <v>0</v>
+      </c>
+      <c r="L85" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="M85" s="3">
+        <v>0</v>
+      </c>
+      <c r="N85" s="3">
+        <v>0</v>
+      </c>
+      <c r="O85" s="3">
+        <v>0</v>
+      </c>
+      <c r="P85" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q85" s="3">
+        <v>0</v>
+      </c>
+      <c r="R85" s="3">
+        <v>0</v>
+      </c>
+      <c r="S85" s="3">
+        <v>0</v>
+      </c>
+      <c r="T85" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A86">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B86">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="C86" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D86" t="s">
-        <v>132</v>
+        <v>67</v>
       </c>
       <c r="E86">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F86" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G86" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="H86" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="J86">
+        <v>40</v>
+      </c>
+      <c r="I86" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J86" s="3">
         <v>16</v>
       </c>
-      <c r="K86">
-[...26 lines deleted...]
-      <c r="T86">
+      <c r="K86" s="3">
+        <v>0</v>
+      </c>
+      <c r="L86" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="M86" s="3">
+        <v>0</v>
+      </c>
+      <c r="N86" s="3">
+        <v>0</v>
+      </c>
+      <c r="O86" s="3">
+        <v>0</v>
+      </c>
+      <c r="P86" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q86" s="3">
+        <v>0</v>
+      </c>
+      <c r="R86" s="3">
+        <v>0</v>
+      </c>
+      <c r="S86" s="3">
+        <v>0</v>
+      </c>
+      <c r="T86" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A87">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="B87">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="C87" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D87" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="E87">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F87" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G87" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="H87" t="s">
-        <v>197</v>
-[...4 lines deleted...]
-      <c r="J87">
+        <v>156</v>
+      </c>
+      <c r="I87" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J87" s="3">
         <v>16</v>
       </c>
-      <c r="K87">
-[...26 lines deleted...]
-      <c r="T87">
+      <c r="K87" s="3">
+        <v>0</v>
+      </c>
+      <c r="L87" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="M87" s="3">
+        <v>0</v>
+      </c>
+      <c r="N87" s="3">
+        <v>0</v>
+      </c>
+      <c r="O87" s="3">
+        <v>0</v>
+      </c>
+      <c r="P87" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="3">
+        <v>0</v>
+      </c>
+      <c r="R87" s="3">
+        <v>0</v>
+      </c>
+      <c r="S87" s="3">
+        <v>0</v>
+      </c>
+      <c r="T87" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A88">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="B88">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="C88" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D88" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="E88">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F88" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G88" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="H88" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="J88">
+        <v>156</v>
+      </c>
+      <c r="I88" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J88" s="3">
         <v>16</v>
       </c>
-      <c r="K88">
-[...26 lines deleted...]
-      <c r="T88">
+      <c r="K88" s="3">
+        <v>0</v>
+      </c>
+      <c r="L88" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="M88" s="3">
+        <v>0</v>
+      </c>
+      <c r="N88" s="3">
+        <v>0</v>
+      </c>
+      <c r="O88" s="3">
+        <v>0</v>
+      </c>
+      <c r="P88" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q88" s="3">
+        <v>0</v>
+      </c>
+      <c r="R88" s="3">
+        <v>0</v>
+      </c>
+      <c r="S88" s="3">
+        <v>0</v>
+      </c>
+      <c r="T88" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A89">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="B89">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="C89" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D89" t="s">
-        <v>21</v>
+        <v>127</v>
       </c>
       <c r="E89">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F89" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G89" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="H89" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="J89">
+        <v>156</v>
+      </c>
+      <c r="I89" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J89" s="3">
         <v>16</v>
       </c>
-      <c r="K89">
-[...26 lines deleted...]
-      <c r="T89">
+      <c r="K89" s="3">
+        <v>0</v>
+      </c>
+      <c r="L89" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M89" s="3">
+        <v>0</v>
+      </c>
+      <c r="N89" s="3">
+        <v>0</v>
+      </c>
+      <c r="O89" s="3">
+        <v>0</v>
+      </c>
+      <c r="P89" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q89" s="3">
+        <v>0</v>
+      </c>
+      <c r="R89" s="3">
+        <v>0</v>
+      </c>
+      <c r="S89" s="3">
+        <v>0</v>
+      </c>
+      <c r="T89" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A90">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="B90">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="C90" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D90" t="s">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="E90">
         <v>45</v>
       </c>
       <c r="F90" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G90" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="H90" t="s">
-        <v>203</v>
-[...4 lines deleted...]
-      <c r="J90">
+        <v>192</v>
+      </c>
+      <c r="I90" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J90" s="3">
         <v>16</v>
       </c>
-      <c r="K90">
-[...26 lines deleted...]
-      <c r="T90">
+      <c r="K90" s="3">
+        <v>0</v>
+      </c>
+      <c r="L90" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="M90" s="3">
+        <v>0</v>
+      </c>
+      <c r="N90" s="3">
+        <v>0</v>
+      </c>
+      <c r="O90" s="3">
+        <v>0</v>
+      </c>
+      <c r="P90" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="3">
+        <v>0</v>
+      </c>
+      <c r="R90" s="3">
+        <v>0</v>
+      </c>
+      <c r="S90" s="3">
+        <v>0</v>
+      </c>
+      <c r="T90" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A91">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="B91">
-        <v>44</v>
+        <v>90</v>
       </c>
       <c r="C91" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D91" t="s">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="E91">
         <v>45</v>
       </c>
       <c r="F91" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G91" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="H91" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-      <c r="J91">
+        <v>156</v>
+      </c>
+      <c r="I91" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J91" s="3">
         <v>16</v>
       </c>
-      <c r="K91">
-[...26 lines deleted...]
-      <c r="T91">
+      <c r="K91" s="3">
+        <v>0</v>
+      </c>
+      <c r="L91" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="M91" s="3">
+        <v>0</v>
+      </c>
+      <c r="N91" s="3">
+        <v>0</v>
+      </c>
+      <c r="O91" s="3">
+        <v>0</v>
+      </c>
+      <c r="P91" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="3">
+        <v>0</v>
+      </c>
+      <c r="R91" s="3">
+        <v>0</v>
+      </c>
+      <c r="S91" s="3">
+        <v>0</v>
+      </c>
+      <c r="T91" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A92">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="B92">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="C92" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D92" t="s">
-        <v>207</v>
+        <v>16</v>
       </c>
       <c r="E92">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F92" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G92" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="H92" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="J92">
+        <v>156</v>
+      </c>
+      <c r="I92" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J92" s="3">
         <v>16</v>
       </c>
-      <c r="K92">
-[...26 lines deleted...]
-      <c r="T92">
+      <c r="K92" s="3">
+        <v>0</v>
+      </c>
+      <c r="L92" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="M92" s="3">
+        <v>0</v>
+      </c>
+      <c r="N92" s="3">
+        <v>0</v>
+      </c>
+      <c r="O92" s="3">
+        <v>0</v>
+      </c>
+      <c r="P92" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q92" s="3">
+        <v>0</v>
+      </c>
+      <c r="R92" s="3">
+        <v>0</v>
+      </c>
+      <c r="S92" s="3">
+        <v>0</v>
+      </c>
+      <c r="T92" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A93">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B93">
-        <v>40</v>
+        <v>92</v>
       </c>
       <c r="C93" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D93" t="s">
-        <v>207</v>
+        <v>16</v>
       </c>
       <c r="E93">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F93" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G93" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="H93" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="J93">
+        <v>198</v>
+      </c>
+      <c r="I93" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J93" s="3">
         <v>16</v>
       </c>
-      <c r="K93">
-[...26 lines deleted...]
-      <c r="T93">
+      <c r="K93" s="3">
+        <v>0</v>
+      </c>
+      <c r="L93" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="M93" s="3">
+        <v>0</v>
+      </c>
+      <c r="N93" s="3">
+        <v>0</v>
+      </c>
+      <c r="O93" s="3">
+        <v>0</v>
+      </c>
+      <c r="P93" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q93" s="3">
+        <v>0</v>
+      </c>
+      <c r="R93" s="3">
+        <v>0</v>
+      </c>
+      <c r="S93" s="3">
+        <v>0</v>
+      </c>
+      <c r="T93" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A94">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B94">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="C94" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D94" t="s">
-        <v>207</v>
+        <v>16</v>
       </c>
       <c r="E94">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F94" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G94" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="H94" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-      <c r="J94">
+        <v>103</v>
+      </c>
+      <c r="I94" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J94" s="3">
         <v>16</v>
       </c>
-      <c r="K94">
-[...26 lines deleted...]
-      <c r="T94">
+      <c r="K94" s="3">
+        <v>0</v>
+      </c>
+      <c r="L94" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="M94" s="3">
+        <v>0</v>
+      </c>
+      <c r="N94" s="3">
+        <v>0</v>
+      </c>
+      <c r="O94" s="3">
+        <v>0</v>
+      </c>
+      <c r="P94" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="3">
+        <v>0</v>
+      </c>
+      <c r="R94" s="3">
+        <v>0</v>
+      </c>
+      <c r="S94" s="3">
+        <v>0</v>
+      </c>
+      <c r="T94" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A95">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B95">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="C95" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D95" t="s">
-        <v>145</v>
+        <v>202</v>
       </c>
       <c r="E95">
         <v>40</v>
       </c>
       <c r="F95" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G95" t="s">
-        <v>219</v>
+        <v>203</v>
       </c>
       <c r="H95" t="s">
-        <v>220</v>
-[...4 lines deleted...]
-      <c r="J95">
+        <v>156</v>
+      </c>
+      <c r="I95" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J95" s="3">
         <v>16</v>
       </c>
-      <c r="K95">
-[...26 lines deleted...]
-      <c r="T95">
+      <c r="K95" s="3">
+        <v>0</v>
+      </c>
+      <c r="L95" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="M95" s="3">
+        <v>0</v>
+      </c>
+      <c r="N95" s="3">
+        <v>0</v>
+      </c>
+      <c r="O95" s="3">
+        <v>0</v>
+      </c>
+      <c r="P95" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q95" s="3">
+        <v>0</v>
+      </c>
+      <c r="R95" s="3">
+        <v>0</v>
+      </c>
+      <c r="S95" s="3">
+        <v>0</v>
+      </c>
+      <c r="T95" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A96">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="B96">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="C96" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D96" t="s">
-        <v>222</v>
+        <v>202</v>
       </c>
       <c r="E96">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F96" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G96" t="s">
-        <v>223</v>
+        <v>204</v>
       </c>
       <c r="H96" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="J96">
+        <v>156</v>
+      </c>
+      <c r="I96" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J96" s="3">
         <v>16</v>
       </c>
-      <c r="K96">
-[...26 lines deleted...]
-      <c r="T96">
+      <c r="K96" s="3">
+        <v>0</v>
+      </c>
+      <c r="L96" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="M96" s="3">
+        <v>0</v>
+      </c>
+      <c r="N96" s="3">
+        <v>0</v>
+      </c>
+      <c r="O96" s="3">
+        <v>0</v>
+      </c>
+      <c r="P96" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q96" s="3">
+        <v>0</v>
+      </c>
+      <c r="R96" s="3">
+        <v>0</v>
+      </c>
+      <c r="S96" s="3">
+        <v>0</v>
+      </c>
+      <c r="T96" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A97">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B97">
-        <v>37</v>
+        <v>96</v>
       </c>
       <c r="C97" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D97" t="s">
-        <v>222</v>
+        <v>202</v>
       </c>
       <c r="E97">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F97" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G97" t="s">
-        <v>225</v>
+        <v>206</v>
       </c>
       <c r="H97" t="s">
-        <v>226</v>
-[...4 lines deleted...]
-      <c r="J97">
+        <v>103</v>
+      </c>
+      <c r="I97" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J97" s="3">
         <v>16</v>
       </c>
-      <c r="K97">
-[...26 lines deleted...]
-      <c r="T97">
+      <c r="K97" s="3">
+        <v>0</v>
+      </c>
+      <c r="L97" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="M97" s="3">
+        <v>0</v>
+      </c>
+      <c r="N97" s="3">
+        <v>0</v>
+      </c>
+      <c r="O97" s="3">
+        <v>0</v>
+      </c>
+      <c r="P97" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q97" s="3">
+        <v>0</v>
+      </c>
+      <c r="R97" s="3">
+        <v>0</v>
+      </c>
+      <c r="S97" s="3">
+        <v>0</v>
+      </c>
+      <c r="T97" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A98">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="B98">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="C98" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D98" t="s">
-        <v>222</v>
+        <v>140</v>
       </c>
       <c r="E98">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F98" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G98" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="H98" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-      <c r="J98">
+        <v>215</v>
+      </c>
+      <c r="I98" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J98" s="3">
         <v>16</v>
       </c>
-      <c r="K98">
-[...26 lines deleted...]
-      <c r="T98">
+      <c r="K98" s="3">
+        <v>0</v>
+      </c>
+      <c r="L98" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="M98" s="3">
+        <v>0</v>
+      </c>
+      <c r="N98" s="3">
+        <v>0</v>
+      </c>
+      <c r="O98" s="3">
+        <v>0</v>
+      </c>
+      <c r="P98" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q98" s="3">
+        <v>0</v>
+      </c>
+      <c r="R98" s="3">
+        <v>0</v>
+      </c>
+      <c r="S98" s="3">
+        <v>0</v>
+      </c>
+      <c r="T98" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A99">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="B99">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="C99" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D99" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="E99">
         <v>35</v>
       </c>
       <c r="F99" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G99" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="H99" t="s">
-        <v>197</v>
-[...4 lines deleted...]
-      <c r="J99">
+        <v>156</v>
+      </c>
+      <c r="I99" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J99" s="3">
         <v>16</v>
       </c>
-      <c r="K99">
-[...26 lines deleted...]
-      <c r="T99">
+      <c r="K99" s="3">
+        <v>0</v>
+      </c>
+      <c r="L99" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="M99" s="3">
+        <v>0</v>
+      </c>
+      <c r="N99" s="3">
+        <v>0</v>
+      </c>
+      <c r="O99" s="3">
+        <v>0</v>
+      </c>
+      <c r="P99" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q99" s="3">
+        <v>0</v>
+      </c>
+      <c r="R99" s="3">
+        <v>0</v>
+      </c>
+      <c r="S99" s="3">
+        <v>0</v>
+      </c>
+      <c r="T99" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A100">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="B100">
-        <v>12</v>
+        <v>99</v>
       </c>
       <c r="C100" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D100" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="E100">
         <v>35</v>
       </c>
       <c r="F100" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G100" t="s">
-        <v>235</v>
+        <v>220</v>
       </c>
       <c r="H100" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="J100">
+        <v>221</v>
+      </c>
+      <c r="I100" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J100" s="3">
         <v>16</v>
       </c>
-      <c r="K100">
-[...26 lines deleted...]
-      <c r="T100">
+      <c r="K100" s="3">
+        <v>0</v>
+      </c>
+      <c r="L100" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="M100" s="3">
+        <v>0</v>
+      </c>
+      <c r="N100" s="3">
+        <v>0</v>
+      </c>
+      <c r="O100" s="3">
+        <v>0</v>
+      </c>
+      <c r="P100" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q100" s="3">
+        <v>0</v>
+      </c>
+      <c r="R100" s="3">
+        <v>0</v>
+      </c>
+      <c r="S100" s="3">
+        <v>0</v>
+      </c>
+      <c r="T100" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A101">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="B101">
-        <v>19</v>
+        <v>100</v>
       </c>
       <c r="C101" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D101" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="E101">
         <v>35</v>
       </c>
       <c r="F101" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G101" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="H101" t="s">
-        <v>237</v>
-[...4 lines deleted...]
-      <c r="J101">
+        <v>223</v>
+      </c>
+      <c r="I101" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J101" s="3">
         <v>16</v>
       </c>
-      <c r="K101">
-[...26 lines deleted...]
-      <c r="T101">
+      <c r="K101" s="3">
+        <v>0</v>
+      </c>
+      <c r="L101" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="M101" s="3">
+        <v>0</v>
+      </c>
+      <c r="N101" s="3">
+        <v>0</v>
+      </c>
+      <c r="O101" s="3">
+        <v>0</v>
+      </c>
+      <c r="P101" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q101" s="3">
+        <v>0</v>
+      </c>
+      <c r="R101" s="3">
+        <v>0</v>
+      </c>
+      <c r="S101" s="3">
+        <v>0</v>
+      </c>
+      <c r="T101" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A102">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="B102">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="C102" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D102" t="s">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="E102">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F102" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G102" t="s">
-        <v>242</v>
+        <v>226</v>
       </c>
       <c r="H102" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-      <c r="J102">
+        <v>192</v>
+      </c>
+      <c r="I102" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J102" s="3">
         <v>16</v>
       </c>
-      <c r="K102">
-[...26 lines deleted...]
-      <c r="T102">
+      <c r="K102" s="3">
+        <v>0</v>
+      </c>
+      <c r="L102" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="M102" s="3">
+        <v>0</v>
+      </c>
+      <c r="N102" s="3">
+        <v>0</v>
+      </c>
+      <c r="O102" s="3">
+        <v>0</v>
+      </c>
+      <c r="P102" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q102" s="3">
+        <v>0</v>
+      </c>
+      <c r="R102" s="3">
+        <v>0</v>
+      </c>
+      <c r="S102" s="3">
+        <v>0</v>
+      </c>
+      <c r="T102" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A103">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="B103">
-        <v>1</v>
+        <v>102</v>
       </c>
       <c r="C103" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D103" t="s">
-        <v>82</v>
+        <v>225</v>
       </c>
       <c r="E103">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F103" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G103" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="H103" t="s">
-        <v>237</v>
-[...4 lines deleted...]
-      <c r="J103">
+        <v>156</v>
+      </c>
+      <c r="I103" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J103" s="3">
         <v>16</v>
       </c>
-      <c r="K103">
-[...26 lines deleted...]
-      <c r="T103">
+      <c r="K103" s="3">
+        <v>0</v>
+      </c>
+      <c r="L103" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="M103" s="3">
+        <v>0</v>
+      </c>
+      <c r="N103" s="3">
+        <v>0</v>
+      </c>
+      <c r="O103" s="3">
+        <v>0</v>
+      </c>
+      <c r="P103" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q103" s="3">
+        <v>0</v>
+      </c>
+      <c r="R103" s="3">
+        <v>0</v>
+      </c>
+      <c r="S103" s="3">
+        <v>0</v>
+      </c>
+      <c r="T103" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A104">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="B104">
-        <v>3</v>
+        <v>103</v>
       </c>
       <c r="C104" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D104" t="s">
-        <v>82</v>
+        <v>225</v>
       </c>
       <c r="E104">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F104" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G104" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
       <c r="H104" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="J104">
+        <v>232</v>
+      </c>
+      <c r="I104" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J104" s="3">
         <v>16</v>
       </c>
-      <c r="K104">
-[...26 lines deleted...]
-      <c r="T104">
+      <c r="K104" s="3">
+        <v>0</v>
+      </c>
+      <c r="L104" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="M104" s="3">
+        <v>0</v>
+      </c>
+      <c r="N104" s="3">
+        <v>0</v>
+      </c>
+      <c r="O104" s="3">
+        <v>0</v>
+      </c>
+      <c r="P104" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q104" s="3">
+        <v>0</v>
+      </c>
+      <c r="R104" s="3">
+        <v>0</v>
+      </c>
+      <c r="S104" s="3">
+        <v>0</v>
+      </c>
+      <c r="T104" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A105">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="B105">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="C105" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D105" t="s">
-        <v>82</v>
+        <v>236</v>
       </c>
       <c r="E105">
         <v>30</v>
       </c>
       <c r="F105" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G105" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="H105" t="s">
-        <v>251</v>
-[...4 lines deleted...]
-      <c r="J105">
+        <v>103</v>
+      </c>
+      <c r="I105" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J105" s="3">
         <v>16</v>
       </c>
-      <c r="K105">
-[...26 lines deleted...]
-      <c r="T105">
+      <c r="K105" s="3">
+        <v>0</v>
+      </c>
+      <c r="L105" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="M105" s="3">
+        <v>0</v>
+      </c>
+      <c r="N105" s="3">
+        <v>0</v>
+      </c>
+      <c r="O105" s="3">
+        <v>0</v>
+      </c>
+      <c r="P105" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q105" s="3">
+        <v>0</v>
+      </c>
+      <c r="R105" s="3">
+        <v>0</v>
+      </c>
+      <c r="S105" s="3">
+        <v>0</v>
+      </c>
+      <c r="T105" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A106">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="B106">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="C106" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D106" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E106">
         <v>30</v>
       </c>
       <c r="F106" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G106" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="H106" t="s">
-        <v>254</v>
-[...4 lines deleted...]
-      <c r="J106">
+        <v>232</v>
+      </c>
+      <c r="I106" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J106" s="3">
         <v>16</v>
       </c>
-      <c r="K106">
-[...26 lines deleted...]
-      <c r="T106">
+      <c r="K106" s="3">
+        <v>0</v>
+      </c>
+      <c r="L106" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="M106" s="3">
+        <v>0</v>
+      </c>
+      <c r="N106" s="3">
+        <v>0</v>
+      </c>
+      <c r="O106" s="3">
+        <v>0</v>
+      </c>
+      <c r="P106" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q106" s="3">
+        <v>0</v>
+      </c>
+      <c r="R106" s="3">
+        <v>0</v>
+      </c>
+      <c r="S106" s="3">
+        <v>0</v>
+      </c>
+      <c r="T106" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A107">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="B107">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="C107" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D107" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="E107">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="F107" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G107" t="s">
-        <v>256</v>
+        <v>243</v>
       </c>
       <c r="H107" t="s">
-        <v>54</v>
-[...34 lines deleted...]
-      <c r="T107">
+        <v>44</v>
+      </c>
+      <c r="I107" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J107" s="3">
+        <v>16</v>
+      </c>
+      <c r="K107" s="3">
+        <v>0</v>
+      </c>
+      <c r="L107" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="M107" s="3">
+        <v>0</v>
+      </c>
+      <c r="N107" s="3">
+        <v>0</v>
+      </c>
+      <c r="O107" s="3">
+        <v>0</v>
+      </c>
+      <c r="P107" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q107" s="3">
+        <v>0</v>
+      </c>
+      <c r="R107" s="3">
+        <v>0</v>
+      </c>
+      <c r="S107" s="3">
+        <v>0</v>
+      </c>
+      <c r="T107" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A108">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="B108">
-        <v>17</v>
+        <v>107</v>
       </c>
       <c r="C108" t="s">
-        <v>258</v>
+        <v>15</v>
       </c>
       <c r="D108" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="E108">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="F108" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G108" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="H108" t="s">
-        <v>260</v>
-[...34 lines deleted...]
-      <c r="T108">
+        <v>246</v>
+      </c>
+      <c r="I108" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J108" s="3">
+        <v>16</v>
+      </c>
+      <c r="K108" s="3">
+        <v>0</v>
+      </c>
+      <c r="L108" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="M108" s="3">
+        <v>0</v>
+      </c>
+      <c r="N108" s="3">
+        <v>0</v>
+      </c>
+      <c r="O108" s="3">
+        <v>0</v>
+      </c>
+      <c r="P108" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q108" s="3">
+        <v>0</v>
+      </c>
+      <c r="R108" s="3">
+        <v>0</v>
+      </c>
+      <c r="S108" s="3">
+        <v>0</v>
+      </c>
+      <c r="T108" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A109">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="B109">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="C109" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D109" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="E109">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="F109" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G109" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="H109" t="s">
-        <v>263</v>
-[...34 lines deleted...]
-      <c r="T109">
+        <v>249</v>
+      </c>
+      <c r="I109" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J109" s="3">
+        <v>16</v>
+      </c>
+      <c r="K109" s="3">
+        <v>0</v>
+      </c>
+      <c r="L109" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="M109" s="3">
+        <v>0</v>
+      </c>
+      <c r="N109" s="3">
+        <v>0</v>
+      </c>
+      <c r="O109" s="3">
+        <v>0</v>
+      </c>
+      <c r="P109" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q109" s="3">
+        <v>0</v>
+      </c>
+      <c r="R109" s="3">
+        <v>0</v>
+      </c>
+      <c r="S109" s="3">
+        <v>0</v>
+      </c>
+      <c r="T109" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A110">
-        <v>163</v>
+        <v>32</v>
       </c>
       <c r="B110">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="C110" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D110" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="E110">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F110" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G110" t="s">
-        <v>481</v>
+        <v>251</v>
       </c>
       <c r="H110" t="s">
-        <v>482</v>
-[...1 lines deleted...]
-      <c r="I110">
+        <v>49</v>
+      </c>
+      <c r="I110" s="3">
         <v>3</v>
       </c>
-      <c r="J110">
-[...29 lines deleted...]
-      <c r="T110">
+      <c r="J110" s="3">
+        <v>15</v>
+      </c>
+      <c r="K110" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="L110" s="3">
+        <v>0</v>
+      </c>
+      <c r="M110" s="3">
+        <v>0</v>
+      </c>
+      <c r="N110" s="3">
+        <v>0</v>
+      </c>
+      <c r="O110" s="3">
+        <v>0</v>
+      </c>
+      <c r="P110" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q110" s="3">
+        <v>0</v>
+      </c>
+      <c r="R110" s="3">
+        <v>0</v>
+      </c>
+      <c r="S110" s="3">
+        <v>0</v>
+      </c>
+      <c r="T110" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A111">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="B111">
-        <v>2</v>
+        <v>110</v>
       </c>
       <c r="C111" t="s">
-        <v>20</v>
+        <v>253</v>
       </c>
       <c r="D111" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="E111">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F111" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G111" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="H111" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="I111">
+        <v>255</v>
+      </c>
+      <c r="I111" s="3">
         <v>3</v>
       </c>
-      <c r="J111">
-[...29 lines deleted...]
-      <c r="T111">
+      <c r="J111" s="3">
+        <v>15</v>
+      </c>
+      <c r="K111" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="L111" s="3">
+        <v>0</v>
+      </c>
+      <c r="M111" s="3">
+        <v>0</v>
+      </c>
+      <c r="N111" s="3">
+        <v>0</v>
+      </c>
+      <c r="O111" s="3">
+        <v>0</v>
+      </c>
+      <c r="P111" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q111" s="3">
+        <v>0</v>
+      </c>
+      <c r="R111" s="3">
+        <v>0</v>
+      </c>
+      <c r="S111" s="3">
+        <v>0</v>
+      </c>
+      <c r="T111" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A112">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="B112">
-        <v>7</v>
+        <v>111</v>
       </c>
       <c r="C112" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D112" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="E112">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F112" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G112" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="H112" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="I112">
+        <v>258</v>
+      </c>
+      <c r="I112" s="3">
         <v>3</v>
       </c>
-      <c r="J112">
-[...29 lines deleted...]
-      <c r="T112">
+      <c r="J112" s="3">
+        <v>15</v>
+      </c>
+      <c r="K112" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="L112" s="3">
+        <v>0</v>
+      </c>
+      <c r="M112" s="3">
+        <v>0</v>
+      </c>
+      <c r="N112" s="3">
+        <v>0</v>
+      </c>
+      <c r="O112" s="3">
+        <v>0</v>
+      </c>
+      <c r="P112" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q112" s="3">
+        <v>0</v>
+      </c>
+      <c r="R112" s="3">
+        <v>0</v>
+      </c>
+      <c r="S112" s="3">
+        <v>0</v>
+      </c>
+      <c r="T112" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A113">
-        <v>38</v>
+        <v>163</v>
       </c>
       <c r="B113">
-        <v>18</v>
+        <v>112</v>
       </c>
       <c r="C113" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D113" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="E113">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F113" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G113" t="s">
-        <v>274</v>
+        <v>472</v>
       </c>
       <c r="H113" t="s">
-        <v>108</v>
-[...34 lines deleted...]
-      <c r="T113">
+        <v>473</v>
+      </c>
+      <c r="I113" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J113" s="3">
+        <v>15</v>
+      </c>
+      <c r="K113" s="3">
+        <v>0</v>
+      </c>
+      <c r="L113" s="3">
+        <v>0</v>
+      </c>
+      <c r="M113" s="3">
+        <v>0</v>
+      </c>
+      <c r="N113" s="3">
+        <v>0</v>
+      </c>
+      <c r="O113" s="3">
+        <v>0</v>
+      </c>
+      <c r="P113" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q113" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="R113" s="3">
+        <v>0</v>
+      </c>
+      <c r="S113" s="3">
+        <v>0</v>
+      </c>
+      <c r="T113" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A114">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="B114">
-        <v>20</v>
+        <v>113</v>
       </c>
       <c r="C114" t="s">
-        <v>276</v>
+        <v>15</v>
       </c>
       <c r="D114" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="E114">
         <v>60</v>
       </c>
       <c r="F114" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G114" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="H114" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="I114">
+        <v>103</v>
+      </c>
+      <c r="I114" s="3">
         <v>3</v>
       </c>
-      <c r="J114">
-[...29 lines deleted...]
-      <c r="T114">
+      <c r="J114" s="3">
+        <v>15</v>
+      </c>
+      <c r="K114" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="L114" s="3">
+        <v>0</v>
+      </c>
+      <c r="M114" s="3">
+        <v>0</v>
+      </c>
+      <c r="N114" s="3">
+        <v>0</v>
+      </c>
+      <c r="O114" s="3">
+        <v>0</v>
+      </c>
+      <c r="P114" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q114" s="3">
+        <v>0</v>
+      </c>
+      <c r="R114" s="3">
+        <v>0</v>
+      </c>
+      <c r="S114" s="3">
+        <v>0</v>
+      </c>
+      <c r="T114" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A115">
+        <v>27</v>
+      </c>
+      <c r="B115">
+        <v>114</v>
+      </c>
+      <c r="C115" t="s">
+        <v>15</v>
+      </c>
+      <c r="D115" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E115">
         <v>60</v>
       </c>
       <c r="F115" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G115" t="s">
-        <v>469</v>
+        <v>267</v>
       </c>
       <c r="H115" t="s">
-        <v>470</v>
-[...1 lines deleted...]
-      <c r="I115">
+        <v>192</v>
+      </c>
+      <c r="I115" s="3">
         <v>3</v>
       </c>
-      <c r="J115">
-[...29 lines deleted...]
-      <c r="T115">
+      <c r="J115" s="3">
+        <v>15</v>
+      </c>
+      <c r="K115" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="L115" s="3">
+        <v>0</v>
+      </c>
+      <c r="M115" s="3">
+        <v>0</v>
+      </c>
+      <c r="N115" s="3">
+        <v>0</v>
+      </c>
+      <c r="O115" s="3">
+        <v>0</v>
+      </c>
+      <c r="P115" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q115" s="3">
+        <v>0</v>
+      </c>
+      <c r="R115" s="3">
+        <v>0</v>
+      </c>
+      <c r="S115" s="3">
+        <v>0</v>
+      </c>
+      <c r="T115" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A116">
-        <v>161</v>
+        <v>38</v>
       </c>
       <c r="B116">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="C116" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D116" t="s">
-        <v>79</v>
+        <v>158</v>
       </c>
       <c r="E116">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F116" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G116" t="s">
-        <v>476</v>
+        <v>269</v>
       </c>
       <c r="H116" t="s">
-        <v>470</v>
-[...1 lines deleted...]
-      <c r="I116">
+        <v>103</v>
+      </c>
+      <c r="I116" s="3">
         <v>3</v>
       </c>
-      <c r="J116">
-[...29 lines deleted...]
-      <c r="T116">
+      <c r="J116" s="3">
+        <v>15</v>
+      </c>
+      <c r="K116" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="L116" s="3">
+        <v>0</v>
+      </c>
+      <c r="M116" s="3">
+        <v>0</v>
+      </c>
+      <c r="N116" s="3">
+        <v>0</v>
+      </c>
+      <c r="O116" s="3">
+        <v>0</v>
+      </c>
+      <c r="P116" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q116" s="3">
+        <v>0</v>
+      </c>
+      <c r="R116" s="3">
+        <v>0</v>
+      </c>
+      <c r="S116" s="3">
+        <v>0</v>
+      </c>
+      <c r="T116" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A117">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="B117">
-        <v>6</v>
+        <v>116</v>
       </c>
       <c r="C117" t="s">
-        <v>20</v>
+        <v>271</v>
       </c>
       <c r="D117" t="s">
-        <v>132</v>
+        <v>158</v>
       </c>
       <c r="E117">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F117" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G117" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="H117" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="I117">
+        <v>103</v>
+      </c>
+      <c r="I117" s="3">
         <v>3</v>
       </c>
-      <c r="J117">
-[...29 lines deleted...]
-      <c r="T117">
+      <c r="J117" s="3">
+        <v>15</v>
+      </c>
+      <c r="K117" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="L117" s="3">
+        <v>0</v>
+      </c>
+      <c r="M117" s="3">
+        <v>0</v>
+      </c>
+      <c r="N117" s="3">
+        <v>0</v>
+      </c>
+      <c r="O117" s="3">
+        <v>0</v>
+      </c>
+      <c r="P117" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q117" s="3">
+        <v>0</v>
+      </c>
+      <c r="R117" s="3">
+        <v>0</v>
+      </c>
+      <c r="S117" s="3">
+        <v>0</v>
+      </c>
+      <c r="T117" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A118">
-        <v>29</v>
+        <v>158</v>
       </c>
       <c r="B118">
-        <v>9</v>
+        <v>117</v>
       </c>
       <c r="C118" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D118" t="s">
-        <v>132</v>
+        <v>158</v>
       </c>
       <c r="E118">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F118" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G118" t="s">
-        <v>281</v>
+        <v>460</v>
       </c>
       <c r="H118" t="s">
-        <v>282</v>
-[...34 lines deleted...]
-      <c r="T118">
+        <v>461</v>
+      </c>
+      <c r="I118" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J118" s="3">
+        <v>15</v>
+      </c>
+      <c r="K118" s="3">
+        <v>0</v>
+      </c>
+      <c r="L118" s="3">
+        <v>0</v>
+      </c>
+      <c r="M118" s="3">
+        <v>0</v>
+      </c>
+      <c r="N118" s="3">
+        <v>0</v>
+      </c>
+      <c r="O118" s="3">
+        <v>0</v>
+      </c>
+      <c r="P118" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q118" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="R118" s="3">
+        <v>0</v>
+      </c>
+      <c r="S118" s="3">
+        <v>0</v>
+      </c>
+      <c r="T118" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A119">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B119">
-        <v>12</v>
+        <v>118</v>
       </c>
       <c r="C119" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D119" t="s">
-        <v>137</v>
+        <v>74</v>
       </c>
       <c r="E119">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="F119" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G119" t="s">
-        <v>478</v>
+        <v>467</v>
       </c>
       <c r="H119" t="s">
-        <v>479</v>
-[...34 lines deleted...]
-      <c r="T119">
+        <v>461</v>
+      </c>
+      <c r="I119" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J119" s="3">
+        <v>15</v>
+      </c>
+      <c r="K119" s="3">
+        <v>0</v>
+      </c>
+      <c r="L119" s="3">
+        <v>0</v>
+      </c>
+      <c r="M119" s="3">
+        <v>0</v>
+      </c>
+      <c r="N119" s="3">
+        <v>0</v>
+      </c>
+      <c r="O119" s="3">
+        <v>0</v>
+      </c>
+      <c r="P119" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q119" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="R119" s="3">
+        <v>0</v>
+      </c>
+      <c r="S119" s="3">
+        <v>0</v>
+      </c>
+      <c r="T119" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A120">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B120">
+        <v>119</v>
+      </c>
+      <c r="C120" t="s">
+        <v>15</v>
+      </c>
+      <c r="D120" t="s">
+        <v>127</v>
+      </c>
+      <c r="E120">
+        <v>50</v>
+      </c>
+      <c r="F120" t="s">
+        <v>17</v>
+      </c>
+      <c r="G120" t="s">
+        <v>274</v>
+      </c>
+      <c r="H120" t="s">
+        <v>103</v>
+      </c>
+      <c r="I120" s="3">
         <v>3</v>
       </c>
-      <c r="C120" t="s">
-[...50 lines deleted...]
-      <c r="T120">
+      <c r="J120" s="3">
+        <v>15</v>
+      </c>
+      <c r="K120" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="L120" s="3">
+        <v>0</v>
+      </c>
+      <c r="M120" s="3">
+        <v>0</v>
+      </c>
+      <c r="N120" s="3">
+        <v>0</v>
+      </c>
+      <c r="O120" s="3">
+        <v>0</v>
+      </c>
+      <c r="P120" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q120" s="3">
+        <v>0</v>
+      </c>
+      <c r="R120" s="3">
+        <v>0</v>
+      </c>
+      <c r="S120" s="3">
+        <v>0</v>
+      </c>
+      <c r="T120" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A121">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B121">
-        <v>4</v>
+        <v>120</v>
       </c>
       <c r="C121" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D121" t="s">
-        <v>21</v>
+        <v>127</v>
       </c>
       <c r="E121">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F121" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G121" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="H121" t="s">
-        <v>288</v>
-[...1 lines deleted...]
-      <c r="I121">
+        <v>277</v>
+      </c>
+      <c r="I121" s="3">
         <v>3</v>
       </c>
-      <c r="J121">
-[...29 lines deleted...]
-      <c r="T121">
+      <c r="J121" s="3">
+        <v>15</v>
+      </c>
+      <c r="K121" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="L121" s="3">
+        <v>0</v>
+      </c>
+      <c r="M121" s="3">
+        <v>0</v>
+      </c>
+      <c r="N121" s="3">
+        <v>0</v>
+      </c>
+      <c r="O121" s="3">
+        <v>0</v>
+      </c>
+      <c r="P121" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q121" s="3">
+        <v>0</v>
+      </c>
+      <c r="R121" s="3">
+        <v>0</v>
+      </c>
+      <c r="S121" s="3">
+        <v>0</v>
+      </c>
+      <c r="T121" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A122">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B122">
-        <v>4</v>
+        <v>121</v>
       </c>
       <c r="C122" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D122" t="s">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="E122">
         <v>45</v>
       </c>
       <c r="F122" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G122" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="H122" t="s">
-        <v>467</v>
-[...34 lines deleted...]
-      <c r="T122">
+        <v>470</v>
+      </c>
+      <c r="I122" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J122" s="3">
+        <v>15</v>
+      </c>
+      <c r="K122" s="3">
+        <v>0</v>
+      </c>
+      <c r="L122" s="3">
+        <v>0</v>
+      </c>
+      <c r="M122" s="3">
+        <v>0</v>
+      </c>
+      <c r="N122" s="3">
+        <v>0</v>
+      </c>
+      <c r="O122" s="3">
+        <v>0</v>
+      </c>
+      <c r="P122" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q122" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="R122" s="3">
+        <v>0</v>
+      </c>
+      <c r="S122" s="3">
+        <v>0</v>
+      </c>
+      <c r="T122" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A123">
-        <v>159</v>
+        <v>23</v>
       </c>
       <c r="B123">
-        <v>8</v>
+        <v>122</v>
       </c>
       <c r="C123" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D123" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E123">
         <v>45</v>
       </c>
       <c r="F123" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G123" t="s">
-        <v>472</v>
+        <v>279</v>
       </c>
       <c r="H123" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="I123">
+        <v>280</v>
+      </c>
+      <c r="I123" s="3">
         <v>3</v>
       </c>
-      <c r="J123">
-[...29 lines deleted...]
-      <c r="T123">
+      <c r="J123" s="3">
+        <v>15</v>
+      </c>
+      <c r="K123" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="L123" s="3">
+        <v>0</v>
+      </c>
+      <c r="M123" s="3">
+        <v>0</v>
+      </c>
+      <c r="N123" s="3">
+        <v>0</v>
+      </c>
+      <c r="O123" s="3">
+        <v>0</v>
+      </c>
+      <c r="P123" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q123" s="3">
+        <v>0</v>
+      </c>
+      <c r="R123" s="3">
+        <v>0</v>
+      </c>
+      <c r="S123" s="3">
+        <v>0</v>
+      </c>
+      <c r="T123" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A124">
-        <v>160</v>
+        <v>24</v>
       </c>
       <c r="B124">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="C124" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D124" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E124">
         <v>45</v>
       </c>
       <c r="F124" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G124" t="s">
-        <v>474</v>
+        <v>282</v>
       </c>
       <c r="H124" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="I124">
+        <v>283</v>
+      </c>
+      <c r="I124" s="3">
         <v>3</v>
       </c>
-      <c r="J124">
-[...29 lines deleted...]
-      <c r="T124">
+      <c r="J124" s="3">
+        <v>15</v>
+      </c>
+      <c r="K124" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="L124" s="3">
+        <v>0</v>
+      </c>
+      <c r="M124" s="3">
+        <v>0</v>
+      </c>
+      <c r="N124" s="3">
+        <v>0</v>
+      </c>
+      <c r="O124" s="3">
+        <v>0</v>
+      </c>
+      <c r="P124" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q124" s="3">
+        <v>0</v>
+      </c>
+      <c r="R124" s="3">
+        <v>0</v>
+      </c>
+      <c r="S124" s="3">
+        <v>0</v>
+      </c>
+      <c r="T124" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A125">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B125">
-        <v>3</v>
+        <v>124</v>
       </c>
       <c r="C125" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D125" t="s">
-        <v>145</v>
+        <v>16</v>
       </c>
       <c r="E125">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F125" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G125" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="H125" t="s">
-        <v>69</v>
-[...34 lines deleted...]
-      <c r="T125">
+        <v>458</v>
+      </c>
+      <c r="I125" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J125" s="3">
+        <v>15</v>
+      </c>
+      <c r="K125" s="3">
+        <v>0</v>
+      </c>
+      <c r="L125" s="3">
+        <v>0</v>
+      </c>
+      <c r="M125" s="3">
+        <v>0</v>
+      </c>
+      <c r="N125" s="3">
+        <v>0</v>
+      </c>
+      <c r="O125" s="3">
+        <v>0</v>
+      </c>
+      <c r="P125" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q125" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="R125" s="3">
+        <v>0</v>
+      </c>
+      <c r="S125" s="3">
+        <v>0</v>
+      </c>
+      <c r="T125" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A126">
-        <v>21</v>
+        <v>159</v>
       </c>
       <c r="B126">
-        <v>1</v>
+        <v>125</v>
       </c>
       <c r="C126" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D126" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="E126">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F126" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G126" t="s">
-        <v>290</v>
+        <v>463</v>
       </c>
       <c r="H126" t="s">
-        <v>108</v>
-[...34 lines deleted...]
-      <c r="T126">
+        <v>103</v>
+      </c>
+      <c r="I126" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J126" s="3">
+        <v>15</v>
+      </c>
+      <c r="K126" s="3">
+        <v>0</v>
+      </c>
+      <c r="L126" s="3">
+        <v>0</v>
+      </c>
+      <c r="M126" s="3">
+        <v>0</v>
+      </c>
+      <c r="N126" s="3">
+        <v>0</v>
+      </c>
+      <c r="O126" s="3">
+        <v>0</v>
+      </c>
+      <c r="P126" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q126" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="R126" s="3">
+        <v>0</v>
+      </c>
+      <c r="S126" s="3">
+        <v>0</v>
+      </c>
+      <c r="T126" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A127">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B127">
-        <v>1</v>
+        <v>126</v>
       </c>
       <c r="C127" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D127" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="E127">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F127" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G127" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="H127" t="s">
-        <v>237</v>
-[...34 lines deleted...]
-      <c r="T127">
+        <v>232</v>
+      </c>
+      <c r="I127" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J127" s="3">
+        <v>15</v>
+      </c>
+      <c r="K127" s="3">
+        <v>0</v>
+      </c>
+      <c r="L127" s="3">
+        <v>0</v>
+      </c>
+      <c r="M127" s="3">
+        <v>0</v>
+      </c>
+      <c r="N127" s="3">
+        <v>0</v>
+      </c>
+      <c r="O127" s="3">
+        <v>0</v>
+      </c>
+      <c r="P127" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q127" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="R127" s="3">
+        <v>0</v>
+      </c>
+      <c r="S127" s="3">
+        <v>0</v>
+      </c>
+      <c r="T127" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A128">
-        <v>25</v>
+        <v>156</v>
       </c>
       <c r="B128">
-        <v>5</v>
+        <v>127</v>
       </c>
       <c r="C128" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D128" t="s">
-        <v>241</v>
+        <v>140</v>
       </c>
       <c r="E128">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F128" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G128" t="s">
-        <v>292</v>
+        <v>455</v>
       </c>
       <c r="H128" t="s">
-        <v>69</v>
-[...34 lines deleted...]
-      <c r="T128">
+        <v>64</v>
+      </c>
+      <c r="I128" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J128" s="3">
+        <v>15</v>
+      </c>
+      <c r="K128" s="3">
+        <v>0</v>
+      </c>
+      <c r="L128" s="3">
+        <v>0</v>
+      </c>
+      <c r="M128" s="3">
+        <v>0</v>
+      </c>
+      <c r="N128" s="3">
+        <v>0</v>
+      </c>
+      <c r="O128" s="3">
+        <v>0</v>
+      </c>
+      <c r="P128" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q128" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="R128" s="3">
+        <v>0</v>
+      </c>
+      <c r="S128" s="3">
+        <v>0</v>
+      </c>
+      <c r="T128" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A129">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B129">
-        <v>10</v>
+        <v>128</v>
       </c>
       <c r="C129" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D129" t="s">
-        <v>82</v>
+        <v>225</v>
       </c>
       <c r="E129">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F129" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G129" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="H129" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="I129">
+        <v>103</v>
+      </c>
+      <c r="I129" s="3">
         <v>3</v>
       </c>
-      <c r="J129">
-[...29 lines deleted...]
-      <c r="T129">
+      <c r="J129" s="3">
+        <v>15</v>
+      </c>
+      <c r="K129" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="L129" s="3">
+        <v>0</v>
+      </c>
+      <c r="M129" s="3">
+        <v>0</v>
+      </c>
+      <c r="N129" s="3">
+        <v>0</v>
+      </c>
+      <c r="O129" s="3">
+        <v>0</v>
+      </c>
+      <c r="P129" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q129" s="3">
+        <v>0</v>
+      </c>
+      <c r="R129" s="3">
+        <v>0</v>
+      </c>
+      <c r="S129" s="3">
+        <v>0</v>
+      </c>
+      <c r="T129" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A130">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B130">
-        <v>37</v>
+        <v>129</v>
       </c>
       <c r="C130" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D130" t="s">
-        <v>28</v>
+        <v>225</v>
       </c>
       <c r="E130">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="F130" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G130" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="H130" t="s">
-        <v>285</v>
-[...34 lines deleted...]
-      <c r="T130">
+        <v>232</v>
+      </c>
+      <c r="I130" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J130" s="3">
+        <v>15</v>
+      </c>
+      <c r="K130" s="3">
+        <v>0</v>
+      </c>
+      <c r="L130" s="3">
+        <v>0</v>
+      </c>
+      <c r="M130" s="3">
+        <v>0</v>
+      </c>
+      <c r="N130" s="3">
+        <v>0</v>
+      </c>
+      <c r="O130" s="3">
+        <v>0</v>
+      </c>
+      <c r="P130" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q130" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="R130" s="3">
+        <v>0</v>
+      </c>
+      <c r="S130" s="3">
+        <v>0</v>
+      </c>
+      <c r="T130" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A131">
-        <v>154</v>
+        <v>25</v>
       </c>
       <c r="B131">
-        <v>40</v>
+        <v>130</v>
       </c>
       <c r="C131" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D131" t="s">
-        <v>28</v>
+        <v>236</v>
       </c>
       <c r="E131">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="F131" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G131" t="s">
-        <v>443</v>
+        <v>287</v>
       </c>
       <c r="H131" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="I131">
+        <v>64</v>
+      </c>
+      <c r="I131" s="3">
         <v>3</v>
       </c>
-      <c r="J131">
-[...29 lines deleted...]
-      <c r="T131">
+      <c r="J131" s="3">
+        <v>15</v>
+      </c>
+      <c r="K131" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="L131" s="3">
+        <v>0</v>
+      </c>
+      <c r="M131" s="3">
+        <v>0</v>
+      </c>
+      <c r="N131" s="3">
+        <v>0</v>
+      </c>
+      <c r="O131" s="3">
+        <v>0</v>
+      </c>
+      <c r="P131" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q131" s="3">
+        <v>0</v>
+      </c>
+      <c r="R131" s="3">
+        <v>0</v>
+      </c>
+      <c r="S131" s="3">
+        <v>0</v>
+      </c>
+      <c r="T131" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A132">
-        <v>149</v>
+        <v>30</v>
       </c>
       <c r="B132">
-        <v>32</v>
+        <v>131</v>
       </c>
       <c r="C132" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D132" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="E132">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F132" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G132" t="s">
-        <v>433</v>
+        <v>289</v>
       </c>
       <c r="H132" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="I132">
+        <v>255</v>
+      </c>
+      <c r="I132" s="3">
         <v>3</v>
       </c>
-      <c r="J132">
-[...29 lines deleted...]
-      <c r="T132">
+      <c r="J132" s="3">
+        <v>15</v>
+      </c>
+      <c r="K132" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="L132" s="3">
+        <v>0</v>
+      </c>
+      <c r="M132" s="3">
+        <v>0</v>
+      </c>
+      <c r="N132" s="3">
+        <v>0</v>
+      </c>
+      <c r="O132" s="3">
+        <v>0</v>
+      </c>
+      <c r="P132" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q132" s="3">
+        <v>0</v>
+      </c>
+      <c r="R132" s="3">
+        <v>0</v>
+      </c>
+      <c r="S132" s="3">
+        <v>0</v>
+      </c>
+      <c r="T132" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A133">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B133">
-        <v>39</v>
+        <v>132</v>
       </c>
       <c r="C133" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D133" t="s">
-        <v>98</v>
+        <v>23</v>
       </c>
       <c r="E133">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F133" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G133" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="H133" t="s">
-        <v>427</v>
-[...4 lines deleted...]
-      <c r="J133">
+        <v>280</v>
+      </c>
+      <c r="I133" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J133" s="3">
         <v>12</v>
       </c>
-      <c r="K133">
-[...26 lines deleted...]
-      <c r="T133">
+      <c r="K133" s="3">
+        <v>0</v>
+      </c>
+      <c r="L133" s="3">
+        <v>0</v>
+      </c>
+      <c r="M133" s="3">
+        <v>0</v>
+      </c>
+      <c r="N133" s="3">
+        <v>0</v>
+      </c>
+      <c r="O133" s="3">
+        <v>0</v>
+      </c>
+      <c r="P133" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="Q133" s="3">
+        <v>0</v>
+      </c>
+      <c r="R133" s="3">
+        <v>0</v>
+      </c>
+      <c r="S133" s="3">
+        <v>0</v>
+      </c>
+      <c r="T133" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A134">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="B134">
-        <v>10</v>
+        <v>133</v>
       </c>
       <c r="C134" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D134" t="s">
-        <v>163</v>
+        <v>23</v>
       </c>
       <c r="E134">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F134" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G134" t="s">
-        <v>401</v>
+        <v>438</v>
       </c>
       <c r="H134" t="s">
-        <v>402</v>
-[...4 lines deleted...]
-      <c r="J134">
+        <v>85</v>
+      </c>
+      <c r="I134" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J134" s="3">
         <v>12</v>
       </c>
-      <c r="K134">
-[...26 lines deleted...]
-      <c r="T134">
+      <c r="K134" s="3">
+        <v>0</v>
+      </c>
+      <c r="L134" s="3">
+        <v>0</v>
+      </c>
+      <c r="M134" s="3">
+        <v>0</v>
+      </c>
+      <c r="N134" s="3">
+        <v>0</v>
+      </c>
+      <c r="O134" s="3">
+        <v>0</v>
+      </c>
+      <c r="P134" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="Q134" s="3">
+        <v>0</v>
+      </c>
+      <c r="R134" s="3">
+        <v>0</v>
+      </c>
+      <c r="S134" s="3">
+        <v>0</v>
+      </c>
+      <c r="T134" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A135">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B135">
-        <v>20</v>
+        <v>134</v>
       </c>
       <c r="C135" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D135" t="s">
-        <v>163</v>
+        <v>93</v>
       </c>
       <c r="E135">
         <v>60</v>
       </c>
       <c r="F135" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G135" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="H135" t="s">
-        <v>420</v>
-[...4 lines deleted...]
-      <c r="J135">
+        <v>95</v>
+      </c>
+      <c r="I135" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J135" s="3">
         <v>12</v>
       </c>
-      <c r="K135">
-[...26 lines deleted...]
-      <c r="T135">
+      <c r="K135" s="3">
+        <v>0</v>
+      </c>
+      <c r="L135" s="3">
+        <v>0</v>
+      </c>
+      <c r="M135" s="3">
+        <v>0</v>
+      </c>
+      <c r="N135" s="3">
+        <v>0</v>
+      </c>
+      <c r="O135" s="3">
+        <v>0</v>
+      </c>
+      <c r="P135" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="Q135" s="3">
+        <v>0</v>
+      </c>
+      <c r="R135" s="3">
+        <v>0</v>
+      </c>
+      <c r="S135" s="3">
+        <v>0</v>
+      </c>
+      <c r="T135" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A136">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="B136">
-        <v>25</v>
+        <v>135</v>
       </c>
       <c r="C136" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D136" t="s">
-        <v>163</v>
+        <v>93</v>
       </c>
       <c r="E136">
         <v>60</v>
       </c>
       <c r="F136" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G136" t="s">
-        <v>426</v>
+        <v>436</v>
       </c>
       <c r="H136" t="s">
-        <v>427</v>
-[...4 lines deleted...]
-      <c r="J136">
+        <v>422</v>
+      </c>
+      <c r="I136" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J136" s="3">
         <v>12</v>
       </c>
-      <c r="K136">
-[...26 lines deleted...]
-      <c r="T136">
+      <c r="K136" s="3">
+        <v>0</v>
+      </c>
+      <c r="L136" s="3">
+        <v>0</v>
+      </c>
+      <c r="M136" s="3">
+        <v>0</v>
+      </c>
+      <c r="N136" s="3">
+        <v>0</v>
+      </c>
+      <c r="O136" s="3">
+        <v>0</v>
+      </c>
+      <c r="P136" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="Q136" s="3">
+        <v>0</v>
+      </c>
+      <c r="R136" s="3">
+        <v>0</v>
+      </c>
+      <c r="S136" s="3">
+        <v>0</v>
+      </c>
+      <c r="T136" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A137">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B137">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="C137" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D137" t="s">
-        <v>79</v>
+        <v>158</v>
       </c>
       <c r="E137">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F137" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G137" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="H137" t="s">
-        <v>402</v>
-[...4 lines deleted...]
-      <c r="J137">
+        <v>397</v>
+      </c>
+      <c r="I137" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J137" s="3">
         <v>12</v>
       </c>
-      <c r="K137">
-[...26 lines deleted...]
-      <c r="T137">
+      <c r="K137" s="3">
+        <v>0</v>
+      </c>
+      <c r="L137" s="3">
+        <v>0</v>
+      </c>
+      <c r="M137" s="3">
+        <v>0</v>
+      </c>
+      <c r="N137" s="3">
+        <v>0</v>
+      </c>
+      <c r="O137" s="3">
+        <v>0</v>
+      </c>
+      <c r="P137" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="Q137" s="3">
+        <v>0</v>
+      </c>
+      <c r="R137" s="3">
+        <v>0</v>
+      </c>
+      <c r="S137" s="3">
+        <v>0</v>
+      </c>
+      <c r="T137" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A138">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B138">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="C138" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D138" t="s">
-        <v>79</v>
+        <v>158</v>
       </c>
       <c r="E138">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F138" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G138" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="H138" t="s">
-        <v>412</v>
-[...4 lines deleted...]
-      <c r="J138">
+        <v>415</v>
+      </c>
+      <c r="I138" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J138" s="3">
         <v>12</v>
       </c>
-      <c r="K138">
-[...26 lines deleted...]
-      <c r="T138">
+      <c r="K138" s="3">
+        <v>0</v>
+      </c>
+      <c r="L138" s="3">
+        <v>0</v>
+      </c>
+      <c r="M138" s="3">
+        <v>0</v>
+      </c>
+      <c r="N138" s="3">
+        <v>0</v>
+      </c>
+      <c r="O138" s="3">
+        <v>0</v>
+      </c>
+      <c r="P138" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="Q138" s="3">
+        <v>0</v>
+      </c>
+      <c r="R138" s="3">
+        <v>0</v>
+      </c>
+      <c r="S138" s="3">
+        <v>0</v>
+      </c>
+      <c r="T138" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A139">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B139">
-        <v>19</v>
+        <v>138</v>
       </c>
       <c r="C139" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D139" t="s">
-        <v>79</v>
+        <v>158</v>
       </c>
       <c r="E139">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F139" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G139" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="H139" t="s">
-        <v>417</v>
-[...4 lines deleted...]
-      <c r="J139">
+        <v>422</v>
+      </c>
+      <c r="I139" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J139" s="3">
         <v>12</v>
       </c>
-      <c r="K139">
-[...26 lines deleted...]
-      <c r="T139">
+      <c r="K139" s="3">
+        <v>0</v>
+      </c>
+      <c r="L139" s="3">
+        <v>0</v>
+      </c>
+      <c r="M139" s="3">
+        <v>0</v>
+      </c>
+      <c r="N139" s="3">
+        <v>0</v>
+      </c>
+      <c r="O139" s="3">
+        <v>0</v>
+      </c>
+      <c r="P139" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="Q139" s="3">
+        <v>0</v>
+      </c>
+      <c r="R139" s="3">
+        <v>0</v>
+      </c>
+      <c r="S139" s="3">
+        <v>0</v>
+      </c>
+      <c r="T139" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A140">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B140">
-        <v>13</v>
+        <v>139</v>
       </c>
       <c r="C140" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D140" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E140">
         <v>55</v>
       </c>
       <c r="F140" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G140" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="H140" t="s">
-        <v>407</v>
-[...4 lines deleted...]
-      <c r="J140">
+        <v>397</v>
+      </c>
+      <c r="I140" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J140" s="3">
         <v>12</v>
       </c>
-      <c r="K140">
-[...26 lines deleted...]
-      <c r="T140">
+      <c r="K140" s="3">
+        <v>0</v>
+      </c>
+      <c r="L140" s="3">
+        <v>0</v>
+      </c>
+      <c r="M140" s="3">
+        <v>0</v>
+      </c>
+      <c r="N140" s="3">
+        <v>0</v>
+      </c>
+      <c r="O140" s="3">
+        <v>0</v>
+      </c>
+      <c r="P140" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="Q140" s="3">
+        <v>0</v>
+      </c>
+      <c r="R140" s="3">
+        <v>0</v>
+      </c>
+      <c r="S140" s="3">
+        <v>0</v>
+      </c>
+      <c r="T140" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A141">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B141">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="C141" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D141" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E141">
         <v>55</v>
       </c>
       <c r="F141" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G141" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="H141" t="s">
         <v>407</v>
       </c>
-      <c r="I141">
-[...2 lines deleted...]
-      <c r="J141">
+      <c r="I141" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J141" s="3">
         <v>12</v>
       </c>
-      <c r="K141">
-[...26 lines deleted...]
-      <c r="T141">
+      <c r="K141" s="3">
+        <v>0</v>
+      </c>
+      <c r="L141" s="3">
+        <v>0</v>
+      </c>
+      <c r="M141" s="3">
+        <v>0</v>
+      </c>
+      <c r="N141" s="3">
+        <v>0</v>
+      </c>
+      <c r="O141" s="3">
+        <v>0</v>
+      </c>
+      <c r="P141" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="Q141" s="3">
+        <v>0</v>
+      </c>
+      <c r="R141" s="3">
+        <v>0</v>
+      </c>
+      <c r="S141" s="3">
+        <v>0</v>
+      </c>
+      <c r="T141" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A142">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="B142">
-        <v>34</v>
+        <v>141</v>
       </c>
       <c r="C142" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D142" t="s">
-        <v>126</v>
+        <v>74</v>
       </c>
       <c r="E142">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F142" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G142" t="s">
-        <v>435</v>
+        <v>411</v>
       </c>
       <c r="H142" t="s">
         <v>412</v>
       </c>
-      <c r="I142">
-[...2 lines deleted...]
-      <c r="J142">
+      <c r="I142" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J142" s="3">
         <v>12</v>
       </c>
-      <c r="K142">
-[...26 lines deleted...]
-      <c r="T142">
+      <c r="K142" s="3">
+        <v>0</v>
+      </c>
+      <c r="L142" s="3">
+        <v>0</v>
+      </c>
+      <c r="M142" s="3">
+        <v>0</v>
+      </c>
+      <c r="N142" s="3">
+        <v>0</v>
+      </c>
+      <c r="O142" s="3">
+        <v>0</v>
+      </c>
+      <c r="P142" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="Q142" s="3">
+        <v>0</v>
+      </c>
+      <c r="R142" s="3">
+        <v>0</v>
+      </c>
+      <c r="S142" s="3">
+        <v>0</v>
+      </c>
+      <c r="T142" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A143">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B143">
-        <v>3</v>
+        <v>142</v>
       </c>
       <c r="C143" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D143" t="s">
-        <v>132</v>
+        <v>67</v>
       </c>
       <c r="E143">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F143" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G143" t="s">
-        <v>390</v>
+        <v>401</v>
       </c>
       <c r="H143" t="s">
-        <v>391</v>
-[...4 lines deleted...]
-      <c r="J143">
+        <v>402</v>
+      </c>
+      <c r="I143" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J143" s="3">
         <v>12</v>
       </c>
-      <c r="K143">
-[...26 lines deleted...]
-      <c r="T143">
+      <c r="K143" s="3">
+        <v>0</v>
+      </c>
+      <c r="L143" s="3">
+        <v>0</v>
+      </c>
+      <c r="M143" s="3">
+        <v>0</v>
+      </c>
+      <c r="N143" s="3">
+        <v>0</v>
+      </c>
+      <c r="O143" s="3">
+        <v>0</v>
+      </c>
+      <c r="P143" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="Q143" s="3">
+        <v>0</v>
+      </c>
+      <c r="R143" s="3">
+        <v>0</v>
+      </c>
+      <c r="S143" s="3">
+        <v>0</v>
+      </c>
+      <c r="T143" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A144">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B144">
-        <v>23</v>
+        <v>143</v>
       </c>
       <c r="C144" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D144" t="s">
-        <v>132</v>
+        <v>67</v>
       </c>
       <c r="E144">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F144" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G144" t="s">
-        <v>424</v>
+        <v>404</v>
       </c>
       <c r="H144" t="s">
-        <v>306</v>
-[...4 lines deleted...]
-      <c r="J144">
+        <v>402</v>
+      </c>
+      <c r="I144" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J144" s="3">
         <v>12</v>
       </c>
-      <c r="K144">
-[...26 lines deleted...]
-      <c r="T144">
+      <c r="K144" s="3">
+        <v>0</v>
+      </c>
+      <c r="L144" s="3">
+        <v>0</v>
+      </c>
+      <c r="M144" s="3">
+        <v>0</v>
+      </c>
+      <c r="N144" s="3">
+        <v>0</v>
+      </c>
+      <c r="O144" s="3">
+        <v>0</v>
+      </c>
+      <c r="P144" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="Q144" s="3">
+        <v>0</v>
+      </c>
+      <c r="R144" s="3">
+        <v>0</v>
+      </c>
+      <c r="S144" s="3">
+        <v>0</v>
+      </c>
+      <c r="T144" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A145">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B145">
-        <v>30</v>
+        <v>144</v>
       </c>
       <c r="C145" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D145" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="E145">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F145" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G145" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="H145" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-      <c r="J145">
+        <v>407</v>
+      </c>
+      <c r="I145" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J145" s="3">
         <v>12</v>
       </c>
-      <c r="K145">
-[...26 lines deleted...]
-      <c r="T145">
+      <c r="K145" s="3">
+        <v>0</v>
+      </c>
+      <c r="L145" s="3">
+        <v>0</v>
+      </c>
+      <c r="M145" s="3">
+        <v>0</v>
+      </c>
+      <c r="N145" s="3">
+        <v>0</v>
+      </c>
+      <c r="O145" s="3">
+        <v>0</v>
+      </c>
+      <c r="P145" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="Q145" s="3">
+        <v>0</v>
+      </c>
+      <c r="R145" s="3">
+        <v>0</v>
+      </c>
+      <c r="S145" s="3">
+        <v>0</v>
+      </c>
+      <c r="T145" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A146">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B146">
-        <v>7</v>
+        <v>145</v>
       </c>
       <c r="C146" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D146" t="s">
-        <v>21</v>
+        <v>127</v>
       </c>
       <c r="E146">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F146" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G146" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="H146" t="s">
-        <v>391</v>
-[...4 lines deleted...]
-      <c r="J146">
+        <v>386</v>
+      </c>
+      <c r="I146" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J146" s="3">
         <v>12</v>
       </c>
-      <c r="K146">
-[...26 lines deleted...]
-      <c r="T146">
+      <c r="K146" s="3">
+        <v>0</v>
+      </c>
+      <c r="L146" s="3">
+        <v>0</v>
+      </c>
+      <c r="M146" s="3">
+        <v>0</v>
+      </c>
+      <c r="N146" s="3">
+        <v>0</v>
+      </c>
+      <c r="O146" s="3">
+        <v>0</v>
+      </c>
+      <c r="P146" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q146" s="3">
+        <v>0</v>
+      </c>
+      <c r="R146" s="3">
+        <v>0</v>
+      </c>
+      <c r="S146" s="3">
+        <v>0</v>
+      </c>
+      <c r="T146" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A147">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B147">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="C147" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D147" t="s">
-        <v>21</v>
+        <v>127</v>
       </c>
       <c r="E147">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F147" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G147" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="H147" t="s">
-        <v>407</v>
-[...4 lines deleted...]
-      <c r="J147">
+        <v>301</v>
+      </c>
+      <c r="I147" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J147" s="3">
         <v>12</v>
       </c>
-      <c r="K147">
-[...26 lines deleted...]
-      <c r="T147">
+      <c r="K147" s="3">
+        <v>0</v>
+      </c>
+      <c r="L147" s="3">
+        <v>0</v>
+      </c>
+      <c r="M147" s="3">
+        <v>0</v>
+      </c>
+      <c r="N147" s="3">
+        <v>0</v>
+      </c>
+      <c r="O147" s="3">
+        <v>0</v>
+      </c>
+      <c r="P147" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="Q147" s="3">
+        <v>0</v>
+      </c>
+      <c r="R147" s="3">
+        <v>0</v>
+      </c>
+      <c r="S147" s="3">
+        <v>0</v>
+      </c>
+      <c r="T147" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A148">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B148">
-        <v>31</v>
+        <v>147</v>
       </c>
       <c r="C148" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D148" t="s">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="E148">
         <v>45</v>
       </c>
       <c r="F148" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G148" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="H148" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="J148">
+        <v>103</v>
+      </c>
+      <c r="I148" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J148" s="3">
         <v>12</v>
       </c>
-      <c r="K148">
-[...26 lines deleted...]
-      <c r="T148">
+      <c r="K148" s="3">
+        <v>0</v>
+      </c>
+      <c r="L148" s="3">
+        <v>0</v>
+      </c>
+      <c r="M148" s="3">
+        <v>0</v>
+      </c>
+      <c r="N148" s="3">
+        <v>0</v>
+      </c>
+      <c r="O148" s="3">
+        <v>0</v>
+      </c>
+      <c r="P148" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="Q148" s="3">
+        <v>0</v>
+      </c>
+      <c r="R148" s="3">
+        <v>0</v>
+      </c>
+      <c r="S148" s="3">
+        <v>0</v>
+      </c>
+      <c r="T148" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A149">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B149">
-        <v>6</v>
+        <v>148</v>
       </c>
       <c r="C149" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D149" t="s">
-        <v>145</v>
+        <v>16</v>
       </c>
       <c r="E149">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F149" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G149" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="H149" t="s">
-        <v>397</v>
-[...4 lines deleted...]
-      <c r="J149">
+        <v>386</v>
+      </c>
+      <c r="I149" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J149" s="3">
         <v>12</v>
       </c>
-      <c r="K149">
-[...26 lines deleted...]
-      <c r="T149">
+      <c r="K149" s="3">
+        <v>0</v>
+      </c>
+      <c r="L149" s="3">
+        <v>0</v>
+      </c>
+      <c r="M149" s="3">
+        <v>0</v>
+      </c>
+      <c r="N149" s="3">
+        <v>0</v>
+      </c>
+      <c r="O149" s="3">
+        <v>0</v>
+      </c>
+      <c r="P149" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="Q149" s="3">
+        <v>0</v>
+      </c>
+      <c r="R149" s="3">
+        <v>0</v>
+      </c>
+      <c r="S149" s="3">
+        <v>0</v>
+      </c>
+      <c r="T149" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A150">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="B150">
-        <v>2</v>
+        <v>149</v>
       </c>
       <c r="C150" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D150" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
       <c r="E150">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F150" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G150" t="s">
-        <v>388</v>
+        <v>409</v>
       </c>
       <c r="H150" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-      <c r="J150">
+        <v>402</v>
+      </c>
+      <c r="I150" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J150" s="3">
         <v>12</v>
       </c>
-      <c r="K150">
-[...26 lines deleted...]
-      <c r="T150">
+      <c r="K150" s="3">
+        <v>0</v>
+      </c>
+      <c r="L150" s="3">
+        <v>0</v>
+      </c>
+      <c r="M150" s="3">
+        <v>0</v>
+      </c>
+      <c r="N150" s="3">
+        <v>0</v>
+      </c>
+      <c r="O150" s="3">
+        <v>0</v>
+      </c>
+      <c r="P150" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="Q150" s="3">
+        <v>0</v>
+      </c>
+      <c r="R150" s="3">
+        <v>0</v>
+      </c>
+      <c r="S150" s="3">
+        <v>0</v>
+      </c>
+      <c r="T150" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A151">
-        <v>133</v>
+        <v>148</v>
       </c>
       <c r="B151">
-        <v>4</v>
+        <v>150</v>
       </c>
       <c r="C151" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D151" t="s">
-        <v>241</v>
+        <v>16</v>
       </c>
       <c r="E151">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="F151" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G151" t="s">
-        <v>393</v>
+        <v>426</v>
       </c>
       <c r="H151" t="s">
-        <v>394</v>
-[...4 lines deleted...]
-      <c r="J151">
+        <v>64</v>
+      </c>
+      <c r="I151" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J151" s="3">
         <v>12</v>
       </c>
-      <c r="K151">
-[...26 lines deleted...]
-      <c r="T151">
+      <c r="K151" s="3">
+        <v>0</v>
+      </c>
+      <c r="L151" s="3">
+        <v>0</v>
+      </c>
+      <c r="M151" s="3">
+        <v>0</v>
+      </c>
+      <c r="N151" s="3">
+        <v>0</v>
+      </c>
+      <c r="O151" s="3">
+        <v>0</v>
+      </c>
+      <c r="P151" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="Q151" s="3">
+        <v>0</v>
+      </c>
+      <c r="R151" s="3">
+        <v>0</v>
+      </c>
+      <c r="S151" s="3">
+        <v>0</v>
+      </c>
+      <c r="T151" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A152">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="B152">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="C152" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D152" t="s">
-        <v>241</v>
+        <v>140</v>
       </c>
       <c r="E152">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F152" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G152" t="s">
-        <v>422</v>
+        <v>391</v>
       </c>
       <c r="H152" t="s">
-        <v>197</v>
-[...4 lines deleted...]
-      <c r="J152">
+        <v>392</v>
+      </c>
+      <c r="I152" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J152" s="3">
         <v>12</v>
       </c>
-      <c r="K152">
-[...26 lines deleted...]
-      <c r="T152">
+      <c r="K152" s="3">
+        <v>0</v>
+      </c>
+      <c r="L152" s="3">
+        <v>0</v>
+      </c>
+      <c r="M152" s="3">
+        <v>0</v>
+      </c>
+      <c r="N152" s="3">
+        <v>0</v>
+      </c>
+      <c r="O152" s="3">
+        <v>0</v>
+      </c>
+      <c r="P152" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="Q152" s="3">
+        <v>0</v>
+      </c>
+      <c r="R152" s="3">
+        <v>0</v>
+      </c>
+      <c r="S152" s="3">
+        <v>0</v>
+      </c>
+      <c r="T152" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A153">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B153">
-        <v>1</v>
+        <v>152</v>
       </c>
       <c r="C153" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D153" t="s">
-        <v>82</v>
+        <v>225</v>
       </c>
       <c r="E153">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F153" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G153" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="H153" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-      <c r="J153">
+        <v>103</v>
+      </c>
+      <c r="I153" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J153" s="3">
         <v>12</v>
       </c>
-      <c r="K153">
-[...26 lines deleted...]
-      <c r="T153">
+      <c r="K153" s="3">
+        <v>0</v>
+      </c>
+      <c r="L153" s="3">
+        <v>0</v>
+      </c>
+      <c r="M153" s="3">
+        <v>0</v>
+      </c>
+      <c r="N153" s="3">
+        <v>0</v>
+      </c>
+      <c r="O153" s="3">
+        <v>0</v>
+      </c>
+      <c r="P153" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q153" s="3">
+        <v>0</v>
+      </c>
+      <c r="R153" s="3">
+        <v>0</v>
+      </c>
+      <c r="S153" s="3">
+        <v>0</v>
+      </c>
+      <c r="T153" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A154">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B154">
-        <v>1</v>
+        <v>153</v>
       </c>
       <c r="C154" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D154" t="s">
-        <v>72</v>
+        <v>236</v>
       </c>
       <c r="E154">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="F154" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="G154" t="s">
-        <v>366</v>
+        <v>388</v>
       </c>
       <c r="H154" t="s">
-        <v>103</v>
-[...34 lines deleted...]
-      <c r="T154">
+        <v>389</v>
+      </c>
+      <c r="I154" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J154" s="3">
+        <v>12</v>
+      </c>
+      <c r="K154" s="3">
+        <v>0</v>
+      </c>
+      <c r="L154" s="3">
+        <v>0</v>
+      </c>
+      <c r="M154" s="3">
+        <v>0</v>
+      </c>
+      <c r="N154" s="3">
+        <v>0</v>
+      </c>
+      <c r="O154" s="3">
+        <v>0</v>
+      </c>
+      <c r="P154" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="Q154" s="3">
+        <v>0</v>
+      </c>
+      <c r="R154" s="3">
+        <v>0</v>
+      </c>
+      <c r="S154" s="3">
+        <v>0</v>
+      </c>
+      <c r="T154" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A155">
-        <v>6</v>
+        <v>130</v>
       </c>
       <c r="B155">
-        <v>6</v>
+        <v>154</v>
       </c>
       <c r="C155" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D155" t="s">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="E155">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="F155" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G155" t="s">
-        <v>330</v>
+        <v>381</v>
       </c>
       <c r="H155" t="s">
-        <v>306</v>
-[...34 lines deleted...]
-      <c r="T155">
+        <v>103</v>
+      </c>
+      <c r="I155" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J155" s="3">
+        <v>12</v>
+      </c>
+      <c r="K155" s="3">
+        <v>0</v>
+      </c>
+      <c r="L155" s="3">
+        <v>0</v>
+      </c>
+      <c r="M155" s="3">
+        <v>0</v>
+      </c>
+      <c r="N155" s="3">
+        <v>0</v>
+      </c>
+      <c r="O155" s="3">
+        <v>0</v>
+      </c>
+      <c r="P155" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="Q155" s="3">
+        <v>0</v>
+      </c>
+      <c r="R155" s="3">
+        <v>0</v>
+      </c>
+      <c r="S155" s="3">
+        <v>0</v>
+      </c>
+      <c r="T155" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A156">
-        <v>16</v>
+        <v>168</v>
       </c>
       <c r="B156">
-        <v>16</v>
+        <v>155</v>
       </c>
       <c r="C156" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D156" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>23</v>
+      </c>
+      <c r="E156" t="s">
+        <v>507</v>
       </c>
       <c r="F156" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G156" t="s">
-        <v>332</v>
+        <v>508</v>
       </c>
       <c r="H156" t="s">
-        <v>108</v>
-[...34 lines deleted...]
-      <c r="T156">
+        <v>509</v>
+      </c>
+      <c r="I156" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J156" s="3">
+        <v>10</v>
+      </c>
+      <c r="K156" s="3">
+        <v>0</v>
+      </c>
+      <c r="L156" s="3">
+        <v>0</v>
+      </c>
+      <c r="M156" s="3">
+        <v>0</v>
+      </c>
+      <c r="N156" s="3">
+        <v>0</v>
+      </c>
+      <c r="O156" s="3">
+        <v>0</v>
+      </c>
+      <c r="P156" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q156" s="3">
+        <v>0</v>
+      </c>
+      <c r="R156" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="S156" s="3">
+        <v>0</v>
+      </c>
+      <c r="T156" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A157">
-        <v>7</v>
+        <v>170</v>
       </c>
       <c r="B157">
-        <v>7</v>
+        <v>156</v>
       </c>
       <c r="C157" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D157" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="E157" t="s">
+        <v>507</v>
       </c>
       <c r="F157" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G157" t="s">
-        <v>334</v>
+        <v>514</v>
       </c>
       <c r="H157" t="s">
-        <v>335</v>
-[...34 lines deleted...]
-      <c r="T157">
+        <v>515</v>
+      </c>
+      <c r="I157" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J157" s="3">
+        <v>10</v>
+      </c>
+      <c r="K157" s="3">
+        <v>0</v>
+      </c>
+      <c r="L157" s="3">
+        <v>0</v>
+      </c>
+      <c r="M157" s="3">
+        <v>0</v>
+      </c>
+      <c r="N157" s="3">
+        <v>0</v>
+      </c>
+      <c r="O157" s="3">
+        <v>0</v>
+      </c>
+      <c r="P157" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q157" s="3">
+        <v>0</v>
+      </c>
+      <c r="R157" s="3">
+        <v>0</v>
+      </c>
+      <c r="S157" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="T157" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A158">
-        <v>8</v>
+        <v>181</v>
       </c>
       <c r="B158">
-        <v>8</v>
+        <v>157</v>
       </c>
       <c r="C158" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D158" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="E158" t="s">
+        <v>507</v>
       </c>
       <c r="F158" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G158" t="s">
-        <v>337</v>
+        <v>543</v>
       </c>
       <c r="H158" t="s">
-        <v>69</v>
-[...35 lines deleted...]
-        <v>0</v>
+        <v>544</v>
+      </c>
+      <c r="I158" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J158" s="3">
+        <v>10</v>
+      </c>
+      <c r="K158" s="3">
+        <v>0</v>
+      </c>
+      <c r="L158" s="3">
+        <v>0</v>
+      </c>
+      <c r="M158" s="3">
+        <v>0</v>
+      </c>
+      <c r="N158" s="3">
+        <v>0</v>
+      </c>
+      <c r="O158" s="3">
+        <v>0</v>
+      </c>
+      <c r="P158" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q158" s="3">
+        <v>0</v>
+      </c>
+      <c r="R158" s="3">
+        <v>0</v>
+      </c>
+      <c r="S158" s="3">
+        <v>0</v>
+      </c>
+      <c r="T158" s="3" t="s">
+        <v>545</v>
       </c>
     </row>
     <row r="159" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A159">
-        <v>13</v>
+        <v>182</v>
       </c>
       <c r="B159">
-        <v>13</v>
+        <v>158</v>
       </c>
       <c r="C159" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D159" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="E159" t="s">
+        <v>507</v>
       </c>
       <c r="F159" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G159" t="s">
-        <v>342</v>
+        <v>546</v>
       </c>
       <c r="H159" t="s">
-        <v>288</v>
-[...35 lines deleted...]
-        <v>0</v>
+        <v>547</v>
+      </c>
+      <c r="I159" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J159" s="3">
+        <v>10</v>
+      </c>
+      <c r="K159" s="3">
+        <v>0</v>
+      </c>
+      <c r="L159" s="3">
+        <v>0</v>
+      </c>
+      <c r="M159" s="3">
+        <v>0</v>
+      </c>
+      <c r="N159" s="3">
+        <v>0</v>
+      </c>
+      <c r="O159" s="3">
+        <v>0</v>
+      </c>
+      <c r="P159" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q159" s="3">
+        <v>0</v>
+      </c>
+      <c r="R159" s="3">
+        <v>0</v>
+      </c>
+      <c r="S159" s="3">
+        <v>0</v>
+      </c>
+      <c r="T159" s="3" t="s">
+        <v>548</v>
       </c>
     </row>
     <row r="160" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A160">
-        <v>11</v>
+        <v>188</v>
       </c>
       <c r="B160">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="C160" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D160" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>93</v>
+      </c>
+      <c r="E160" t="s">
+        <v>517</v>
       </c>
       <c r="F160" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G160" t="s">
-        <v>346</v>
+        <v>561</v>
       </c>
       <c r="H160" t="s">
-        <v>340</v>
-[...35 lines deleted...]
-        <v>0</v>
+        <v>547</v>
+      </c>
+      <c r="I160" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J160" s="3">
+        <v>10</v>
+      </c>
+      <c r="K160" s="3">
+        <v>0</v>
+      </c>
+      <c r="L160" s="3">
+        <v>0</v>
+      </c>
+      <c r="M160" s="3">
+        <v>0</v>
+      </c>
+      <c r="N160" s="3">
+        <v>0</v>
+      </c>
+      <c r="O160" s="3">
+        <v>0</v>
+      </c>
+      <c r="P160" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q160" s="3">
+        <v>0</v>
+      </c>
+      <c r="R160" s="3">
+        <v>0</v>
+      </c>
+      <c r="S160" s="3">
+        <v>0</v>
+      </c>
+      <c r="T160" s="3" t="s">
+        <v>562</v>
       </c>
     </row>
     <row r="161" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A161">
-        <v>5</v>
+        <v>171</v>
       </c>
       <c r="B161">
-        <v>5</v>
+        <v>160</v>
       </c>
       <c r="C161" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D161" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>158</v>
+      </c>
+      <c r="E161" t="s">
+        <v>517</v>
       </c>
       <c r="F161" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G161" t="s">
-        <v>348</v>
+        <v>518</v>
       </c>
       <c r="H161" t="s">
-        <v>349</v>
-[...34 lines deleted...]
-      <c r="T161">
+        <v>25</v>
+      </c>
+      <c r="I161" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J161" s="3">
+        <v>10</v>
+      </c>
+      <c r="K161" s="3">
+        <v>0</v>
+      </c>
+      <c r="L161" s="3">
+        <v>0</v>
+      </c>
+      <c r="M161" s="3">
+        <v>0</v>
+      </c>
+      <c r="N161" s="3">
+        <v>0</v>
+      </c>
+      <c r="O161" s="3">
+        <v>0</v>
+      </c>
+      <c r="P161" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q161" s="3">
+        <v>0</v>
+      </c>
+      <c r="R161" s="3">
+        <v>0</v>
+      </c>
+      <c r="S161" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="T161" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A162">
+        <v>187</v>
+      </c>
+      <c r="B162">
+        <v>161</v>
+      </c>
+      <c r="C162" t="s">
+        <v>15</v>
+      </c>
+      <c r="D162" t="s">
+        <v>158</v>
+      </c>
+      <c r="E162" t="s">
+        <v>517</v>
+      </c>
+      <c r="F162" t="s">
+        <v>17</v>
+      </c>
+      <c r="G162" t="s">
+        <v>558</v>
+      </c>
+      <c r="H162" t="s">
+        <v>559</v>
+      </c>
+      <c r="I162" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J162" s="3">
         <v>10</v>
       </c>
-      <c r="B162">
-[...54 lines deleted...]
-        <v>0</v>
+      <c r="K162" s="3">
+        <v>0</v>
+      </c>
+      <c r="L162" s="3">
+        <v>0</v>
+      </c>
+      <c r="M162" s="3">
+        <v>0</v>
+      </c>
+      <c r="N162" s="3">
+        <v>0</v>
+      </c>
+      <c r="O162" s="3">
+        <v>0</v>
+      </c>
+      <c r="P162" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q162" s="3">
+        <v>0</v>
+      </c>
+      <c r="R162" s="3">
+        <v>0</v>
+      </c>
+      <c r="S162" s="3">
+        <v>0</v>
+      </c>
+      <c r="T162" s="3" t="s">
+        <v>560</v>
       </c>
     </row>
     <row r="163" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A163">
-        <v>9</v>
+        <v>167</v>
       </c>
       <c r="B163">
-        <v>9</v>
+        <v>162</v>
       </c>
       <c r="C163" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D163" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>67</v>
+      </c>
+      <c r="E163" t="s">
+        <v>503</v>
       </c>
       <c r="F163" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="G163" t="s">
-        <v>355</v>
+        <v>504</v>
       </c>
       <c r="H163" t="s">
-        <v>228</v>
-[...34 lines deleted...]
-      <c r="T163">
+        <v>505</v>
+      </c>
+      <c r="I163" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J163" s="3">
+        <v>10</v>
+      </c>
+      <c r="K163" s="3">
+        <v>0</v>
+      </c>
+      <c r="L163" s="3">
+        <v>0</v>
+      </c>
+      <c r="M163" s="3">
+        <v>0</v>
+      </c>
+      <c r="N163" s="3">
+        <v>0</v>
+      </c>
+      <c r="O163" s="3">
+        <v>0</v>
+      </c>
+      <c r="P163" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q163" s="3">
+        <v>0</v>
+      </c>
+      <c r="R163" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="S163" s="3">
+        <v>0</v>
+      </c>
+      <c r="T163" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A164">
+        <v>178</v>
+      </c>
+      <c r="B164">
+        <v>163</v>
+      </c>
+      <c r="C164" t="s">
+        <v>15</v>
+      </c>
+      <c r="D164" t="s">
+        <v>67</v>
+      </c>
+      <c r="E164" t="s">
+        <v>503</v>
+      </c>
+      <c r="F164" t="s">
+        <v>17</v>
+      </c>
+      <c r="G164" t="s">
+        <v>536</v>
+      </c>
+      <c r="H164" t="s">
+        <v>103</v>
+      </c>
+      <c r="I164" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J164" s="3">
+        <v>10</v>
+      </c>
+      <c r="K164" s="3">
+        <v>0</v>
+      </c>
+      <c r="L164" s="3">
+        <v>0</v>
+      </c>
+      <c r="M164" s="3">
+        <v>0</v>
+      </c>
+      <c r="N164" s="3">
+        <v>0</v>
+      </c>
+      <c r="O164" s="3">
+        <v>0</v>
+      </c>
+      <c r="P164" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q164" s="3">
+        <v>0</v>
+      </c>
+      <c r="R164" s="3">
+        <v>0</v>
+      </c>
+      <c r="S164" s="3">
+        <v>0</v>
+      </c>
+      <c r="T164" s="3" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="165" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A165">
+        <v>179</v>
+      </c>
+      <c r="B165">
+        <v>164</v>
+      </c>
+      <c r="C165" t="s">
+        <v>15</v>
+      </c>
+      <c r="D165" t="s">
+        <v>67</v>
+      </c>
+      <c r="E165" t="s">
+        <v>503</v>
+      </c>
+      <c r="F165" t="s">
+        <v>17</v>
+      </c>
+      <c r="G165" t="s">
+        <v>538</v>
+      </c>
+      <c r="H165" t="s">
+        <v>103</v>
+      </c>
+      <c r="I165" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J165" s="3">
+        <v>10</v>
+      </c>
+      <c r="K165" s="3">
+        <v>0</v>
+      </c>
+      <c r="L165" s="3">
+        <v>0</v>
+      </c>
+      <c r="M165" s="3">
+        <v>0</v>
+      </c>
+      <c r="N165" s="3">
+        <v>0</v>
+      </c>
+      <c r="O165" s="3">
+        <v>0</v>
+      </c>
+      <c r="P165" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q165" s="3">
+        <v>0</v>
+      </c>
+      <c r="R165" s="3">
+        <v>0</v>
+      </c>
+      <c r="S165" s="3">
+        <v>0</v>
+      </c>
+      <c r="T165" s="3" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="166" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A166">
+        <v>183</v>
+      </c>
+      <c r="B166">
+        <v>165</v>
+      </c>
+      <c r="C166" t="s">
+        <v>15</v>
+      </c>
+      <c r="D166" t="s">
+        <v>67</v>
+      </c>
+      <c r="E166" t="s">
+        <v>503</v>
+      </c>
+      <c r="F166" t="s">
+        <v>17</v>
+      </c>
+      <c r="G166" t="s">
+        <v>549</v>
+      </c>
+      <c r="H166" t="s">
+        <v>40</v>
+      </c>
+      <c r="I166" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J166" s="3">
+        <v>10</v>
+      </c>
+      <c r="K166" s="3">
+        <v>0</v>
+      </c>
+      <c r="L166" s="3">
+        <v>0</v>
+      </c>
+      <c r="M166" s="3">
+        <v>0</v>
+      </c>
+      <c r="N166" s="3">
+        <v>0</v>
+      </c>
+      <c r="O166" s="3">
+        <v>0</v>
+      </c>
+      <c r="P166" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q166" s="3">
+        <v>0</v>
+      </c>
+      <c r="R166" s="3">
+        <v>0</v>
+      </c>
+      <c r="S166" s="3">
+        <v>0</v>
+      </c>
+      <c r="T166" s="3" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="167" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A167">
+        <v>180</v>
+      </c>
+      <c r="B167">
+        <v>166</v>
+      </c>
+      <c r="C167" t="s">
+        <v>15</v>
+      </c>
+      <c r="D167" t="s">
+        <v>121</v>
+      </c>
+      <c r="E167" t="s">
+        <v>511</v>
+      </c>
+      <c r="F167" t="s">
+        <v>53</v>
+      </c>
+      <c r="G167" t="s">
+        <v>540</v>
+      </c>
+      <c r="H167" t="s">
+        <v>541</v>
+      </c>
+      <c r="I167" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J167" s="3">
+        <v>10</v>
+      </c>
+      <c r="K167" s="3">
+        <v>0</v>
+      </c>
+      <c r="L167" s="3">
+        <v>0</v>
+      </c>
+      <c r="M167" s="3">
+        <v>0</v>
+      </c>
+      <c r="N167" s="3">
+        <v>0</v>
+      </c>
+      <c r="O167" s="3">
+        <v>0</v>
+      </c>
+      <c r="P167" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q167" s="3">
+        <v>0</v>
+      </c>
+      <c r="R167" s="3">
+        <v>0</v>
+      </c>
+      <c r="S167" s="3">
+        <v>0</v>
+      </c>
+      <c r="T167" s="3" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="168" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A168">
+        <v>169</v>
+      </c>
+      <c r="B168">
+        <v>167</v>
+      </c>
+      <c r="C168" t="s">
+        <v>15</v>
+      </c>
+      <c r="D168" t="s">
+        <v>127</v>
+      </c>
+      <c r="E168" t="s">
+        <v>511</v>
+      </c>
+      <c r="F168" t="s">
+        <v>17</v>
+      </c>
+      <c r="G168" t="s">
+        <v>512</v>
+      </c>
+      <c r="H168" t="s">
+        <v>301</v>
+      </c>
+      <c r="I168" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J168" s="3">
+        <v>10</v>
+      </c>
+      <c r="K168" s="3">
+        <v>0</v>
+      </c>
+      <c r="L168" s="3">
+        <v>0</v>
+      </c>
+      <c r="M168" s="3">
+        <v>0</v>
+      </c>
+      <c r="N168" s="3">
+        <v>0</v>
+      </c>
+      <c r="O168" s="3">
+        <v>0</v>
+      </c>
+      <c r="P168" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q168" s="3">
+        <v>0</v>
+      </c>
+      <c r="R168" s="3">
+        <v>0</v>
+      </c>
+      <c r="S168" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="T168" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A169">
+        <v>185</v>
+      </c>
+      <c r="B169">
+        <v>168</v>
+      </c>
+      <c r="C169" t="s">
+        <v>15</v>
+      </c>
+      <c r="D169" t="s">
+        <v>127</v>
+      </c>
+      <c r="E169" t="s">
+        <v>511</v>
+      </c>
+      <c r="F169" t="s">
+        <v>17</v>
+      </c>
+      <c r="G169" t="s">
+        <v>553</v>
+      </c>
+      <c r="H169" t="s">
+        <v>554</v>
+      </c>
+      <c r="I169" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J169" s="3">
+        <v>10</v>
+      </c>
+      <c r="K169" s="3">
+        <v>0</v>
+      </c>
+      <c r="L169" s="3">
+        <v>0</v>
+      </c>
+      <c r="M169" s="3">
+        <v>0</v>
+      </c>
+      <c r="N169" s="3">
+        <v>0</v>
+      </c>
+      <c r="O169" s="3">
+        <v>0</v>
+      </c>
+      <c r="P169" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q169" s="3">
+        <v>0</v>
+      </c>
+      <c r="R169" s="3">
+        <v>0</v>
+      </c>
+      <c r="S169" s="3">
+        <v>0</v>
+      </c>
+      <c r="T169" s="3" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="170" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A170">
+        <v>165</v>
+      </c>
+      <c r="B170">
+        <v>169</v>
+      </c>
+      <c r="C170" t="s">
+        <v>15</v>
+      </c>
+      <c r="D170" t="s">
+        <v>16</v>
+      </c>
+      <c r="E170" t="s">
+        <v>497</v>
+      </c>
+      <c r="F170" t="s">
+        <v>17</v>
+      </c>
+      <c r="G170" t="s">
+        <v>498</v>
+      </c>
+      <c r="H170" t="s">
+        <v>192</v>
+      </c>
+      <c r="I170" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J170" s="3">
+        <v>10</v>
+      </c>
+      <c r="K170" s="3">
+        <v>0</v>
+      </c>
+      <c r="L170" s="3">
+        <v>0</v>
+      </c>
+      <c r="M170" s="3">
+        <v>0</v>
+      </c>
+      <c r="N170" s="3">
+        <v>0</v>
+      </c>
+      <c r="O170" s="3">
+        <v>0</v>
+      </c>
+      <c r="P170" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q170" s="3">
+        <v>0</v>
+      </c>
+      <c r="R170" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="S170" s="3">
+        <v>0</v>
+      </c>
+      <c r="T170" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A171">
+        <v>175</v>
+      </c>
+      <c r="B171">
+        <v>170</v>
+      </c>
+      <c r="C171" t="s">
+        <v>15</v>
+      </c>
+      <c r="D171" t="s">
+        <v>16</v>
+      </c>
+      <c r="E171" t="s">
+        <v>497</v>
+      </c>
+      <c r="F171" t="s">
+        <v>17</v>
+      </c>
+      <c r="G171" t="s">
+        <v>528</v>
+      </c>
+      <c r="H171" t="s">
+        <v>529</v>
+      </c>
+      <c r="I171" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J171" s="3">
+        <v>10</v>
+      </c>
+      <c r="K171" s="3">
+        <v>0</v>
+      </c>
+      <c r="L171" s="3">
+        <v>0</v>
+      </c>
+      <c r="M171" s="3">
+        <v>0</v>
+      </c>
+      <c r="N171" s="3">
+        <v>0</v>
+      </c>
+      <c r="O171" s="3">
+        <v>0</v>
+      </c>
+      <c r="P171" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q171" s="3">
+        <v>0</v>
+      </c>
+      <c r="R171" s="3">
+        <v>0</v>
+      </c>
+      <c r="S171" s="3">
+        <v>0</v>
+      </c>
+      <c r="T171" s="3" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="172" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A172">
+        <v>166</v>
+      </c>
+      <c r="B172">
+        <v>171</v>
+      </c>
+      <c r="C172" t="s">
+        <v>15</v>
+      </c>
+      <c r="D172" t="s">
+        <v>140</v>
+      </c>
+      <c r="E172" t="s">
+        <v>500</v>
+      </c>
+      <c r="F172" t="s">
+        <v>17</v>
+      </c>
+      <c r="G172" t="s">
+        <v>501</v>
+      </c>
+      <c r="H172" t="s">
+        <v>301</v>
+      </c>
+      <c r="I172" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J172" s="3">
+        <v>10</v>
+      </c>
+      <c r="K172" s="3">
+        <v>0</v>
+      </c>
+      <c r="L172" s="3">
+        <v>0</v>
+      </c>
+      <c r="M172" s="3">
+        <v>0</v>
+      </c>
+      <c r="N172" s="3">
+        <v>0</v>
+      </c>
+      <c r="O172" s="3">
+        <v>0</v>
+      </c>
+      <c r="P172" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q172" s="3">
+        <v>0</v>
+      </c>
+      <c r="R172" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="S172" s="3">
+        <v>0</v>
+      </c>
+      <c r="T172" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A173">
+        <v>184</v>
+      </c>
+      <c r="B173">
+        <v>172</v>
+      </c>
+      <c r="C173" t="s">
+        <v>15</v>
+      </c>
+      <c r="D173" t="s">
+        <v>140</v>
+      </c>
+      <c r="E173" t="s">
+        <v>500</v>
+      </c>
+      <c r="F173" t="s">
+        <v>17</v>
+      </c>
+      <c r="G173" t="s">
+        <v>551</v>
+      </c>
+      <c r="H173" t="s">
+        <v>103</v>
+      </c>
+      <c r="I173" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J173" s="3">
+        <v>10</v>
+      </c>
+      <c r="K173" s="3">
+        <v>0</v>
+      </c>
+      <c r="L173" s="3">
+        <v>0</v>
+      </c>
+      <c r="M173" s="3">
+        <v>0</v>
+      </c>
+      <c r="N173" s="3">
+        <v>0</v>
+      </c>
+      <c r="O173" s="3">
+        <v>0</v>
+      </c>
+      <c r="P173" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q173" s="3">
+        <v>0</v>
+      </c>
+      <c r="R173" s="3">
+        <v>0</v>
+      </c>
+      <c r="S173" s="3">
+        <v>0</v>
+      </c>
+      <c r="T173" s="3" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="174" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A174">
+        <v>173</v>
+      </c>
+      <c r="B174">
+        <v>173</v>
+      </c>
+      <c r="C174" t="s">
+        <v>15</v>
+      </c>
+      <c r="D174" t="s">
+        <v>217</v>
+      </c>
+      <c r="E174" t="s">
+        <v>520</v>
+      </c>
+      <c r="F174" t="s">
+        <v>53</v>
+      </c>
+      <c r="G174" t="s">
+        <v>523</v>
+      </c>
+      <c r="H174" t="s">
+        <v>103</v>
+      </c>
+      <c r="I174" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J174" s="3">
+        <v>10</v>
+      </c>
+      <c r="K174" s="3">
+        <v>0</v>
+      </c>
+      <c r="L174" s="3">
+        <v>0</v>
+      </c>
+      <c r="M174" s="3">
+        <v>0</v>
+      </c>
+      <c r="N174" s="3">
+        <v>0</v>
+      </c>
+      <c r="O174" s="3">
+        <v>0</v>
+      </c>
+      <c r="P174" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q174" s="3">
+        <v>0</v>
+      </c>
+      <c r="R174" s="3">
+        <v>0</v>
+      </c>
+      <c r="S174" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="T174" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A175">
+        <v>172</v>
+      </c>
+      <c r="B175">
+        <v>174</v>
+      </c>
+      <c r="C175" t="s">
+        <v>15</v>
+      </c>
+      <c r="D175" t="s">
+        <v>225</v>
+      </c>
+      <c r="E175" t="s">
+        <v>520</v>
+      </c>
+      <c r="F175" t="s">
+        <v>17</v>
+      </c>
+      <c r="G175" t="s">
+        <v>521</v>
+      </c>
+      <c r="H175" t="s">
+        <v>103</v>
+      </c>
+      <c r="I175" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J175" s="3">
+        <v>10</v>
+      </c>
+      <c r="K175" s="3">
+        <v>0</v>
+      </c>
+      <c r="L175" s="3">
+        <v>0</v>
+      </c>
+      <c r="M175" s="3">
+        <v>0</v>
+      </c>
+      <c r="N175" s="3">
+        <v>0</v>
+      </c>
+      <c r="O175" s="3">
+        <v>0</v>
+      </c>
+      <c r="P175" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q175" s="3">
+        <v>0</v>
+      </c>
+      <c r="R175" s="3">
+        <v>0</v>
+      </c>
+      <c r="S175" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="T175" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A176">
+        <v>176</v>
+      </c>
+      <c r="B176">
+        <v>175</v>
+      </c>
+      <c r="C176" t="s">
+        <v>15</v>
+      </c>
+      <c r="D176" t="s">
+        <v>225</v>
+      </c>
+      <c r="E176" t="s">
+        <v>520</v>
+      </c>
+      <c r="F176" t="s">
+        <v>17</v>
+      </c>
+      <c r="G176" t="s">
+        <v>531</v>
+      </c>
+      <c r="H176" t="s">
+        <v>532</v>
+      </c>
+      <c r="I176" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J176" s="3">
+        <v>10</v>
+      </c>
+      <c r="K176" s="3">
+        <v>0</v>
+      </c>
+      <c r="L176" s="3">
+        <v>0</v>
+      </c>
+      <c r="M176" s="3">
+        <v>0</v>
+      </c>
+      <c r="N176" s="3">
+        <v>0</v>
+      </c>
+      <c r="O176" s="3">
+        <v>0</v>
+      </c>
+      <c r="P176" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q176" s="3">
+        <v>0</v>
+      </c>
+      <c r="R176" s="3">
+        <v>0</v>
+      </c>
+      <c r="S176" s="3">
+        <v>0</v>
+      </c>
+      <c r="T176" s="3" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="177" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A177">
+        <v>186</v>
+      </c>
+      <c r="B177">
+        <v>176</v>
+      </c>
+      <c r="C177" t="s">
+        <v>15</v>
+      </c>
+      <c r="D177" t="s">
+        <v>236</v>
+      </c>
+      <c r="E177" t="s">
+        <v>494</v>
+      </c>
+      <c r="F177" t="s">
+        <v>53</v>
+      </c>
+      <c r="G177" t="s">
+        <v>556</v>
+      </c>
+      <c r="H177" t="s">
+        <v>103</v>
+      </c>
+      <c r="I177" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J177" s="3">
+        <v>10</v>
+      </c>
+      <c r="K177" s="3">
+        <v>0</v>
+      </c>
+      <c r="L177" s="3">
+        <v>0</v>
+      </c>
+      <c r="M177" s="3">
+        <v>0</v>
+      </c>
+      <c r="N177" s="3">
+        <v>0</v>
+      </c>
+      <c r="O177" s="3">
+        <v>0</v>
+      </c>
+      <c r="P177" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q177" s="3">
+        <v>0</v>
+      </c>
+      <c r="R177" s="3">
+        <v>0</v>
+      </c>
+      <c r="S177" s="3">
+        <v>0</v>
+      </c>
+      <c r="T177" s="3" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="178" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A178">
+        <v>164</v>
+      </c>
+      <c r="B178">
+        <v>177</v>
+      </c>
+      <c r="C178" t="s">
+        <v>15</v>
+      </c>
+      <c r="D178" t="s">
+        <v>77</v>
+      </c>
+      <c r="E178" t="s">
+        <v>494</v>
+      </c>
+      <c r="F178" t="s">
+        <v>17</v>
+      </c>
+      <c r="G178" t="s">
+        <v>495</v>
+      </c>
+      <c r="H178" t="s">
+        <v>415</v>
+      </c>
+      <c r="I178" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J178" s="3">
+        <v>10</v>
+      </c>
+      <c r="K178" s="3">
+        <v>0</v>
+      </c>
+      <c r="L178" s="3">
+        <v>0</v>
+      </c>
+      <c r="M178" s="3">
+        <v>0</v>
+      </c>
+      <c r="N178" s="3">
+        <v>0</v>
+      </c>
+      <c r="O178" s="3">
+        <v>0</v>
+      </c>
+      <c r="P178" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q178" s="3">
+        <v>0</v>
+      </c>
+      <c r="R178" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="S178" s="3">
+        <v>0</v>
+      </c>
+      <c r="T178" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A179">
+        <v>177</v>
+      </c>
+      <c r="B179">
+        <v>178</v>
+      </c>
+      <c r="C179" t="s">
+        <v>15</v>
+      </c>
+      <c r="D179" t="s">
+        <v>77</v>
+      </c>
+      <c r="E179" t="s">
+        <v>494</v>
+      </c>
+      <c r="F179" t="s">
+        <v>17</v>
+      </c>
+      <c r="G179" t="s">
+        <v>534</v>
+      </c>
+      <c r="H179" t="s">
+        <v>103</v>
+      </c>
+      <c r="I179" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J179" s="3">
+        <v>10</v>
+      </c>
+      <c r="K179" s="3">
+        <v>0</v>
+      </c>
+      <c r="L179" s="3">
+        <v>0</v>
+      </c>
+      <c r="M179" s="3">
+        <v>0</v>
+      </c>
+      <c r="N179" s="3">
+        <v>0</v>
+      </c>
+      <c r="O179" s="3">
+        <v>0</v>
+      </c>
+      <c r="P179" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q179" s="3">
+        <v>0</v>
+      </c>
+      <c r="R179" s="3">
+        <v>0</v>
+      </c>
+      <c r="S179" s="3">
+        <v>0</v>
+      </c>
+      <c r="T179" s="3" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="180" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A180">
+        <v>129</v>
+      </c>
+      <c r="B180">
+        <v>179</v>
+      </c>
+      <c r="C180" t="s">
+        <v>15</v>
+      </c>
+      <c r="D180" t="s">
+        <v>67</v>
+      </c>
+      <c r="E180">
+        <v>55</v>
+      </c>
+      <c r="F180" t="s">
+        <v>17</v>
+      </c>
+      <c r="G180" t="s">
+        <v>361</v>
+      </c>
+      <c r="H180" t="s">
+        <v>98</v>
+      </c>
+      <c r="I180" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="J180" s="3">
+        <v>10</v>
+      </c>
+      <c r="K180" s="3">
+        <v>0</v>
+      </c>
+      <c r="L180" s="3">
+        <v>0</v>
+      </c>
+      <c r="M180" s="3">
+        <v>0</v>
+      </c>
+      <c r="N180" s="3">
+        <v>0</v>
+      </c>
+      <c r="O180" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="P180" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q180" s="3">
+        <v>0</v>
+      </c>
+      <c r="R180" s="3">
+        <v>0</v>
+      </c>
+      <c r="S180" s="3">
+        <v>0</v>
+      </c>
+      <c r="T180" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A181">
+        <v>6</v>
+      </c>
+      <c r="B181">
+        <v>180</v>
+      </c>
+      <c r="C181" t="s">
+        <v>15</v>
+      </c>
+      <c r="D181" t="s">
+        <v>23</v>
+      </c>
+      <c r="E181">
+        <v>65</v>
+      </c>
+      <c r="F181" t="s">
+        <v>17</v>
+      </c>
+      <c r="G181" t="s">
+        <v>325</v>
+      </c>
+      <c r="H181" t="s">
+        <v>301</v>
+      </c>
+      <c r="I181" s="3">
+        <v>3</v>
+      </c>
+      <c r="J181" s="3">
+        <v>8</v>
+      </c>
+      <c r="K181" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="L181" s="3">
+        <v>0</v>
+      </c>
+      <c r="M181" s="3">
+        <v>0</v>
+      </c>
+      <c r="N181" s="3">
+        <v>0</v>
+      </c>
+      <c r="O181" s="3">
+        <v>0</v>
+      </c>
+      <c r="P181" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q181" s="3">
+        <v>0</v>
+      </c>
+      <c r="R181" s="3">
+        <v>0</v>
+      </c>
+      <c r="S181" s="3">
+        <v>0</v>
+      </c>
+      <c r="T181" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A182">
+        <v>16</v>
+      </c>
+      <c r="B182">
+        <v>181</v>
+      </c>
+      <c r="C182" t="s">
+        <v>15</v>
+      </c>
+      <c r="D182" t="s">
+        <v>23</v>
+      </c>
+      <c r="E182">
+        <v>65</v>
+      </c>
+      <c r="F182" t="s">
+        <v>17</v>
+      </c>
+      <c r="G182" t="s">
+        <v>327</v>
+      </c>
+      <c r="H182" t="s">
+        <v>103</v>
+      </c>
+      <c r="I182" s="3">
+        <v>3</v>
+      </c>
+      <c r="J182" s="3">
+        <v>8</v>
+      </c>
+      <c r="K182" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="L182" s="3">
+        <v>0</v>
+      </c>
+      <c r="M182" s="3">
+        <v>0</v>
+      </c>
+      <c r="N182" s="3">
+        <v>0</v>
+      </c>
+      <c r="O182" s="3">
+        <v>0</v>
+      </c>
+      <c r="P182" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q182" s="3">
+        <v>0</v>
+      </c>
+      <c r="R182" s="3">
+        <v>0</v>
+      </c>
+      <c r="S182" s="3">
+        <v>0</v>
+      </c>
+      <c r="T182" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A183">
+        <v>7</v>
+      </c>
+      <c r="B183">
+        <v>182</v>
+      </c>
+      <c r="C183" t="s">
+        <v>15</v>
+      </c>
+      <c r="D183" t="s">
+        <v>158</v>
+      </c>
+      <c r="E183">
+        <v>60</v>
+      </c>
+      <c r="F183" t="s">
+        <v>17</v>
+      </c>
+      <c r="G183" t="s">
+        <v>329</v>
+      </c>
+      <c r="H183" t="s">
+        <v>330</v>
+      </c>
+      <c r="I183" s="3">
+        <v>3</v>
+      </c>
+      <c r="J183" s="3">
+        <v>8</v>
+      </c>
+      <c r="K183" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="L183" s="3">
+        <v>0</v>
+      </c>
+      <c r="M183" s="3">
+        <v>0</v>
+      </c>
+      <c r="N183" s="3">
+        <v>0</v>
+      </c>
+      <c r="O183" s="3">
+        <v>0</v>
+      </c>
+      <c r="P183" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q183" s="3">
+        <v>0</v>
+      </c>
+      <c r="R183" s="3">
+        <v>0</v>
+      </c>
+      <c r="S183" s="3">
+        <v>0</v>
+      </c>
+      <c r="T183" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A184">
+        <v>8</v>
+      </c>
+      <c r="B184">
+        <v>183</v>
+      </c>
+      <c r="C184" t="s">
+        <v>15</v>
+      </c>
+      <c r="D184" t="s">
+        <v>158</v>
+      </c>
+      <c r="E184">
+        <v>60</v>
+      </c>
+      <c r="F184" t="s">
+        <v>17</v>
+      </c>
+      <c r="G184" t="s">
+        <v>332</v>
+      </c>
+      <c r="H184" t="s">
+        <v>64</v>
+      </c>
+      <c r="I184" s="3">
+        <v>3</v>
+      </c>
+      <c r="J184" s="3">
+        <v>8</v>
+      </c>
+      <c r="K184" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="L184" s="3">
+        <v>0</v>
+      </c>
+      <c r="M184" s="3">
+        <v>0</v>
+      </c>
+      <c r="N184" s="3">
+        <v>0</v>
+      </c>
+      <c r="O184" s="3">
+        <v>0</v>
+      </c>
+      <c r="P184" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q184" s="3">
+        <v>0</v>
+      </c>
+      <c r="R184" s="3">
+        <v>0</v>
+      </c>
+      <c r="S184" s="3">
+        <v>0</v>
+      </c>
+      <c r="T184" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A185">
+        <v>13</v>
+      </c>
+      <c r="B185">
+        <v>184</v>
+      </c>
+      <c r="C185" t="s">
+        <v>15</v>
+      </c>
+      <c r="D185" t="s">
+        <v>158</v>
+      </c>
+      <c r="E185">
+        <v>60</v>
+      </c>
+      <c r="F185" t="s">
+        <v>17</v>
+      </c>
+      <c r="G185" t="s">
+        <v>337</v>
+      </c>
+      <c r="H185" t="s">
+        <v>283</v>
+      </c>
+      <c r="I185" s="3">
+        <v>3</v>
+      </c>
+      <c r="J185" s="3">
+        <v>8</v>
+      </c>
+      <c r="K185" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="L185" s="3">
+        <v>0</v>
+      </c>
+      <c r="M185" s="3">
+        <v>0</v>
+      </c>
+      <c r="N185" s="3">
+        <v>0</v>
+      </c>
+      <c r="O185" s="3">
+        <v>0</v>
+      </c>
+      <c r="P185" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q185" s="3">
+        <v>0</v>
+      </c>
+      <c r="R185" s="3">
+        <v>0</v>
+      </c>
+      <c r="S185" s="3">
+        <v>0</v>
+      </c>
+      <c r="T185" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A186">
+        <v>5</v>
+      </c>
+      <c r="B186">
+        <v>185</v>
+      </c>
+      <c r="C186" t="s">
+        <v>15</v>
+      </c>
+      <c r="D186" t="s">
+        <v>127</v>
+      </c>
+      <c r="E186">
+        <v>50</v>
+      </c>
+      <c r="F186" t="s">
+        <v>17</v>
+      </c>
+      <c r="G186" t="s">
+        <v>343</v>
+      </c>
+      <c r="H186" t="s">
+        <v>344</v>
+      </c>
+      <c r="I186" s="3">
+        <v>3</v>
+      </c>
+      <c r="J186" s="3">
+        <v>8</v>
+      </c>
+      <c r="K186" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="L186" s="3">
+        <v>0</v>
+      </c>
+      <c r="M186" s="3">
+        <v>0</v>
+      </c>
+      <c r="N186" s="3">
+        <v>0</v>
+      </c>
+      <c r="O186" s="3">
+        <v>0</v>
+      </c>
+      <c r="P186" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q186" s="3">
+        <v>0</v>
+      </c>
+      <c r="R186" s="3">
+        <v>0</v>
+      </c>
+      <c r="S186" s="3">
+        <v>0</v>
+      </c>
+      <c r="T186" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A187">
+        <v>10</v>
+      </c>
+      <c r="B187">
+        <v>186</v>
+      </c>
+      <c r="C187" t="s">
+        <v>15</v>
+      </c>
+      <c r="D187" t="s">
+        <v>132</v>
+      </c>
+      <c r="E187">
+        <v>45</v>
+      </c>
+      <c r="F187" t="s">
+        <v>53</v>
+      </c>
+      <c r="G187" t="s">
+        <v>346</v>
+      </c>
+      <c r="H187" t="s">
+        <v>280</v>
+      </c>
+      <c r="I187" s="3">
+        <v>3</v>
+      </c>
+      <c r="J187" s="3">
+        <v>8</v>
+      </c>
+      <c r="K187" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="L187" s="3">
+        <v>0</v>
+      </c>
+      <c r="M187" s="3">
+        <v>0</v>
+      </c>
+      <c r="N187" s="3">
+        <v>0</v>
+      </c>
+      <c r="O187" s="3">
+        <v>0</v>
+      </c>
+      <c r="P187" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q187" s="3">
+        <v>0</v>
+      </c>
+      <c r="R187" s="3">
+        <v>0</v>
+      </c>
+      <c r="S187" s="3">
+        <v>0</v>
+      </c>
+      <c r="T187" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A188">
+        <v>9</v>
+      </c>
+      <c r="B188">
+        <v>187</v>
+      </c>
+      <c r="C188" t="s">
+        <v>15</v>
+      </c>
+      <c r="D188" t="s">
+        <v>202</v>
+      </c>
+      <c r="E188">
+        <v>40</v>
+      </c>
+      <c r="F188" t="s">
+        <v>53</v>
+      </c>
+      <c r="G188" t="s">
+        <v>350</v>
+      </c>
+      <c r="H188" t="s">
+        <v>223</v>
+      </c>
+      <c r="I188" s="3">
+        <v>3</v>
+      </c>
+      <c r="J188" s="3">
+        <v>8</v>
+      </c>
+      <c r="K188" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="L188" s="3">
+        <v>0</v>
+      </c>
+      <c r="M188" s="3">
+        <v>0</v>
+      </c>
+      <c r="N188" s="3">
+        <v>0</v>
+      </c>
+      <c r="O188" s="3">
+        <v>0</v>
+      </c>
+      <c r="P188" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q188" s="3">
+        <v>0</v>
+      </c>
+      <c r="R188" s="3">
+        <v>0</v>
+      </c>
+      <c r="S188" s="3">
+        <v>0</v>
+      </c>
+      <c r="T188" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A189">
         <v>1</v>
       </c>
-      <c r="B164">
-[...8 lines deleted...]
-      <c r="E164">
+      <c r="B189">
+        <v>188</v>
+      </c>
+      <c r="C189" t="s">
+        <v>15</v>
+      </c>
+      <c r="D189" t="s">
+        <v>140</v>
+      </c>
+      <c r="E189">
         <v>40</v>
       </c>
-      <c r="F164" t="s">
-[...8 lines deleted...]
-      <c r="I164">
+      <c r="F189" t="s">
+        <v>17</v>
+      </c>
+      <c r="G189" t="s">
+        <v>352</v>
+      </c>
+      <c r="H189" t="s">
+        <v>301</v>
+      </c>
+      <c r="I189" s="3">
         <v>3</v>
       </c>
-      <c r="J164">
+      <c r="J189" s="3">
         <v>8</v>
       </c>
-      <c r="K164" t="s">
-[...26 lines deleted...]
-      <c r="T164">
+      <c r="K189" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="L189" s="3">
+        <v>0</v>
+      </c>
+      <c r="M189" s="3">
+        <v>0</v>
+      </c>
+      <c r="N189" s="3">
+        <v>0</v>
+      </c>
+      <c r="O189" s="3">
+        <v>0</v>
+      </c>
+      <c r="P189" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q189" s="3">
+        <v>0</v>
+      </c>
+      <c r="R189" s="3">
+        <v>0</v>
+      </c>
+      <c r="S189" s="3">
+        <v>0</v>
+      </c>
+      <c r="T189" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:T165">
-[...3 lines deleted...]
-    <sortCondition ref="F2:F165"/>
+  <autoFilter ref="A1:T1" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:T189">
+    <sortCondition descending="1" ref="I2:I189"/>
+    <sortCondition descending="1" ref="J2:J189"/>
+    <sortCondition descending="1" ref="E2:E189"/>
+    <sortCondition ref="F2:F189"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Medio</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>