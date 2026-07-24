--- v0 (2026-05-29)
+++ v1 (2026-07-24)
@@ -1,136 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\MyDates\Johntra2000\VARI\Corsa\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\MyDates\Johntra2000\VARI\CORSA\CLASSIFICA_5TOURS\Aggiornamento_Tours\Classifica_Excel\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCB34413-958C-49CA-BE92-AE90C5183852}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0CC113E1-8DDE-4228-91F7-C3D3153B2C33}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="723" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="723" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lunghissimo" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Lunghissimo!$A$1:$R$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="599" uniqueCount="278">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="688" uniqueCount="313">
   <si>
     <t>NAZ.</t>
   </si>
   <si>
     <t>CATEGORIA</t>
   </si>
   <si>
     <t>ORDER BY CAT.</t>
   </si>
   <si>
     <t>SESSO</t>
   </si>
   <si>
     <t>COGNOME NOME</t>
   </si>
   <si>
     <t>SOCIETA'</t>
   </si>
   <si>
     <t>PUNTI</t>
   </si>
   <si>
     <t>CHILOMETRI</t>
   </si>
   <si>
     <t>GARA 1
 11-01-2026 - 30 KM</t>
   </si>
   <si>
     <t>GARA 2
 22-02-2026 - 34 KM</t>
   </si>
   <si>
     <t>GARA 3
 08-03-2026 - 33 KM</t>
   </si>
   <si>
     <t>GARA 4
 15-03-2026 - 34 KM</t>
   </si>
   <si>
-    <t>GARA 5
-[...2 lines deleted...]
-  <si>
     <t>GARA 6
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 7
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 8
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 9
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>GARA 10
 00-00-2026 - 00 KM</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>SF40</t>
   </si>
@@ -879,50 +869,165 @@
     <t>PERRINI ROBERTO</t>
   </si>
   <si>
     <t>GSBR</t>
   </si>
   <si>
     <t>2:48:57''</t>
   </si>
   <si>
     <t>STEFANELLI ENRICO</t>
   </si>
   <si>
     <t>2:23:19''</t>
   </si>
   <si>
     <t>PANICCIA MARCO</t>
   </si>
   <si>
     <t>2:49:37''</t>
   </si>
   <si>
     <t>GALASSI PAOLO</t>
   </si>
   <si>
     <t>2:13:06''</t>
+  </si>
+  <si>
+    <t>4:51:26''</t>
+  </si>
+  <si>
+    <t>3:20:52''</t>
+  </si>
+  <si>
+    <t>3:56:28''</t>
+  </si>
+  <si>
+    <t>3:10:10''</t>
+  </si>
+  <si>
+    <t>3:32:55''</t>
+  </si>
+  <si>
+    <t>45''</t>
+  </si>
+  <si>
+    <t>AMICI ALESSANDRO</t>
+  </si>
+  <si>
+    <t>2:46:02''</t>
+  </si>
+  <si>
+    <t>40''</t>
+  </si>
+  <si>
+    <t>SCARDALA STEFANO</t>
+  </si>
+  <si>
+    <t>2:47:04''</t>
+  </si>
+  <si>
+    <t>VERRECCHIA EMILIANO</t>
+  </si>
+  <si>
+    <t>2:53:08''</t>
+  </si>
+  <si>
+    <t>DE PETRIS ALBERTO</t>
+  </si>
+  <si>
+    <t>3:16:23''</t>
+  </si>
+  <si>
+    <t>50''</t>
+  </si>
+  <si>
+    <t>RINALDI ANDREA</t>
+  </si>
+  <si>
+    <t>3:17:35''</t>
+  </si>
+  <si>
+    <t>65''</t>
+  </si>
+  <si>
+    <t>PACE GIANLUCA</t>
+  </si>
+  <si>
+    <t>3:29:58''</t>
+  </si>
+  <si>
+    <t>35''</t>
+  </si>
+  <si>
+    <t>TONDINI ALESSIO</t>
+  </si>
+  <si>
+    <t>3:32:33''</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>STILIYANOVA GIRGINOVA MIGLENA</t>
+  </si>
+  <si>
+    <t>3:40:13''</t>
+  </si>
+  <si>
+    <t>DOMENICONI LUCA</t>
+  </si>
+  <si>
+    <t>AMATORI PODISTICA TERNI</t>
+  </si>
+  <si>
+    <t>BATTISTELLI CRISTINA</t>
+  </si>
+  <si>
+    <t>3:54:26''</t>
+  </si>
+  <si>
+    <t>D'AVELLO LOLA</t>
+  </si>
+  <si>
+    <t>3:57:10''</t>
+  </si>
+  <si>
+    <t>CANNUCCIARI FRANCESCA</t>
+  </si>
+  <si>
+    <t>4:01:33''</t>
+  </si>
+  <si>
+    <t>GARA 5
+01-05-2026 - 34 KM</t>
+  </si>
+  <si>
+    <t>ORD. PRIMA ISCRIZIONE</t>
+  </si>
+  <si>
+    <t>POS. TOUR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
@@ -1317,6030 +1422,6774 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:T96"/>
+  <dimension ref="A1:T108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.88671875" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="32.109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.21875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.77734375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="30.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="31.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.6640625" style="7" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="16.33203125" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="20" width="21.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="15.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="18" width="21.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="20" width="17.21875" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>311</v>
       </c>
       <c r="B1" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="E1" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="10" t="s">
+      <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="10" t="s">
+      <c r="G1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="L1" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L1" s="4" t="s">
+      <c r="M1" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="N1" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="O1" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="P1" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="8" t="s">
+      <c r="Q1" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="11" t="s">
+      <c r="R1" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="12" t="s">
+      <c r="S1" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="13" t="s">
+      <c r="T1" s="8" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A2">
         <v>49</v>
       </c>
       <c r="B2">
-        <v>38</v>
+        <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D2" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E2">
         <v>40</v>
       </c>
       <c r="F2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" t="s">
+        <v>20</v>
+      </c>
+      <c r="H2" t="s">
+        <v>21</v>
+      </c>
+      <c r="I2" s="3">
+        <v>40</v>
+      </c>
+      <c r="J2" s="3">
+        <v>135</v>
+      </c>
+      <c r="K2" s="3">
+        <v>0</v>
+      </c>
+      <c r="L2" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="G2" t="s">
+      <c r="M2" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="H2" t="s">
+      <c r="N2" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="I2">
-[...32 lines deleted...]
-      <c r="T2">
+      <c r="O2" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="P2" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="3">
+        <v>0</v>
+      </c>
+      <c r="R2" s="3">
+        <v>0</v>
+      </c>
+      <c r="S2" s="3">
+        <v>0</v>
+      </c>
+      <c r="T2" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A3">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="B3">
-        <v>44</v>
+        <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="D3" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E3">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F3" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I3" s="3">
         <v>30</v>
       </c>
-      <c r="I3">
-[...32 lines deleted...]
-      <c r="T3">
+      <c r="J3" s="3">
+        <v>101</v>
+      </c>
+      <c r="K3" s="3">
+        <v>0</v>
+      </c>
+      <c r="L3" s="3">
+        <v>0</v>
+      </c>
+      <c r="M3" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="N3" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="O3" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="P3" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>0</v>
+      </c>
+      <c r="R3" s="3">
+        <v>0</v>
+      </c>
+      <c r="S3" s="3">
+        <v>0</v>
+      </c>
+      <c r="T3" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A4">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="B4">
-        <v>43</v>
+        <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E4">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="H4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I4" s="3">
         <v>30</v>
       </c>
-      <c r="I4">
-[...32 lines deleted...]
-      <c r="T4">
+      <c r="J4" s="3">
+        <v>101</v>
+      </c>
+      <c r="K4" s="3">
+        <v>0</v>
+      </c>
+      <c r="L4" s="3">
+        <v>0</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="N4" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="O4" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="P4" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="3">
+        <v>0</v>
+      </c>
+      <c r="R4" s="3">
+        <v>0</v>
+      </c>
+      <c r="S4" s="3">
+        <v>0</v>
+      </c>
+      <c r="T4" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A5">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B5">
-        <v>49</v>
+        <v>4</v>
       </c>
       <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5">
+        <v>60</v>
+      </c>
+      <c r="F5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" t="s">
+        <v>65</v>
+      </c>
+      <c r="H5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I5" s="3">
         <v>20</v>
       </c>
-      <c r="D5" t="s">
-[...17 lines deleted...]
-      <c r="J5">
+      <c r="J5" s="3">
+        <v>68</v>
+      </c>
+      <c r="K5" s="3">
+        <v>0</v>
+      </c>
+      <c r="L5" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="K5">
-[...26 lines deleted...]
-      <c r="T5">
+      <c r="M5" s="3">
+        <v>0</v>
+      </c>
+      <c r="N5" s="3">
+        <v>0</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="P5" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="3">
+        <v>0</v>
+      </c>
+      <c r="R5" s="3">
+        <v>0</v>
+      </c>
+      <c r="S5" s="3">
+        <v>0</v>
+      </c>
+      <c r="T5" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A6">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="B6">
+        <v>5</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6">
+        <v>60</v>
+      </c>
+      <c r="F6" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H6" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6">
+        <v>27</v>
+      </c>
+      <c r="I6" s="3">
         <v>20</v>
       </c>
-      <c r="J6">
+      <c r="J6" s="3">
         <v>67</v>
       </c>
-      <c r="K6">
-[...26 lines deleted...]
-      <c r="T6">
+      <c r="K6" s="3">
+        <v>0</v>
+      </c>
+      <c r="L6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="3">
+        <v>0</v>
+      </c>
+      <c r="O6" s="3">
+        <v>0</v>
+      </c>
+      <c r="P6" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="3">
+        <v>0</v>
+      </c>
+      <c r="R6" s="3">
+        <v>0</v>
+      </c>
+      <c r="S6" s="3">
+        <v>0</v>
+      </c>
+      <c r="T6" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A7">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="B7">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7">
+        <v>60</v>
+      </c>
+      <c r="F7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I7" s="3">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...17 lines deleted...]
-      <c r="J7">
+      <c r="J7" s="3">
         <v>67</v>
       </c>
-      <c r="K7">
-[...26 lines deleted...]
-      <c r="T7">
+      <c r="K7" s="3">
+        <v>0</v>
+      </c>
+      <c r="L7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N7" s="3">
+        <v>0</v>
+      </c>
+      <c r="O7" s="3">
+        <v>0</v>
+      </c>
+      <c r="P7" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="3">
+        <v>0</v>
+      </c>
+      <c r="R7" s="3">
+        <v>0</v>
+      </c>
+      <c r="S7" s="3">
+        <v>0</v>
+      </c>
+      <c r="T7" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A8">
-        <v>4</v>
+        <v>59</v>
       </c>
       <c r="B8">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8">
+        <v>50</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>35</v>
+      </c>
+      <c r="H8" t="s">
+        <v>36</v>
+      </c>
+      <c r="I8" s="3">
         <v>20</v>
       </c>
-      <c r="D8" t="s">
-[...47 lines deleted...]
-      <c r="T8">
+      <c r="J8" s="3">
+        <v>67</v>
+      </c>
+      <c r="K8" s="3">
+        <v>0</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="N8" s="3">
+        <v>0</v>
+      </c>
+      <c r="O8" s="3">
+        <v>0</v>
+      </c>
+      <c r="P8" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>0</v>
+      </c>
+      <c r="R8" s="3">
+        <v>0</v>
+      </c>
+      <c r="S8" s="3">
+        <v>0</v>
+      </c>
+      <c r="T8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A9">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B9">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" t="s">
+        <v>205</v>
+      </c>
+      <c r="E9">
+        <v>65</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>252</v>
+      </c>
+      <c r="H9" t="s">
+        <v>253</v>
+      </c>
+      <c r="I9" s="3">
         <v>20</v>
       </c>
-      <c r="D9" t="s">
-[...17 lines deleted...]
-      <c r="J9">
+      <c r="J9" s="3">
         <v>64</v>
       </c>
-      <c r="K9" t="s">
-[...26 lines deleted...]
-      <c r="T9">
+      <c r="K9" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="L9" s="3">
+        <v>0</v>
+      </c>
+      <c r="M9" s="3">
+        <v>0</v>
+      </c>
+      <c r="N9" s="3">
+        <v>0</v>
+      </c>
+      <c r="O9" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="P9" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>0</v>
+      </c>
+      <c r="R9" s="3">
+        <v>0</v>
+      </c>
+      <c r="S9" s="3">
+        <v>0</v>
+      </c>
+      <c r="T9" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A10">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="B10">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10">
+        <v>45</v>
+      </c>
+      <c r="F10" t="s">
+        <v>31</v>
+      </c>
+      <c r="G10" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
+        <v>50</v>
+      </c>
+      <c r="I10" s="3">
         <v>20</v>
       </c>
-      <c r="D10" t="s">
-[...29 lines deleted...]
-      <c r="N10" t="s">
+      <c r="J10" s="3">
         <v>64</v>
       </c>
-      <c r="O10">
-[...14 lines deleted...]
-      <c r="T10">
+      <c r="K10" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="L10" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="M10" s="3">
+        <v>0</v>
+      </c>
+      <c r="N10" s="3">
+        <v>0</v>
+      </c>
+      <c r="O10" s="3">
+        <v>0</v>
+      </c>
+      <c r="P10" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>0</v>
+      </c>
+      <c r="R10" s="3">
+        <v>0</v>
+      </c>
+      <c r="S10" s="3">
+        <v>0</v>
+      </c>
+      <c r="T10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A11">
-        <v>43</v>
+        <v>3</v>
       </c>
       <c r="B11">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" t="s">
+        <v>53</v>
+      </c>
+      <c r="E11">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11" t="s">
+        <v>55</v>
+      </c>
+      <c r="I11" s="3">
         <v>20</v>
       </c>
-      <c r="D11" t="s">
-[...47 lines deleted...]
-      <c r="T11">
+      <c r="J11" s="3">
+        <v>64</v>
+      </c>
+      <c r="K11" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="L11" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="M11" s="3">
+        <v>0</v>
+      </c>
+      <c r="N11" s="3">
+        <v>0</v>
+      </c>
+      <c r="O11" s="3">
+        <v>0</v>
+      </c>
+      <c r="P11" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>0</v>
+      </c>
+      <c r="R11" s="3">
+        <v>0</v>
+      </c>
+      <c r="S11" s="3">
+        <v>0</v>
+      </c>
+      <c r="T11" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A12">
-        <v>58</v>
+        <v>101</v>
       </c>
       <c r="B12">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>209</v>
+      </c>
+      <c r="E12" t="s">
+        <v>293</v>
       </c>
       <c r="F12" t="s">
+        <v>31</v>
+      </c>
+      <c r="G12" t="s">
+        <v>294</v>
+      </c>
+      <c r="H12" t="s">
+        <v>191</v>
+      </c>
+      <c r="I12" s="3">
+        <v>10</v>
+      </c>
+      <c r="J12" s="3">
         <v>34</v>
       </c>
-      <c r="G12" t="s">
-[...38 lines deleted...]
-      <c r="T12">
+      <c r="K12" s="3">
+        <v>0</v>
+      </c>
+      <c r="L12" s="3">
+        <v>0</v>
+      </c>
+      <c r="M12" s="3">
+        <v>0</v>
+      </c>
+      <c r="N12" s="3">
+        <v>0</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="P12" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="3">
+        <v>0</v>
+      </c>
+      <c r="R12" s="3">
+        <v>0</v>
+      </c>
+      <c r="S12" s="3">
+        <v>0</v>
+      </c>
+      <c r="T12" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A13">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="B13">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>95</v>
+      </c>
+      <c r="E13" t="s">
+        <v>290</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G13" t="s">
-        <v>73</v>
+        <v>291</v>
       </c>
       <c r="H13" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      <c r="J13">
+        <v>107</v>
+      </c>
+      <c r="I13" s="3">
+        <v>10</v>
+      </c>
+      <c r="J13" s="3">
         <v>34</v>
       </c>
-      <c r="K13">
-[...26 lines deleted...]
-      <c r="T13">
+      <c r="K13" s="3">
+        <v>0</v>
+      </c>
+      <c r="L13" s="3">
+        <v>0</v>
+      </c>
+      <c r="M13" s="3">
+        <v>0</v>
+      </c>
+      <c r="N13" s="3">
+        <v>0</v>
+      </c>
+      <c r="O13" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="P13" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="3">
+        <v>0</v>
+      </c>
+      <c r="R13" s="3">
+        <v>0</v>
+      </c>
+      <c r="S13" s="3">
+        <v>0</v>
+      </c>
+      <c r="T13" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A14">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="B14">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D14" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>117</v>
+      </c>
+      <c r="E14" t="s">
+        <v>280</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G14" t="s">
-        <v>76</v>
+        <v>308</v>
       </c>
       <c r="H14" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="J14">
+        <v>66</v>
+      </c>
+      <c r="I14" s="3">
+        <v>10</v>
+      </c>
+      <c r="J14" s="3">
         <v>34</v>
       </c>
-      <c r="K14">
-[...26 lines deleted...]
-      <c r="T14">
+      <c r="K14" s="3">
+        <v>0</v>
+      </c>
+      <c r="L14" s="3">
+        <v>0</v>
+      </c>
+      <c r="M14" s="3">
+        <v>0</v>
+      </c>
+      <c r="N14" s="3">
+        <v>0</v>
+      </c>
+      <c r="O14" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="P14" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="3">
+        <v>0</v>
+      </c>
+      <c r="R14" s="3">
+        <v>0</v>
+      </c>
+      <c r="S14" s="3">
+        <v>0</v>
+      </c>
+      <c r="T14" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A15">
-        <v>37</v>
+        <v>96</v>
       </c>
       <c r="B15">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>48</v>
+      </c>
+      <c r="E15" t="s">
+        <v>280</v>
       </c>
       <c r="F15" t="s">
+        <v>31</v>
+      </c>
+      <c r="G15" t="s">
+        <v>281</v>
+      </c>
+      <c r="H15" t="s">
+        <v>168</v>
+      </c>
+      <c r="I15" s="3">
+        <v>10</v>
+      </c>
+      <c r="J15" s="3">
         <v>34</v>
       </c>
-      <c r="G15" t="s">
-[...38 lines deleted...]
-      <c r="T15">
+      <c r="K15" s="3">
+        <v>0</v>
+      </c>
+      <c r="L15" s="3">
+        <v>0</v>
+      </c>
+      <c r="M15" s="3">
+        <v>0</v>
+      </c>
+      <c r="N15" s="3">
+        <v>0</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="P15" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="3">
+        <v>0</v>
+      </c>
+      <c r="R15" s="3">
+        <v>0</v>
+      </c>
+      <c r="S15" s="3">
+        <v>0</v>
+      </c>
+      <c r="T15" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A16">
-        <v>39</v>
+        <v>104</v>
       </c>
       <c r="B16">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D16" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>48</v>
+      </c>
+      <c r="E16" t="s">
+        <v>280</v>
       </c>
       <c r="F16" t="s">
+        <v>31</v>
+      </c>
+      <c r="G16" t="s">
+        <v>302</v>
+      </c>
+      <c r="H16" t="s">
+        <v>303</v>
+      </c>
+      <c r="I16" s="3">
+        <v>10</v>
+      </c>
+      <c r="J16" s="3">
         <v>34</v>
       </c>
-      <c r="G16" t="s">
-[...38 lines deleted...]
-      <c r="T16">
+      <c r="K16" s="3">
+        <v>0</v>
+      </c>
+      <c r="L16" s="3">
+        <v>0</v>
+      </c>
+      <c r="M16" s="3">
+        <v>0</v>
+      </c>
+      <c r="N16" s="3">
+        <v>0</v>
+      </c>
+      <c r="O16" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="P16" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="3">
+        <v>0</v>
+      </c>
+      <c r="R16" s="3">
+        <v>0</v>
+      </c>
+      <c r="S16" s="3">
+        <v>0</v>
+      </c>
+      <c r="T16" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A17">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="B17">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="C17" t="s">
-        <v>20</v>
+        <v>299</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
+        <v>283</v>
       </c>
       <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>300</v>
+      </c>
+      <c r="H17" t="s">
+        <v>107</v>
+      </c>
+      <c r="I17" s="3">
+        <v>10</v>
+      </c>
+      <c r="J17" s="3">
         <v>34</v>
       </c>
-      <c r="G17" t="s">
-[...38 lines deleted...]
-      <c r="T17">
+      <c r="K17" s="3">
+        <v>0</v>
+      </c>
+      <c r="L17" s="3">
+        <v>0</v>
+      </c>
+      <c r="M17" s="3">
+        <v>0</v>
+      </c>
+      <c r="N17" s="3">
+        <v>0</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="P17" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="3">
+        <v>0</v>
+      </c>
+      <c r="R17" s="3">
+        <v>0</v>
+      </c>
+      <c r="S17" s="3">
+        <v>0</v>
+      </c>
+      <c r="T17" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A18">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="B18">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="C18" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>18</v>
+      </c>
+      <c r="E18" t="s">
+        <v>283</v>
       </c>
       <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>306</v>
+      </c>
+      <c r="H18" t="s">
+        <v>246</v>
+      </c>
+      <c r="I18" s="3">
+        <v>10</v>
+      </c>
+      <c r="J18" s="3">
         <v>34</v>
       </c>
-      <c r="G18" t="s">
-[...38 lines deleted...]
-      <c r="T18">
+      <c r="K18" s="3">
+        <v>0</v>
+      </c>
+      <c r="L18" s="3">
+        <v>0</v>
+      </c>
+      <c r="M18" s="3">
+        <v>0</v>
+      </c>
+      <c r="N18" s="3">
+        <v>0</v>
+      </c>
+      <c r="O18" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="P18" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="3">
+        <v>0</v>
+      </c>
+      <c r="R18" s="3">
+        <v>0</v>
+      </c>
+      <c r="S18" s="3">
+        <v>0</v>
+      </c>
+      <c r="T18" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A19">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="B19">
+        <v>18</v>
+      </c>
+      <c r="C19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" t="s">
+        <v>155</v>
+      </c>
+      <c r="E19" t="s">
+        <v>283</v>
+      </c>
+      <c r="F19" t="s">
         <v>31</v>
       </c>
-      <c r="C19" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>92</v>
+        <v>284</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-      <c r="J19">
+        <v>81</v>
+      </c>
+      <c r="I19" s="3">
+        <v>10</v>
+      </c>
+      <c r="J19" s="3">
         <v>34</v>
       </c>
-      <c r="K19">
-[...26 lines deleted...]
-      <c r="T19">
+      <c r="K19" s="3">
+        <v>0</v>
+      </c>
+      <c r="L19" s="3">
+        <v>0</v>
+      </c>
+      <c r="M19" s="3">
+        <v>0</v>
+      </c>
+      <c r="N19" s="3">
+        <v>0</v>
+      </c>
+      <c r="O19" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="P19" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="3">
+        <v>0</v>
+      </c>
+      <c r="R19" s="3">
+        <v>0</v>
+      </c>
+      <c r="S19" s="3">
+        <v>0</v>
+      </c>
+      <c r="T19" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A20">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="B20">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="C20" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>155</v>
+      </c>
+      <c r="E20" t="s">
+        <v>283</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G20" t="s">
-        <v>94</v>
+        <v>286</v>
       </c>
       <c r="H20" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-      <c r="J20">
+        <v>207</v>
+      </c>
+      <c r="I20" s="3">
+        <v>10</v>
+      </c>
+      <c r="J20" s="3">
         <v>34</v>
       </c>
-      <c r="K20">
-[...26 lines deleted...]
-      <c r="T20">
+      <c r="K20" s="3">
+        <v>0</v>
+      </c>
+      <c r="L20" s="3">
+        <v>0</v>
+      </c>
+      <c r="M20" s="3">
+        <v>0</v>
+      </c>
+      <c r="N20" s="3">
+        <v>0</v>
+      </c>
+      <c r="O20" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="P20" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="3">
+        <v>0</v>
+      </c>
+      <c r="R20" s="3">
+        <v>0</v>
+      </c>
+      <c r="S20" s="3">
+        <v>0</v>
+      </c>
+      <c r="T20" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A21">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="B21">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="C21" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D21" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>155</v>
+      </c>
+      <c r="E21" t="s">
+        <v>283</v>
       </c>
       <c r="F21" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G21" t="s">
-        <v>96</v>
+        <v>288</v>
       </c>
       <c r="H21" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-      <c r="J21">
+        <v>246</v>
+      </c>
+      <c r="I21" s="3">
+        <v>10</v>
+      </c>
+      <c r="J21" s="3">
         <v>34</v>
       </c>
-      <c r="K21">
-[...26 lines deleted...]
-      <c r="T21">
+      <c r="K21" s="3">
+        <v>0</v>
+      </c>
+      <c r="L21" s="3">
+        <v>0</v>
+      </c>
+      <c r="M21" s="3">
+        <v>0</v>
+      </c>
+      <c r="N21" s="3">
+        <v>0</v>
+      </c>
+      <c r="O21" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="P21" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="3">
+        <v>0</v>
+      </c>
+      <c r="R21" s="3">
+        <v>0</v>
+      </c>
+      <c r="S21" s="3">
+        <v>0</v>
+      </c>
+      <c r="T21" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A22">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="B22">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C22" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>53</v>
+      </c>
+      <c r="E22" t="s">
+        <v>296</v>
       </c>
       <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>304</v>
+      </c>
+      <c r="H22" t="s">
+        <v>107</v>
+      </c>
+      <c r="I22" s="3">
+        <v>10</v>
+      </c>
+      <c r="J22" s="3">
         <v>34</v>
       </c>
-      <c r="G22" t="s">
-[...38 lines deleted...]
-      <c r="T22">
+      <c r="K22" s="3">
+        <v>0</v>
+      </c>
+      <c r="L22" s="3">
+        <v>0</v>
+      </c>
+      <c r="M22" s="3">
+        <v>0</v>
+      </c>
+      <c r="N22" s="3">
+        <v>0</v>
+      </c>
+      <c r="O22" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="P22" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="3">
+        <v>0</v>
+      </c>
+      <c r="R22" s="3">
+        <v>0</v>
+      </c>
+      <c r="S22" s="3">
+        <v>0</v>
+      </c>
+      <c r="T22" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A23">
-        <v>29</v>
+        <v>102</v>
       </c>
       <c r="B23">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C23" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D23" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>44</v>
+      </c>
+      <c r="E23" t="s">
+        <v>296</v>
       </c>
       <c r="F23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G23" t="s">
+        <v>297</v>
+      </c>
+      <c r="H23" t="s">
+        <v>107</v>
+      </c>
+      <c r="I23" s="3">
+        <v>10</v>
+      </c>
+      <c r="J23" s="3">
         <v>34</v>
       </c>
-      <c r="G23" t="s">
-[...38 lines deleted...]
-      <c r="T23">
+      <c r="K23" s="3">
+        <v>0</v>
+      </c>
+      <c r="L23" s="3">
+        <v>0</v>
+      </c>
+      <c r="M23" s="3">
+        <v>0</v>
+      </c>
+      <c r="N23" s="3">
+        <v>0</v>
+      </c>
+      <c r="O23" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="P23" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="3">
+        <v>0</v>
+      </c>
+      <c r="R23" s="3">
+        <v>0</v>
+      </c>
+      <c r="S23" s="3">
+        <v>0</v>
+      </c>
+      <c r="T23" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A24">
-        <v>44</v>
+        <v>95</v>
       </c>
       <c r="B24">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D24" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="E24">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="F24" t="s">
+        <v>31</v>
+      </c>
+      <c r="G24" t="s">
+        <v>59</v>
+      </c>
+      <c r="H24" t="s">
+        <v>60</v>
+      </c>
+      <c r="I24" s="3">
+        <v>10</v>
+      </c>
+      <c r="J24" s="3">
         <v>34</v>
       </c>
-      <c r="G24" t="s">
-[...38 lines deleted...]
-      <c r="T24">
+      <c r="K24" s="3">
+        <v>0</v>
+      </c>
+      <c r="L24" s="3">
+        <v>0</v>
+      </c>
+      <c r="M24" s="3">
+        <v>0</v>
+      </c>
+      <c r="N24" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="O24" s="3">
+        <v>0</v>
+      </c>
+      <c r="P24" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="3">
+        <v>0</v>
+      </c>
+      <c r="R24" s="3">
+        <v>0</v>
+      </c>
+      <c r="S24" s="3">
+        <v>0</v>
+      </c>
+      <c r="T24" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A25">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B25">
+        <v>24</v>
+      </c>
+      <c r="C25" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" t="s">
+        <v>30</v>
+      </c>
+      <c r="E25">
+        <v>60</v>
+      </c>
+      <c r="F25" t="s">
+        <v>31</v>
+      </c>
+      <c r="G25" t="s">
+        <v>62</v>
+      </c>
+      <c r="H25" t="s">
+        <v>63</v>
+      </c>
+      <c r="I25" s="3">
+        <v>10</v>
+      </c>
+      <c r="J25" s="3">
         <v>34</v>
       </c>
-      <c r="C25" t="s">
-[...50 lines deleted...]
-      <c r="T25">
+      <c r="K25" s="3">
+        <v>0</v>
+      </c>
+      <c r="L25" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="M25" s="3">
+        <v>0</v>
+      </c>
+      <c r="N25" s="3">
+        <v>0</v>
+      </c>
+      <c r="O25" s="3">
+        <v>0</v>
+      </c>
+      <c r="P25" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="3">
+        <v>0</v>
+      </c>
+      <c r="R25" s="3">
+        <v>0</v>
+      </c>
+      <c r="S25" s="3">
+        <v>0</v>
+      </c>
+      <c r="T25" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A26">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="B26">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="C26" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>98</v>
+        <v>69</v>
       </c>
       <c r="E26">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>70</v>
+      </c>
+      <c r="H26" t="s">
+        <v>71</v>
+      </c>
+      <c r="I26" s="3">
+        <v>10</v>
+      </c>
+      <c r="J26" s="3">
         <v>34</v>
       </c>
-      <c r="G26" t="s">
-[...38 lines deleted...]
-      <c r="T26">
+      <c r="K26" s="3">
+        <v>0</v>
+      </c>
+      <c r="L26" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="M26" s="3">
+        <v>0</v>
+      </c>
+      <c r="N26" s="3">
+        <v>0</v>
+      </c>
+      <c r="O26" s="3">
+        <v>0</v>
+      </c>
+      <c r="P26" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="3">
+        <v>0</v>
+      </c>
+      <c r="R26" s="3">
+        <v>0</v>
+      </c>
+      <c r="S26" s="3">
+        <v>0</v>
+      </c>
+      <c r="T26" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A27">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B27">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="C27" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D27" t="s">
-        <v>98</v>
+        <v>69</v>
       </c>
       <c r="E27">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" t="s">
+        <v>73</v>
+      </c>
+      <c r="H27" t="s">
+        <v>74</v>
+      </c>
+      <c r="I27" s="3">
+        <v>10</v>
+      </c>
+      <c r="J27" s="3">
         <v>34</v>
       </c>
-      <c r="G27" t="s">
-[...38 lines deleted...]
-      <c r="T27">
+      <c r="K27" s="3">
+        <v>0</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="M27" s="3">
+        <v>0</v>
+      </c>
+      <c r="N27" s="3">
+        <v>0</v>
+      </c>
+      <c r="O27" s="3">
+        <v>0</v>
+      </c>
+      <c r="P27" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="3">
+        <v>0</v>
+      </c>
+      <c r="R27" s="3">
+        <v>0</v>
+      </c>
+      <c r="S27" s="3">
+        <v>0</v>
+      </c>
+      <c r="T27" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A28">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="B28">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="C28" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="E28">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F28" t="s">
+        <v>31</v>
+      </c>
+      <c r="G28" t="s">
+        <v>77</v>
+      </c>
+      <c r="H28" t="s">
+        <v>78</v>
+      </c>
+      <c r="I28" s="3">
+        <v>10</v>
+      </c>
+      <c r="J28" s="3">
         <v>34</v>
       </c>
-      <c r="G28" t="s">
-[...38 lines deleted...]
-      <c r="T28">
+      <c r="K28" s="3">
+        <v>0</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="M28" s="3">
+        <v>0</v>
+      </c>
+      <c r="N28" s="3">
+        <v>0</v>
+      </c>
+      <c r="O28" s="3">
+        <v>0</v>
+      </c>
+      <c r="P28" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="3">
+        <v>0</v>
+      </c>
+      <c r="R28" s="3">
+        <v>0</v>
+      </c>
+      <c r="S28" s="3">
+        <v>0</v>
+      </c>
+      <c r="T28" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A29">
-        <v>89</v>
+        <v>39</v>
       </c>
       <c r="B29">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="C29" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="E29">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F29" t="s">
+        <v>31</v>
+      </c>
+      <c r="G29" t="s">
+        <v>80</v>
+      </c>
+      <c r="H29" t="s">
+        <v>81</v>
+      </c>
+      <c r="I29" s="3">
+        <v>10</v>
+      </c>
+      <c r="J29" s="3">
         <v>34</v>
       </c>
-      <c r="G29" t="s">
-[...38 lines deleted...]
-      <c r="T29">
+      <c r="K29" s="3">
+        <v>0</v>
+      </c>
+      <c r="L29" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="M29" s="3">
+        <v>0</v>
+      </c>
+      <c r="N29" s="3">
+        <v>0</v>
+      </c>
+      <c r="O29" s="3">
+        <v>0</v>
+      </c>
+      <c r="P29" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="3">
+        <v>0</v>
+      </c>
+      <c r="R29" s="3">
+        <v>0</v>
+      </c>
+      <c r="S29" s="3">
+        <v>0</v>
+      </c>
+      <c r="T29" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A30">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="B30">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C30" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D30" t="s">
-        <v>120</v>
+        <v>76</v>
       </c>
       <c r="E30">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="F30" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G30" t="s">
-        <v>121</v>
+        <v>83</v>
       </c>
       <c r="H30" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-      <c r="J30">
+        <v>84</v>
+      </c>
+      <c r="I30" s="3">
+        <v>10</v>
+      </c>
+      <c r="J30" s="3">
         <v>34</v>
       </c>
-      <c r="K30">
-[...26 lines deleted...]
-      <c r="T30">
+      <c r="K30" s="3">
+        <v>0</v>
+      </c>
+      <c r="L30" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="M30" s="3">
+        <v>0</v>
+      </c>
+      <c r="N30" s="3">
+        <v>0</v>
+      </c>
+      <c r="O30" s="3">
+        <v>0</v>
+      </c>
+      <c r="P30" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="3">
+        <v>0</v>
+      </c>
+      <c r="R30" s="3">
+        <v>0</v>
+      </c>
+      <c r="S30" s="3">
+        <v>0</v>
+      </c>
+      <c r="T30" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A31">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="B31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>120</v>
+        <v>76</v>
       </c>
       <c r="E31">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="F31" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G31" t="s">
-        <v>124</v>
+        <v>86</v>
       </c>
       <c r="H31" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="J31">
+        <v>87</v>
+      </c>
+      <c r="I31" s="3">
+        <v>10</v>
+      </c>
+      <c r="J31" s="3">
         <v>34</v>
       </c>
-      <c r="K31">
-[...26 lines deleted...]
-      <c r="T31">
+      <c r="K31" s="3">
+        <v>0</v>
+      </c>
+      <c r="L31" s="3">
+        <v>0</v>
+      </c>
+      <c r="M31" s="3">
+        <v>0</v>
+      </c>
+      <c r="N31" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="O31" s="3">
+        <v>0</v>
+      </c>
+      <c r="P31" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="3">
+        <v>0</v>
+      </c>
+      <c r="R31" s="3">
+        <v>0</v>
+      </c>
+      <c r="S31" s="3">
+        <v>0</v>
+      </c>
+      <c r="T31" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A32">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C32" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D32" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="E32">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F32" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G32" t="s">
-        <v>126</v>
+        <v>89</v>
       </c>
       <c r="H32" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="J32">
+        <v>81</v>
+      </c>
+      <c r="I32" s="3">
+        <v>10</v>
+      </c>
+      <c r="J32" s="3">
         <v>34</v>
       </c>
-      <c r="K32">
-[...26 lines deleted...]
-      <c r="T32">
+      <c r="K32" s="3">
+        <v>0</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="M32" s="3">
+        <v>0</v>
+      </c>
+      <c r="N32" s="3">
+        <v>0</v>
+      </c>
+      <c r="O32" s="3">
+        <v>0</v>
+      </c>
+      <c r="P32" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="3">
+        <v>0</v>
+      </c>
+      <c r="R32" s="3">
+        <v>0</v>
+      </c>
+      <c r="S32" s="3">
+        <v>0</v>
+      </c>
+      <c r="T32" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A33">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>32</v>
+      </c>
+      <c r="C33" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" t="s">
+        <v>34</v>
+      </c>
+      <c r="E33">
         <v>50</v>
       </c>
-      <c r="C33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G33" t="s">
-        <v>127</v>
+        <v>91</v>
       </c>
       <c r="H33" t="s">
-        <v>128</v>
-[...4 lines deleted...]
-      <c r="J33">
+        <v>81</v>
+      </c>
+      <c r="I33" s="3">
+        <v>10</v>
+      </c>
+      <c r="J33" s="3">
         <v>34</v>
       </c>
-      <c r="K33">
-[...26 lines deleted...]
-      <c r="T33">
+      <c r="K33" s="3">
+        <v>0</v>
+      </c>
+      <c r="L33" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="M33" s="3">
+        <v>0</v>
+      </c>
+      <c r="N33" s="3">
+        <v>0</v>
+      </c>
+      <c r="O33" s="3">
+        <v>0</v>
+      </c>
+      <c r="P33" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="3">
+        <v>0</v>
+      </c>
+      <c r="R33" s="3">
+        <v>0</v>
+      </c>
+      <c r="S33" s="3">
+        <v>0</v>
+      </c>
+      <c r="T33" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A34">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="B34">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="C34" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="E34">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" t="s">
+        <v>93</v>
+      </c>
+      <c r="H34" t="s">
+        <v>81</v>
+      </c>
+      <c r="I34" s="3">
+        <v>10</v>
+      </c>
+      <c r="J34" s="3">
         <v>34</v>
       </c>
-      <c r="G34" t="s">
-[...38 lines deleted...]
-      <c r="T34">
+      <c r="K34" s="3">
+        <v>0</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="M34" s="3">
+        <v>0</v>
+      </c>
+      <c r="N34" s="3">
+        <v>0</v>
+      </c>
+      <c r="O34" s="3">
+        <v>0</v>
+      </c>
+      <c r="P34" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="3">
+        <v>0</v>
+      </c>
+      <c r="R34" s="3">
+        <v>0</v>
+      </c>
+      <c r="S34" s="3">
+        <v>0</v>
+      </c>
+      <c r="T34" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A35">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B35">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="C35" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D35" t="s">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="E35">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F35" t="s">
+        <v>31</v>
+      </c>
+      <c r="G35" t="s">
+        <v>96</v>
+      </c>
+      <c r="H35" t="s">
+        <v>97</v>
+      </c>
+      <c r="I35" s="3">
+        <v>10</v>
+      </c>
+      <c r="J35" s="3">
         <v>34</v>
       </c>
-      <c r="G35" t="s">
-[...38 lines deleted...]
-      <c r="T35">
+      <c r="K35" s="3">
+        <v>0</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="M35" s="3">
+        <v>0</v>
+      </c>
+      <c r="N35" s="3">
+        <v>0</v>
+      </c>
+      <c r="O35" s="3">
+        <v>0</v>
+      </c>
+      <c r="P35" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="3">
+        <v>0</v>
+      </c>
+      <c r="R35" s="3">
+        <v>0</v>
+      </c>
+      <c r="S35" s="3">
+        <v>0</v>
+      </c>
+      <c r="T35" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A36">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="B36">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C36" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="E36">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F36" t="s">
+        <v>31</v>
+      </c>
+      <c r="G36" t="s">
+        <v>99</v>
+      </c>
+      <c r="H36" t="s">
+        <v>71</v>
+      </c>
+      <c r="I36" s="3">
+        <v>10</v>
+      </c>
+      <c r="J36" s="3">
         <v>34</v>
       </c>
-      <c r="G36" t="s">
-[...38 lines deleted...]
-      <c r="T36">
+      <c r="K36" s="3">
+        <v>0</v>
+      </c>
+      <c r="L36" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="M36" s="3">
+        <v>0</v>
+      </c>
+      <c r="N36" s="3">
+        <v>0</v>
+      </c>
+      <c r="O36" s="3">
+        <v>0</v>
+      </c>
+      <c r="P36" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="3">
+        <v>0</v>
+      </c>
+      <c r="R36" s="3">
+        <v>0</v>
+      </c>
+      <c r="S36" s="3">
+        <v>0</v>
+      </c>
+      <c r="T36" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A37">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="B37">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="C37" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D37" t="s">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="E37">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F37" t="s">
+        <v>31</v>
+      </c>
+      <c r="G37" t="s">
+        <v>101</v>
+      </c>
+      <c r="H37" t="s">
+        <v>27</v>
+      </c>
+      <c r="I37" s="3">
+        <v>10</v>
+      </c>
+      <c r="J37" s="3">
         <v>34</v>
       </c>
-      <c r="G37" t="s">
-[...38 lines deleted...]
-      <c r="T37">
+      <c r="K37" s="3">
+        <v>0</v>
+      </c>
+      <c r="L37" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="M37" s="3">
+        <v>0</v>
+      </c>
+      <c r="N37" s="3">
+        <v>0</v>
+      </c>
+      <c r="O37" s="3">
+        <v>0</v>
+      </c>
+      <c r="P37" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="3">
+        <v>0</v>
+      </c>
+      <c r="R37" s="3">
+        <v>0</v>
+      </c>
+      <c r="S37" s="3">
+        <v>0</v>
+      </c>
+      <c r="T37" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A38">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="B38">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C38" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D38" t="s">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="E38">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F38" t="s">
+        <v>31</v>
+      </c>
+      <c r="G38" t="s">
+        <v>103</v>
+      </c>
+      <c r="H38" t="s">
+        <v>104</v>
+      </c>
+      <c r="I38" s="3">
+        <v>10</v>
+      </c>
+      <c r="J38" s="3">
         <v>34</v>
       </c>
-      <c r="G38" t="s">
-[...38 lines deleted...]
-      <c r="T38">
+      <c r="K38" s="3">
+        <v>0</v>
+      </c>
+      <c r="L38" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="M38" s="3">
+        <v>0</v>
+      </c>
+      <c r="N38" s="3">
+        <v>0</v>
+      </c>
+      <c r="O38" s="3">
+        <v>0</v>
+      </c>
+      <c r="P38" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="3">
+        <v>0</v>
+      </c>
+      <c r="R38" s="3">
+        <v>0</v>
+      </c>
+      <c r="S38" s="3">
+        <v>0</v>
+      </c>
+      <c r="T38" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A39">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="B39">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="C39" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D39" t="s">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="E39">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F39" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G39" t="s">
-        <v>143</v>
+        <v>106</v>
       </c>
       <c r="H39" t="s">
         <v>107</v>
       </c>
-      <c r="I39">
-[...2 lines deleted...]
-      <c r="J39">
+      <c r="I39" s="3">
+        <v>10</v>
+      </c>
+      <c r="J39" s="3">
         <v>34</v>
       </c>
-      <c r="K39">
-[...26 lines deleted...]
-      <c r="T39">
+      <c r="K39" s="3">
+        <v>0</v>
+      </c>
+      <c r="L39" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="M39" s="3">
+        <v>0</v>
+      </c>
+      <c r="N39" s="3">
+        <v>0</v>
+      </c>
+      <c r="O39" s="3">
+        <v>0</v>
+      </c>
+      <c r="P39" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="3">
+        <v>0</v>
+      </c>
+      <c r="R39" s="3">
+        <v>0</v>
+      </c>
+      <c r="S39" s="3">
+        <v>0</v>
+      </c>
+      <c r="T39" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A40">
+        <v>51</v>
+      </c>
+      <c r="B40">
+        <v>39</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
+        <v>95</v>
+      </c>
+      <c r="E40">
+        <v>50</v>
+      </c>
+      <c r="F40" t="s">
         <v>31</v>
       </c>
-      <c r="B40">
-[...11 lines deleted...]
-      <c r="F40" t="s">
+      <c r="G40" t="s">
+        <v>109</v>
+      </c>
+      <c r="H40" t="s">
+        <v>110</v>
+      </c>
+      <c r="I40" s="3">
+        <v>10</v>
+      </c>
+      <c r="J40" s="3">
         <v>34</v>
       </c>
-      <c r="G40" t="s">
-[...38 lines deleted...]
-      <c r="T40">
+      <c r="K40" s="3">
+        <v>0</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="M40" s="3">
+        <v>0</v>
+      </c>
+      <c r="N40" s="3">
+        <v>0</v>
+      </c>
+      <c r="O40" s="3">
+        <v>0</v>
+      </c>
+      <c r="P40" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="3">
+        <v>0</v>
+      </c>
+      <c r="R40" s="3">
+        <v>0</v>
+      </c>
+      <c r="S40" s="3">
+        <v>0</v>
+      </c>
+      <c r="T40" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A41">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="B41">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="C41" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D41" t="s">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="E41">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F41" t="s">
+        <v>31</v>
+      </c>
+      <c r="G41" t="s">
+        <v>112</v>
+      </c>
+      <c r="H41" t="s">
+        <v>113</v>
+      </c>
+      <c r="I41" s="3">
+        <v>10</v>
+      </c>
+      <c r="J41" s="3">
         <v>34</v>
       </c>
-      <c r="G41" t="s">
-[...38 lines deleted...]
-      <c r="T41">
+      <c r="K41" s="3">
+        <v>0</v>
+      </c>
+      <c r="L41" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="M41" s="3">
+        <v>0</v>
+      </c>
+      <c r="N41" s="3">
+        <v>0</v>
+      </c>
+      <c r="O41" s="3">
+        <v>0</v>
+      </c>
+      <c r="P41" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="3">
+        <v>0</v>
+      </c>
+      <c r="R41" s="3">
+        <v>0</v>
+      </c>
+      <c r="S41" s="3">
+        <v>0</v>
+      </c>
+      <c r="T41" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A42">
-        <v>38</v>
+        <v>89</v>
       </c>
       <c r="B42">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="C42" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D42" t="s">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="E42">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F42" t="s">
+        <v>31</v>
+      </c>
+      <c r="G42" t="s">
+        <v>115</v>
+      </c>
+      <c r="H42" t="s">
+        <v>50</v>
+      </c>
+      <c r="I42" s="3">
+        <v>10</v>
+      </c>
+      <c r="J42" s="3">
         <v>34</v>
       </c>
-      <c r="G42" t="s">
-[...38 lines deleted...]
-      <c r="T42">
+      <c r="K42" s="3">
+        <v>0</v>
+      </c>
+      <c r="L42" s="3">
+        <v>0</v>
+      </c>
+      <c r="M42" s="3">
+        <v>0</v>
+      </c>
+      <c r="N42" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="O42" s="3">
+        <v>0</v>
+      </c>
+      <c r="P42" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="3">
+        <v>0</v>
+      </c>
+      <c r="R42" s="3">
+        <v>0</v>
+      </c>
+      <c r="S42" s="3">
+        <v>0</v>
+      </c>
+      <c r="T42" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A43">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="B43">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C43" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
-        <v>51</v>
+        <v>117</v>
       </c>
       <c r="E43">
         <v>45</v>
       </c>
       <c r="F43" t="s">
+        <v>19</v>
+      </c>
+      <c r="G43" t="s">
+        <v>118</v>
+      </c>
+      <c r="H43" t="s">
+        <v>119</v>
+      </c>
+      <c r="I43" s="3">
+        <v>10</v>
+      </c>
+      <c r="J43" s="3">
         <v>34</v>
       </c>
-      <c r="G43" t="s">
-[...38 lines deleted...]
-      <c r="T43">
+      <c r="K43" s="3">
+        <v>0</v>
+      </c>
+      <c r="L43" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="M43" s="3">
+        <v>0</v>
+      </c>
+      <c r="N43" s="3">
+        <v>0</v>
+      </c>
+      <c r="O43" s="3">
+        <v>0</v>
+      </c>
+      <c r="P43" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="3">
+        <v>0</v>
+      </c>
+      <c r="R43" s="3">
+        <v>0</v>
+      </c>
+      <c r="S43" s="3">
+        <v>0</v>
+      </c>
+      <c r="T43" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A44">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="B44">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C44" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D44" t="s">
-        <v>51</v>
+        <v>117</v>
       </c>
       <c r="E44">
         <v>45</v>
       </c>
       <c r="F44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" t="s">
+        <v>121</v>
+      </c>
+      <c r="H44" t="s">
+        <v>63</v>
+      </c>
+      <c r="I44" s="3">
+        <v>10</v>
+      </c>
+      <c r="J44" s="3">
         <v>34</v>
       </c>
-      <c r="G44" t="s">
-[...38 lines deleted...]
-      <c r="T44">
+      <c r="K44" s="3">
+        <v>0</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="M44" s="3">
+        <v>0</v>
+      </c>
+      <c r="N44" s="3">
+        <v>0</v>
+      </c>
+      <c r="O44" s="3">
+        <v>0</v>
+      </c>
+      <c r="P44" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="3">
+        <v>0</v>
+      </c>
+      <c r="R44" s="3">
+        <v>0</v>
+      </c>
+      <c r="S44" s="3">
+        <v>0</v>
+      </c>
+      <c r="T44" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A45">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="B45">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C45" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D45" t="s">
-        <v>51</v>
+        <v>117</v>
       </c>
       <c r="E45">
         <v>45</v>
       </c>
       <c r="F45" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" t="s">
+        <v>123</v>
+      </c>
+      <c r="H45" t="s">
+        <v>63</v>
+      </c>
+      <c r="I45" s="3">
+        <v>10</v>
+      </c>
+      <c r="J45" s="3">
         <v>34</v>
       </c>
-      <c r="G45" t="s">
-[...38 lines deleted...]
-      <c r="T45">
+      <c r="K45" s="3">
+        <v>0</v>
+      </c>
+      <c r="L45" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="M45" s="3">
+        <v>0</v>
+      </c>
+      <c r="N45" s="3">
+        <v>0</v>
+      </c>
+      <c r="O45" s="3">
+        <v>0</v>
+      </c>
+      <c r="P45" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="3">
+        <v>0</v>
+      </c>
+      <c r="R45" s="3">
+        <v>0</v>
+      </c>
+      <c r="S45" s="3">
+        <v>0</v>
+      </c>
+      <c r="T45" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A46">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="B46">
-        <v>2</v>
+        <v>45</v>
       </c>
       <c r="C46" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D46" t="s">
-        <v>51</v>
+        <v>117</v>
       </c>
       <c r="E46">
         <v>45</v>
       </c>
       <c r="F46" t="s">
+        <v>19</v>
+      </c>
+      <c r="G46" t="s">
+        <v>124</v>
+      </c>
+      <c r="H46" t="s">
+        <v>125</v>
+      </c>
+      <c r="I46" s="3">
+        <v>10</v>
+      </c>
+      <c r="J46" s="3">
         <v>34</v>
       </c>
-      <c r="G46" t="s">
-[...38 lines deleted...]
-      <c r="T46">
+      <c r="K46" s="3">
+        <v>0</v>
+      </c>
+      <c r="L46" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="M46" s="3">
+        <v>0</v>
+      </c>
+      <c r="N46" s="3">
+        <v>0</v>
+      </c>
+      <c r="O46" s="3">
+        <v>0</v>
+      </c>
+      <c r="P46" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="3">
+        <v>0</v>
+      </c>
+      <c r="R46" s="3">
+        <v>0</v>
+      </c>
+      <c r="S46" s="3">
+        <v>0</v>
+      </c>
+      <c r="T46" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A47">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B47">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="C47" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D47" t="s">
-        <v>158</v>
+        <v>48</v>
       </c>
       <c r="E47">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F47" t="s">
+        <v>31</v>
+      </c>
+      <c r="G47" t="s">
+        <v>127</v>
+      </c>
+      <c r="H47" t="s">
+        <v>104</v>
+      </c>
+      <c r="I47" s="3">
+        <v>10</v>
+      </c>
+      <c r="J47" s="3">
         <v>34</v>
       </c>
-      <c r="G47" t="s">
-[...2 lines deleted...]
-      <c r="H47" t="s">
+      <c r="K47" s="3">
+        <v>0</v>
+      </c>
+      <c r="L47" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="I47">
-[...32 lines deleted...]
-      <c r="T47">
+      <c r="M47" s="3">
+        <v>0</v>
+      </c>
+      <c r="N47" s="3">
+        <v>0</v>
+      </c>
+      <c r="O47" s="3">
+        <v>0</v>
+      </c>
+      <c r="P47" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="3">
+        <v>0</v>
+      </c>
+      <c r="R47" s="3">
+        <v>0</v>
+      </c>
+      <c r="S47" s="3">
+        <v>0</v>
+      </c>
+      <c r="T47" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A48">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="B48">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="C48" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
-        <v>158</v>
+        <v>48</v>
       </c>
       <c r="E48">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F48" t="s">
+        <v>31</v>
+      </c>
+      <c r="G48" t="s">
+        <v>129</v>
+      </c>
+      <c r="H48" t="s">
+        <v>130</v>
+      </c>
+      <c r="I48" s="3">
+        <v>10</v>
+      </c>
+      <c r="J48" s="3">
         <v>34</v>
       </c>
-      <c r="G48" t="s">
-[...38 lines deleted...]
-      <c r="T48">
+      <c r="K48" s="3">
+        <v>0</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="M48" s="3">
+        <v>0</v>
+      </c>
+      <c r="N48" s="3">
+        <v>0</v>
+      </c>
+      <c r="O48" s="3">
+        <v>0</v>
+      </c>
+      <c r="P48" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="3">
+        <v>0</v>
+      </c>
+      <c r="R48" s="3">
+        <v>0</v>
+      </c>
+      <c r="S48" s="3">
+        <v>0</v>
+      </c>
+      <c r="T48" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A49">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="B49">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="C49" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D49" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="E49">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F49" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G49" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="H49" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-      <c r="J49">
+        <v>133</v>
+      </c>
+      <c r="I49" s="3">
+        <v>10</v>
+      </c>
+      <c r="J49" s="3">
         <v>34</v>
       </c>
-      <c r="K49">
-[...26 lines deleted...]
-      <c r="T49">
+      <c r="K49" s="3">
+        <v>0</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="M49" s="3">
+        <v>0</v>
+      </c>
+      <c r="N49" s="3">
+        <v>0</v>
+      </c>
+      <c r="O49" s="3">
+        <v>0</v>
+      </c>
+      <c r="P49" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="3">
+        <v>0</v>
+      </c>
+      <c r="R49" s="3">
+        <v>0</v>
+      </c>
+      <c r="S49" s="3">
+        <v>0</v>
+      </c>
+      <c r="T49" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A50">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B50">
-        <v>6</v>
+        <v>49</v>
       </c>
       <c r="C50" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D50" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E50">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F50" t="s">
+        <v>31</v>
+      </c>
+      <c r="G50" t="s">
+        <v>135</v>
+      </c>
+      <c r="H50" t="s">
+        <v>136</v>
+      </c>
+      <c r="I50" s="3">
+        <v>10</v>
+      </c>
+      <c r="J50" s="3">
         <v>34</v>
       </c>
-      <c r="G50" t="s">
-[...38 lines deleted...]
-      <c r="T50">
+      <c r="K50" s="3">
+        <v>0</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="M50" s="3">
+        <v>0</v>
+      </c>
+      <c r="N50" s="3">
+        <v>0</v>
+      </c>
+      <c r="O50" s="3">
+        <v>0</v>
+      </c>
+      <c r="P50" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="3">
+        <v>0</v>
+      </c>
+      <c r="R50" s="3">
+        <v>0</v>
+      </c>
+      <c r="S50" s="3">
+        <v>0</v>
+      </c>
+      <c r="T50" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B51">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="C51" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D51" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E51">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F51" t="s">
+        <v>31</v>
+      </c>
+      <c r="G51" t="s">
+        <v>138</v>
+      </c>
+      <c r="H51" t="s">
+        <v>113</v>
+      </c>
+      <c r="I51" s="3">
+        <v>10</v>
+      </c>
+      <c r="J51" s="3">
         <v>34</v>
       </c>
-      <c r="G51" t="s">
-[...38 lines deleted...]
-      <c r="T51">
+      <c r="K51" s="3">
+        <v>0</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="M51" s="3">
+        <v>0</v>
+      </c>
+      <c r="N51" s="3">
+        <v>0</v>
+      </c>
+      <c r="O51" s="3">
+        <v>0</v>
+      </c>
+      <c r="P51" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="3">
+        <v>0</v>
+      </c>
+      <c r="R51" s="3">
+        <v>0</v>
+      </c>
+      <c r="S51" s="3">
+        <v>0</v>
+      </c>
+      <c r="T51" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A52">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B52">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="C52" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D52" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E52">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F52" t="s">
+        <v>31</v>
+      </c>
+      <c r="G52" t="s">
+        <v>140</v>
+      </c>
+      <c r="H52" t="s">
+        <v>104</v>
+      </c>
+      <c r="I52" s="3">
+        <v>10</v>
+      </c>
+      <c r="J52" s="3">
         <v>34</v>
       </c>
-      <c r="G52" t="s">
-[...38 lines deleted...]
-      <c r="T52">
+      <c r="K52" s="3">
+        <v>0</v>
+      </c>
+      <c r="L52" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="M52" s="3">
+        <v>0</v>
+      </c>
+      <c r="N52" s="3">
+        <v>0</v>
+      </c>
+      <c r="O52" s="3">
+        <v>0</v>
+      </c>
+      <c r="P52" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="3">
+        <v>0</v>
+      </c>
+      <c r="R52" s="3">
+        <v>0</v>
+      </c>
+      <c r="S52" s="3">
+        <v>0</v>
+      </c>
+      <c r="T52" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A53">
-        <v>90</v>
+        <v>31</v>
       </c>
       <c r="B53">
-        <v>4</v>
+        <v>52</v>
       </c>
       <c r="C53" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D53" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E53">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F53" t="s">
+        <v>31</v>
+      </c>
+      <c r="G53" t="s">
+        <v>142</v>
+      </c>
+      <c r="H53" t="s">
+        <v>143</v>
+      </c>
+      <c r="I53" s="3">
+        <v>10</v>
+      </c>
+      <c r="J53" s="3">
         <v>34</v>
       </c>
-      <c r="G53" t="s">
-[...38 lines deleted...]
-      <c r="T53">
+      <c r="K53" s="3">
+        <v>0</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="M53" s="3">
+        <v>0</v>
+      </c>
+      <c r="N53" s="3">
+        <v>0</v>
+      </c>
+      <c r="O53" s="3">
+        <v>0</v>
+      </c>
+      <c r="P53" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="3">
+        <v>0</v>
+      </c>
+      <c r="R53" s="3">
+        <v>0</v>
+      </c>
+      <c r="S53" s="3">
+        <v>0</v>
+      </c>
+      <c r="T53" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A54">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="B54">
-        <v>6</v>
+        <v>53</v>
       </c>
       <c r="C54" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D54" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E54">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F54" t="s">
+        <v>31</v>
+      </c>
+      <c r="G54" t="s">
+        <v>145</v>
+      </c>
+      <c r="H54" t="s">
+        <v>143</v>
+      </c>
+      <c r="I54" s="3">
+        <v>10</v>
+      </c>
+      <c r="J54" s="3">
         <v>34</v>
       </c>
-      <c r="G54" t="s">
-[...38 lines deleted...]
-      <c r="T54">
+      <c r="K54" s="3">
+        <v>0</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="M54" s="3">
+        <v>0</v>
+      </c>
+      <c r="N54" s="3">
+        <v>0</v>
+      </c>
+      <c r="O54" s="3">
+        <v>0</v>
+      </c>
+      <c r="P54" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="3">
+        <v>0</v>
+      </c>
+      <c r="R54" s="3">
+        <v>0</v>
+      </c>
+      <c r="S54" s="3">
+        <v>0</v>
+      </c>
+      <c r="T54" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A55">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B55">
-        <v>2</v>
+        <v>54</v>
       </c>
       <c r="C55" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D55" t="s">
-        <v>178</v>
+        <v>48</v>
       </c>
       <c r="E55">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="F55" t="s">
+        <v>31</v>
+      </c>
+      <c r="G55" t="s">
+        <v>146</v>
+      </c>
+      <c r="H55" t="s">
+        <v>81</v>
+      </c>
+      <c r="I55" s="3">
+        <v>10</v>
+      </c>
+      <c r="J55" s="3">
         <v>34</v>
       </c>
-      <c r="G55" t="s">
-[...38 lines deleted...]
-      <c r="T55">
+      <c r="K55" s="3">
+        <v>0</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="M55" s="3">
+        <v>0</v>
+      </c>
+      <c r="N55" s="3">
+        <v>0</v>
+      </c>
+      <c r="O55" s="3">
+        <v>0</v>
+      </c>
+      <c r="P55" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="3">
+        <v>0</v>
+      </c>
+      <c r="R55" s="3">
+        <v>0</v>
+      </c>
+      <c r="S55" s="3">
+        <v>0</v>
+      </c>
+      <c r="T55" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A56">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="B56">
-        <v>3</v>
+        <v>55</v>
       </c>
       <c r="C56" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D56" t="s">
-        <v>178</v>
+        <v>48</v>
       </c>
       <c r="E56">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="F56" t="s">
+        <v>31</v>
+      </c>
+      <c r="G56" t="s">
+        <v>147</v>
+      </c>
+      <c r="H56" t="s">
+        <v>107</v>
+      </c>
+      <c r="I56" s="3">
+        <v>10</v>
+      </c>
+      <c r="J56" s="3">
         <v>34</v>
       </c>
-      <c r="G56" t="s">
-[...38 lines deleted...]
-      <c r="T56">
+      <c r="K56" s="3">
+        <v>0</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="M56" s="3">
+        <v>0</v>
+      </c>
+      <c r="N56" s="3">
+        <v>0</v>
+      </c>
+      <c r="O56" s="3">
+        <v>0</v>
+      </c>
+      <c r="P56" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="3">
+        <v>0</v>
+      </c>
+      <c r="R56" s="3">
+        <v>0</v>
+      </c>
+      <c r="S56" s="3">
+        <v>0</v>
+      </c>
+      <c r="T56" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A57">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="B57">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="C57" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D57" t="s">
-        <v>178</v>
+        <v>48</v>
       </c>
       <c r="E57">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="F57" t="s">
+        <v>31</v>
+      </c>
+      <c r="G57" t="s">
+        <v>149</v>
+      </c>
+      <c r="H57" t="s">
+        <v>36</v>
+      </c>
+      <c r="I57" s="3">
+        <v>10</v>
+      </c>
+      <c r="J57" s="3">
         <v>34</v>
       </c>
-      <c r="G57" t="s">
-[...38 lines deleted...]
-      <c r="T57">
+      <c r="K57" s="3">
+        <v>0</v>
+      </c>
+      <c r="L57" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M57" s="3">
+        <v>0</v>
+      </c>
+      <c r="N57" s="3">
+        <v>0</v>
+      </c>
+      <c r="O57" s="3">
+        <v>0</v>
+      </c>
+      <c r="P57" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="3">
+        <v>0</v>
+      </c>
+      <c r="R57" s="3">
+        <v>0</v>
+      </c>
+      <c r="S57" s="3">
+        <v>0</v>
+      </c>
+      <c r="T57" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A58">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="B58">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="C58" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D58" t="s">
-        <v>178</v>
+        <v>48</v>
       </c>
       <c r="E58">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="F58" t="s">
+        <v>31</v>
+      </c>
+      <c r="G58" t="s">
+        <v>150</v>
+      </c>
+      <c r="H58" t="s">
+        <v>36</v>
+      </c>
+      <c r="I58" s="3">
+        <v>10</v>
+      </c>
+      <c r="J58" s="3">
         <v>34</v>
       </c>
-      <c r="G58" t="s">
-[...38 lines deleted...]
-      <c r="T58">
+      <c r="K58" s="3">
+        <v>0</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="M58" s="3">
+        <v>0</v>
+      </c>
+      <c r="N58" s="3">
+        <v>0</v>
+      </c>
+      <c r="O58" s="3">
+        <v>0</v>
+      </c>
+      <c r="P58" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="3">
+        <v>0</v>
+      </c>
+      <c r="R58" s="3">
+        <v>0</v>
+      </c>
+      <c r="S58" s="3">
+        <v>0</v>
+      </c>
+      <c r="T58" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A59">
-        <v>28</v>
+        <v>88</v>
       </c>
       <c r="B59">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="C59" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D59" t="s">
-        <v>178</v>
+        <v>48</v>
       </c>
       <c r="E59">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="F59" t="s">
+        <v>31</v>
+      </c>
+      <c r="G59" t="s">
+        <v>152</v>
+      </c>
+      <c r="H59" t="s">
+        <v>153</v>
+      </c>
+      <c r="I59" s="3">
+        <v>10</v>
+      </c>
+      <c r="J59" s="3">
         <v>34</v>
       </c>
-      <c r="G59" t="s">
-[...38 lines deleted...]
-      <c r="T59">
+      <c r="K59" s="3">
+        <v>0</v>
+      </c>
+      <c r="L59" s="3">
+        <v>0</v>
+      </c>
+      <c r="M59" s="3">
+        <v>0</v>
+      </c>
+      <c r="N59" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="O59" s="3">
+        <v>0</v>
+      </c>
+      <c r="P59" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="3">
+        <v>0</v>
+      </c>
+      <c r="R59" s="3">
+        <v>0</v>
+      </c>
+      <c r="S59" s="3">
+        <v>0</v>
+      </c>
+      <c r="T59" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A60">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B60">
-        <v>19</v>
+        <v>59</v>
       </c>
       <c r="C60" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D60" t="s">
-        <v>178</v>
+        <v>155</v>
       </c>
       <c r="E60">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F60" t="s">
+        <v>31</v>
+      </c>
+      <c r="G60" t="s">
+        <v>156</v>
+      </c>
+      <c r="H60" t="s">
+        <v>125</v>
+      </c>
+      <c r="I60" s="3">
+        <v>10</v>
+      </c>
+      <c r="J60" s="3">
         <v>34</v>
       </c>
-      <c r="G60" t="s">
-[...38 lines deleted...]
-      <c r="T60">
+      <c r="K60" s="3">
+        <v>0</v>
+      </c>
+      <c r="L60" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="M60" s="3">
+        <v>0</v>
+      </c>
+      <c r="N60" s="3">
+        <v>0</v>
+      </c>
+      <c r="O60" s="3">
+        <v>0</v>
+      </c>
+      <c r="P60" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="3">
+        <v>0</v>
+      </c>
+      <c r="R60" s="3">
+        <v>0</v>
+      </c>
+      <c r="S60" s="3">
+        <v>0</v>
+      </c>
+      <c r="T60" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A61">
+        <v>27</v>
+      </c>
+      <c r="B61">
+        <v>60</v>
+      </c>
+      <c r="C61" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" t="s">
+        <v>155</v>
+      </c>
+      <c r="E61">
+        <v>40</v>
+      </c>
+      <c r="F61" t="s">
+        <v>31</v>
+      </c>
+      <c r="G61" t="s">
+        <v>157</v>
+      </c>
+      <c r="H61" t="s">
+        <v>158</v>
+      </c>
+      <c r="I61" s="3">
+        <v>10</v>
+      </c>
+      <c r="J61" s="3">
         <v>34</v>
       </c>
-      <c r="B61">
-[...53 lines deleted...]
-      <c r="T61">
+      <c r="K61" s="3">
+        <v>0</v>
+      </c>
+      <c r="L61" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="M61" s="3">
+        <v>0</v>
+      </c>
+      <c r="N61" s="3">
+        <v>0</v>
+      </c>
+      <c r="O61" s="3">
+        <v>0</v>
+      </c>
+      <c r="P61" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="3">
+        <v>0</v>
+      </c>
+      <c r="R61" s="3">
+        <v>0</v>
+      </c>
+      <c r="S61" s="3">
+        <v>0</v>
+      </c>
+      <c r="T61" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A62">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B62">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="C62" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D62" t="s">
-        <v>178</v>
+        <v>53</v>
       </c>
       <c r="E62">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F62" t="s">
+        <v>19</v>
+      </c>
+      <c r="G62" t="s">
+        <v>160</v>
+      </c>
+      <c r="H62" t="s">
+        <v>50</v>
+      </c>
+      <c r="I62" s="3">
+        <v>10</v>
+      </c>
+      <c r="J62" s="3">
         <v>34</v>
       </c>
-      <c r="G62" t="s">
-[...38 lines deleted...]
-      <c r="T62">
+      <c r="K62" s="3">
+        <v>0</v>
+      </c>
+      <c r="L62" s="3">
+        <v>0</v>
+      </c>
+      <c r="M62" s="3">
+        <v>0</v>
+      </c>
+      <c r="N62" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="O62" s="3">
+        <v>0</v>
+      </c>
+      <c r="P62" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="3">
+        <v>0</v>
+      </c>
+      <c r="R62" s="3">
+        <v>0</v>
+      </c>
+      <c r="S62" s="3">
+        <v>0</v>
+      </c>
+      <c r="T62" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A63">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="B63">
-        <v>8</v>
+        <v>62</v>
       </c>
       <c r="C63" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D63" t="s">
-        <v>178</v>
+        <v>44</v>
       </c>
       <c r="E63">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F63" t="s">
+        <v>31</v>
+      </c>
+      <c r="G63" t="s">
+        <v>162</v>
+      </c>
+      <c r="H63" t="s">
+        <v>84</v>
+      </c>
+      <c r="I63" s="3">
+        <v>10</v>
+      </c>
+      <c r="J63" s="3">
         <v>34</v>
       </c>
-      <c r="G63" t="s">
-[...38 lines deleted...]
-      <c r="T63">
+      <c r="K63" s="3">
+        <v>0</v>
+      </c>
+      <c r="L63" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="M63" s="3">
+        <v>0</v>
+      </c>
+      <c r="N63" s="3">
+        <v>0</v>
+      </c>
+      <c r="O63" s="3">
+        <v>0</v>
+      </c>
+      <c r="P63" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="3">
+        <v>0</v>
+      </c>
+      <c r="R63" s="3">
+        <v>0</v>
+      </c>
+      <c r="S63" s="3">
+        <v>0</v>
+      </c>
+      <c r="T63" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A64">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="B64">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="C64" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D64" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="E64">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="F64" t="s">
+        <v>31</v>
+      </c>
+      <c r="G64" t="s">
+        <v>164</v>
+      </c>
+      <c r="H64" t="s">
+        <v>165</v>
+      </c>
+      <c r="I64" s="3">
+        <v>10</v>
+      </c>
+      <c r="J64" s="3">
         <v>34</v>
       </c>
-      <c r="G64" t="s">
-[...38 lines deleted...]
-      <c r="T64">
+      <c r="K64" s="3">
+        <v>0</v>
+      </c>
+      <c r="L64" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="M64" s="3">
+        <v>0</v>
+      </c>
+      <c r="N64" s="3">
+        <v>0</v>
+      </c>
+      <c r="O64" s="3">
+        <v>0</v>
+      </c>
+      <c r="P64" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="3">
+        <v>0</v>
+      </c>
+      <c r="R64" s="3">
+        <v>0</v>
+      </c>
+      <c r="S64" s="3">
+        <v>0</v>
+      </c>
+      <c r="T64" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A65">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="B65">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="C65" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D65" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="E65">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="F65" t="s">
+        <v>31</v>
+      </c>
+      <c r="G65" t="s">
+        <v>167</v>
+      </c>
+      <c r="H65" t="s">
+        <v>168</v>
+      </c>
+      <c r="I65" s="3">
+        <v>10</v>
+      </c>
+      <c r="J65" s="3">
         <v>34</v>
       </c>
-      <c r="G65" t="s">
-[...38 lines deleted...]
-      <c r="T65">
+      <c r="K65" s="3">
+        <v>0</v>
+      </c>
+      <c r="L65" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="M65" s="3">
+        <v>0</v>
+      </c>
+      <c r="N65" s="3">
+        <v>0</v>
+      </c>
+      <c r="O65" s="3">
+        <v>0</v>
+      </c>
+      <c r="P65" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="3">
+        <v>0</v>
+      </c>
+      <c r="R65" s="3">
+        <v>0</v>
+      </c>
+      <c r="S65" s="3">
+        <v>0</v>
+      </c>
+      <c r="T65" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A66">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B66">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="C66" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D66" t="s">
-        <v>204</v>
+        <v>44</v>
       </c>
       <c r="E66">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="F66" t="s">
+        <v>31</v>
+      </c>
+      <c r="G66" t="s">
+        <v>170</v>
+      </c>
+      <c r="H66" t="s">
+        <v>171</v>
+      </c>
+      <c r="I66" s="3">
+        <v>10</v>
+      </c>
+      <c r="J66" s="3">
         <v>34</v>
       </c>
-      <c r="G66" t="s">
-[...38 lines deleted...]
-      <c r="T66">
+      <c r="K66" s="3">
+        <v>0</v>
+      </c>
+      <c r="L66" s="3">
+        <v>0</v>
+      </c>
+      <c r="M66" s="3">
+        <v>0</v>
+      </c>
+      <c r="N66" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="O66" s="3">
+        <v>0</v>
+      </c>
+      <c r="P66" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="3">
+        <v>0</v>
+      </c>
+      <c r="R66" s="3">
+        <v>0</v>
+      </c>
+      <c r="S66" s="3">
+        <v>0</v>
+      </c>
+      <c r="T66" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A67">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="B67">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="C67" t="s">
-        <v>207</v>
+        <v>17</v>
       </c>
       <c r="D67" t="s">
-        <v>208</v>
+        <v>44</v>
       </c>
       <c r="E67">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="F67" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G67" t="s">
-        <v>209</v>
+        <v>173</v>
       </c>
       <c r="H67" t="s">
-        <v>210</v>
-[...34 lines deleted...]
-      <c r="T67">
+        <v>50</v>
+      </c>
+      <c r="I67" s="3">
+        <v>10</v>
+      </c>
+      <c r="J67" s="3">
+        <v>34</v>
+      </c>
+      <c r="K67" s="3">
+        <v>0</v>
+      </c>
+      <c r="L67" s="3">
+        <v>0</v>
+      </c>
+      <c r="M67" s="3">
+        <v>0</v>
+      </c>
+      <c r="N67" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="O67" s="3">
+        <v>0</v>
+      </c>
+      <c r="P67" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="3">
+        <v>0</v>
+      </c>
+      <c r="R67" s="3">
+        <v>0</v>
+      </c>
+      <c r="S67" s="3">
+        <v>0</v>
+      </c>
+      <c r="T67" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A68">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="B68">
-        <v>2</v>
+        <v>67</v>
       </c>
       <c r="C68" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D68" t="s">
-        <v>212</v>
+        <v>175</v>
       </c>
       <c r="E68">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="F68" t="s">
+        <v>31</v>
+      </c>
+      <c r="G68" t="s">
+        <v>176</v>
+      </c>
+      <c r="H68" t="s">
+        <v>136</v>
+      </c>
+      <c r="I68" s="3">
+        <v>10</v>
+      </c>
+      <c r="J68" s="3">
         <v>34</v>
       </c>
-      <c r="G68" t="s">
-[...38 lines deleted...]
-      <c r="T68">
+      <c r="K68" s="3">
+        <v>0</v>
+      </c>
+      <c r="L68" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="M68" s="3">
+        <v>0</v>
+      </c>
+      <c r="N68" s="3">
+        <v>0</v>
+      </c>
+      <c r="O68" s="3">
+        <v>0</v>
+      </c>
+      <c r="P68" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="3">
+        <v>0</v>
+      </c>
+      <c r="R68" s="3">
+        <v>0</v>
+      </c>
+      <c r="S68" s="3">
+        <v>0</v>
+      </c>
+      <c r="T68" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A69">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="B69">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="C69" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D69" t="s">
-        <v>212</v>
+        <v>175</v>
       </c>
       <c r="E69">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="F69" t="s">
+        <v>31</v>
+      </c>
+      <c r="G69" t="s">
+        <v>178</v>
+      </c>
+      <c r="H69" t="s">
+        <v>179</v>
+      </c>
+      <c r="I69" s="3">
+        <v>10</v>
+      </c>
+      <c r="J69" s="3">
         <v>34</v>
       </c>
-      <c r="G69" t="s">
-[...38 lines deleted...]
-      <c r="T69">
+      <c r="K69" s="3">
+        <v>0</v>
+      </c>
+      <c r="L69" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="M69" s="3">
+        <v>0</v>
+      </c>
+      <c r="N69" s="3">
+        <v>0</v>
+      </c>
+      <c r="O69" s="3">
+        <v>0</v>
+      </c>
+      <c r="P69" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="3">
+        <v>0</v>
+      </c>
+      <c r="R69" s="3">
+        <v>0</v>
+      </c>
+      <c r="S69" s="3">
+        <v>0</v>
+      </c>
+      <c r="T69" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A70">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="B70">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="C70" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D70" t="s">
-        <v>212</v>
+        <v>175</v>
       </c>
       <c r="E70">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="F70" t="s">
+        <v>31</v>
+      </c>
+      <c r="G70" t="s">
+        <v>181</v>
+      </c>
+      <c r="H70" t="s">
+        <v>107</v>
+      </c>
+      <c r="I70" s="3">
+        <v>10</v>
+      </c>
+      <c r="J70" s="3">
         <v>34</v>
       </c>
-      <c r="G70" t="s">
-[...38 lines deleted...]
-      <c r="T70">
+      <c r="K70" s="3">
+        <v>0</v>
+      </c>
+      <c r="L70" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="M70" s="3">
+        <v>0</v>
+      </c>
+      <c r="N70" s="3">
+        <v>0</v>
+      </c>
+      <c r="O70" s="3">
+        <v>0</v>
+      </c>
+      <c r="P70" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="3">
+        <v>0</v>
+      </c>
+      <c r="R70" s="3">
+        <v>0</v>
+      </c>
+      <c r="S70" s="3">
+        <v>0</v>
+      </c>
+      <c r="T70" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A71">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="B71">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="C71" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D71" t="s">
-        <v>212</v>
+        <v>175</v>
       </c>
       <c r="E71">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="F71" t="s">
+        <v>31</v>
+      </c>
+      <c r="G71" t="s">
+        <v>183</v>
+      </c>
+      <c r="H71" t="s">
+        <v>136</v>
+      </c>
+      <c r="I71" s="3">
+        <v>10</v>
+      </c>
+      <c r="J71" s="3">
         <v>34</v>
       </c>
-      <c r="G71" t="s">
-[...38 lines deleted...]
-      <c r="T71">
+      <c r="K71" s="3">
+        <v>0</v>
+      </c>
+      <c r="L71" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="M71" s="3">
+        <v>0</v>
+      </c>
+      <c r="N71" s="3">
+        <v>0</v>
+      </c>
+      <c r="O71" s="3">
+        <v>0</v>
+      </c>
+      <c r="P71" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="3">
+        <v>0</v>
+      </c>
+      <c r="R71" s="3">
+        <v>0</v>
+      </c>
+      <c r="S71" s="3">
+        <v>0</v>
+      </c>
+      <c r="T71" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A72">
+        <v>28</v>
+      </c>
+      <c r="B72">
         <v>71</v>
       </c>
-      <c r="B72">
-[...1 lines deleted...]
-      </c>
       <c r="C72" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D72" t="s">
-        <v>28</v>
+        <v>175</v>
       </c>
       <c r="E72">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F72" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G72" t="s">
-        <v>222</v>
+        <v>185</v>
       </c>
       <c r="H72" t="s">
-        <v>223</v>
-[...34 lines deleted...]
-      <c r="T72">
+        <v>186</v>
+      </c>
+      <c r="I72" s="3">
+        <v>10</v>
+      </c>
+      <c r="J72" s="3">
+        <v>34</v>
+      </c>
+      <c r="K72" s="3">
+        <v>0</v>
+      </c>
+      <c r="L72" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="M72" s="3">
+        <v>0</v>
+      </c>
+      <c r="N72" s="3">
+        <v>0</v>
+      </c>
+      <c r="O72" s="3">
+        <v>0</v>
+      </c>
+      <c r="P72" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="3">
+        <v>0</v>
+      </c>
+      <c r="R72" s="3">
+        <v>0</v>
+      </c>
+      <c r="S72" s="3">
+        <v>0</v>
+      </c>
+      <c r="T72" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A73">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="B73">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="C73" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D73" t="s">
-        <v>72</v>
+        <v>175</v>
       </c>
       <c r="E73">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="F73" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G73" t="s">
-        <v>225</v>
+        <v>188</v>
       </c>
       <c r="H73" t="s">
-        <v>226</v>
-[...34 lines deleted...]
-      <c r="T73">
+        <v>165</v>
+      </c>
+      <c r="I73" s="3">
+        <v>10</v>
+      </c>
+      <c r="J73" s="3">
+        <v>34</v>
+      </c>
+      <c r="K73" s="3">
+        <v>0</v>
+      </c>
+      <c r="L73" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="M73" s="3">
+        <v>0</v>
+      </c>
+      <c r="N73" s="3">
+        <v>0</v>
+      </c>
+      <c r="O73" s="3">
+        <v>0</v>
+      </c>
+      <c r="P73" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q73" s="3">
+        <v>0</v>
+      </c>
+      <c r="R73" s="3">
+        <v>0</v>
+      </c>
+      <c r="S73" s="3">
+        <v>0</v>
+      </c>
+      <c r="T73" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A74">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="B74">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="C74" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D74" t="s">
-        <v>79</v>
+        <v>175</v>
       </c>
       <c r="E74">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="F74" t="s">
+        <v>31</v>
+      </c>
+      <c r="G74" t="s">
+        <v>190</v>
+      </c>
+      <c r="H74" t="s">
+        <v>191</v>
+      </c>
+      <c r="I74" s="3">
+        <v>10</v>
+      </c>
+      <c r="J74" s="3">
         <v>34</v>
       </c>
-      <c r="G74" t="s">
-[...38 lines deleted...]
-      <c r="T74">
+      <c r="K74" s="3">
+        <v>0</v>
+      </c>
+      <c r="L74" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="M74" s="3">
+        <v>0</v>
+      </c>
+      <c r="N74" s="3">
+        <v>0</v>
+      </c>
+      <c r="O74" s="3">
+        <v>0</v>
+      </c>
+      <c r="P74" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="3">
+        <v>0</v>
+      </c>
+      <c r="R74" s="3">
+        <v>0</v>
+      </c>
+      <c r="S74" s="3">
+        <v>0</v>
+      </c>
+      <c r="T74" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A75">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="B75">
-        <v>6</v>
+        <v>74</v>
       </c>
       <c r="C75" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D75" t="s">
-        <v>79</v>
+        <v>175</v>
       </c>
       <c r="E75">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="F75" t="s">
+        <v>31</v>
+      </c>
+      <c r="G75" t="s">
+        <v>193</v>
+      </c>
+      <c r="H75" t="s">
+        <v>107</v>
+      </c>
+      <c r="I75" s="3">
+        <v>10</v>
+      </c>
+      <c r="J75" s="3">
         <v>34</v>
       </c>
-      <c r="G75" t="s">
-[...38 lines deleted...]
-      <c r="T75">
+      <c r="K75" s="3">
+        <v>0</v>
+      </c>
+      <c r="L75" s="3">
+        <v>0</v>
+      </c>
+      <c r="M75" s="3">
+        <v>0</v>
+      </c>
+      <c r="N75" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="O75" s="3">
+        <v>0</v>
+      </c>
+      <c r="P75" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="3">
+        <v>0</v>
+      </c>
+      <c r="R75" s="3">
+        <v>0</v>
+      </c>
+      <c r="S75" s="3">
+        <v>0</v>
+      </c>
+      <c r="T75" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A76">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="B76">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="C76" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D76" t="s">
-        <v>79</v>
+        <v>175</v>
       </c>
       <c r="E76">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="F76" t="s">
+        <v>31</v>
+      </c>
+      <c r="G76" t="s">
+        <v>195</v>
+      </c>
+      <c r="H76" t="s">
+        <v>158</v>
+      </c>
+      <c r="I76" s="3">
+        <v>10</v>
+      </c>
+      <c r="J76" s="3">
         <v>34</v>
       </c>
-      <c r="G76" t="s">
-[...38 lines deleted...]
-      <c r="T76">
+      <c r="K76" s="3">
+        <v>0</v>
+      </c>
+      <c r="L76" s="3">
+        <v>0</v>
+      </c>
+      <c r="M76" s="3">
+        <v>0</v>
+      </c>
+      <c r="N76" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="O76" s="3">
+        <v>0</v>
+      </c>
+      <c r="P76" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q76" s="3">
+        <v>0</v>
+      </c>
+      <c r="R76" s="3">
+        <v>0</v>
+      </c>
+      <c r="S76" s="3">
+        <v>0</v>
+      </c>
+      <c r="T76" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A77">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="B77">
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="C77" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D77" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="E77">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="F77" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G77" t="s">
-        <v>234</v>
+        <v>197</v>
       </c>
       <c r="H77" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      <c r="J77">
+        <v>81</v>
+      </c>
+      <c r="I77" s="3">
+        <v>10</v>
+      </c>
+      <c r="J77" s="3">
         <v>33</v>
       </c>
-      <c r="K77">
-[...26 lines deleted...]
-      <c r="T77">
+      <c r="K77" s="3">
+        <v>0</v>
+      </c>
+      <c r="L77" s="3">
+        <v>0</v>
+      </c>
+      <c r="M77" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="N77" s="3">
+        <v>0</v>
+      </c>
+      <c r="O77" s="3">
+        <v>0</v>
+      </c>
+      <c r="P77" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="3">
+        <v>0</v>
+      </c>
+      <c r="R77" s="3">
+        <v>0</v>
+      </c>
+      <c r="S77" s="3">
+        <v>0</v>
+      </c>
+      <c r="T77" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A78">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="B78">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="C78" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D78" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
       <c r="E78">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="F78" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G78" t="s">
-        <v>237</v>
+        <v>199</v>
       </c>
       <c r="H78" t="s">
-        <v>238</v>
-[...4 lines deleted...]
-      <c r="J78">
+        <v>41</v>
+      </c>
+      <c r="I78" s="3">
+        <v>10</v>
+      </c>
+      <c r="J78" s="3">
         <v>33</v>
       </c>
-      <c r="K78">
-[...26 lines deleted...]
-      <c r="T78">
+      <c r="K78" s="3">
+        <v>0</v>
+      </c>
+      <c r="L78" s="3">
+        <v>0</v>
+      </c>
+      <c r="M78" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="N78" s="3">
+        <v>0</v>
+      </c>
+      <c r="O78" s="3">
+        <v>0</v>
+      </c>
+      <c r="P78" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="3">
+        <v>0</v>
+      </c>
+      <c r="R78" s="3">
+        <v>0</v>
+      </c>
+      <c r="S78" s="3">
+        <v>0</v>
+      </c>
+      <c r="T78" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A79">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="B79">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="C79" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D79" t="s">
-        <v>120</v>
+        <v>201</v>
       </c>
       <c r="E79">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="F79" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G79" t="s">
-        <v>240</v>
+        <v>202</v>
       </c>
       <c r="H79" t="s">
-        <v>110</v>
-[...4 lines deleted...]
-      <c r="J79">
+        <v>41</v>
+      </c>
+      <c r="I79" s="3">
+        <v>10</v>
+      </c>
+      <c r="J79" s="3">
         <v>33</v>
       </c>
-      <c r="K79">
-[...26 lines deleted...]
-      <c r="T79">
+      <c r="K79" s="3">
+        <v>0</v>
+      </c>
+      <c r="L79" s="3">
+        <v>0</v>
+      </c>
+      <c r="M79" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="N79" s="3">
+        <v>0</v>
+      </c>
+      <c r="O79" s="3">
+        <v>0</v>
+      </c>
+      <c r="P79" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="3">
+        <v>0</v>
+      </c>
+      <c r="R79" s="3">
+        <v>0</v>
+      </c>
+      <c r="S79" s="3">
+        <v>0</v>
+      </c>
+      <c r="T79" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A80">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="B80">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="C80" t="s">
-        <v>20</v>
+        <v>204</v>
       </c>
       <c r="D80" t="s">
-        <v>51</v>
+        <v>205</v>
       </c>
       <c r="E80">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="F80" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G80" t="s">
-        <v>242</v>
+        <v>206</v>
       </c>
       <c r="H80" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="J80">
+        <v>207</v>
+      </c>
+      <c r="I80" s="3">
+        <v>10</v>
+      </c>
+      <c r="J80" s="3">
         <v>33</v>
       </c>
-      <c r="K80">
-[...26 lines deleted...]
-      <c r="T80">
+      <c r="K80" s="3">
+        <v>0</v>
+      </c>
+      <c r="L80" s="3">
+        <v>0</v>
+      </c>
+      <c r="M80" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="N80" s="3">
+        <v>0</v>
+      </c>
+      <c r="O80" s="3">
+        <v>0</v>
+      </c>
+      <c r="P80" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q80" s="3">
+        <v>0</v>
+      </c>
+      <c r="R80" s="3">
+        <v>0</v>
+      </c>
+      <c r="S80" s="3">
+        <v>0</v>
+      </c>
+      <c r="T80" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A81">
+        <v>63</v>
+      </c>
+      <c r="B81">
+        <v>80</v>
+      </c>
+      <c r="C81" t="s">
+        <v>17</v>
+      </c>
+      <c r="D81" t="s">
+        <v>209</v>
+      </c>
+      <c r="E81">
         <v>65</v>
       </c>
-      <c r="B81">
-[...10 lines deleted...]
-      </c>
       <c r="F81" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G81" t="s">
-        <v>244</v>
+        <v>210</v>
       </c>
       <c r="H81" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="J81">
+        <v>153</v>
+      </c>
+      <c r="I81" s="3">
+        <v>10</v>
+      </c>
+      <c r="J81" s="3">
         <v>33</v>
       </c>
-      <c r="K81">
-[...26 lines deleted...]
-      <c r="T81">
+      <c r="K81" s="3">
+        <v>0</v>
+      </c>
+      <c r="L81" s="3">
+        <v>0</v>
+      </c>
+      <c r="M81" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="N81" s="3">
+        <v>0</v>
+      </c>
+      <c r="O81" s="3">
+        <v>0</v>
+      </c>
+      <c r="P81" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="3">
+        <v>0</v>
+      </c>
+      <c r="R81" s="3">
+        <v>0</v>
+      </c>
+      <c r="S81" s="3">
+        <v>0</v>
+      </c>
+      <c r="T81" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A82">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="B82">
-        <v>7</v>
+        <v>81</v>
       </c>
       <c r="C82" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D82" t="s">
-        <v>51</v>
+        <v>209</v>
       </c>
       <c r="E82">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="F82" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G82" t="s">
-        <v>245</v>
+        <v>212</v>
       </c>
       <c r="H82" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="J82">
+        <v>81</v>
+      </c>
+      <c r="I82" s="3">
+        <v>10</v>
+      </c>
+      <c r="J82" s="3">
         <v>33</v>
       </c>
-      <c r="K82">
-[...26 lines deleted...]
-      <c r="T82">
+      <c r="K82" s="3">
+        <v>0</v>
+      </c>
+      <c r="L82" s="3">
+        <v>0</v>
+      </c>
+      <c r="M82" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="N82" s="3">
+        <v>0</v>
+      </c>
+      <c r="O82" s="3">
+        <v>0</v>
+      </c>
+      <c r="P82" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="3">
+        <v>0</v>
+      </c>
+      <c r="R82" s="3">
+        <v>0</v>
+      </c>
+      <c r="S82" s="3">
+        <v>0</v>
+      </c>
+      <c r="T82" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A83">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="B83">
-        <v>8</v>
+        <v>82</v>
       </c>
       <c r="C83" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D83" t="s">
-        <v>51</v>
+        <v>209</v>
       </c>
       <c r="E83">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="F83" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G83" t="s">
-        <v>247</v>
+        <v>214</v>
       </c>
       <c r="H83" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="J83">
+        <v>215</v>
+      </c>
+      <c r="I83" s="3">
+        <v>10</v>
+      </c>
+      <c r="J83" s="3">
         <v>33</v>
       </c>
-      <c r="K83">
-[...26 lines deleted...]
-      <c r="T83">
+      <c r="K83" s="3">
+        <v>0</v>
+      </c>
+      <c r="L83" s="3">
+        <v>0</v>
+      </c>
+      <c r="M83" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="N83" s="3">
+        <v>0</v>
+      </c>
+      <c r="O83" s="3">
+        <v>0</v>
+      </c>
+      <c r="P83" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q83" s="3">
+        <v>0</v>
+      </c>
+      <c r="R83" s="3">
+        <v>0</v>
+      </c>
+      <c r="S83" s="3">
+        <v>0</v>
+      </c>
+      <c r="T83" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A84">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="B84">
-        <v>9</v>
+        <v>83</v>
       </c>
       <c r="C84" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D84" t="s">
-        <v>51</v>
+        <v>209</v>
       </c>
       <c r="E84">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="F84" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G84" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="H84" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-      <c r="J84">
+        <v>81</v>
+      </c>
+      <c r="I84" s="3">
+        <v>10</v>
+      </c>
+      <c r="J84" s="3">
         <v>33</v>
       </c>
-      <c r="K84">
-[...26 lines deleted...]
-      <c r="T84">
+      <c r="K84" s="3">
+        <v>0</v>
+      </c>
+      <c r="L84" s="3">
+        <v>0</v>
+      </c>
+      <c r="M84" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="N84" s="3">
+        <v>0</v>
+      </c>
+      <c r="O84" s="3">
+        <v>0</v>
+      </c>
+      <c r="P84" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q84" s="3">
+        <v>0</v>
+      </c>
+      <c r="R84" s="3">
+        <v>0</v>
+      </c>
+      <c r="S84" s="3">
+        <v>0</v>
+      </c>
+      <c r="T84" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A85">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="B85">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="C85" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D85" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E85">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F85" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G85" t="s">
-        <v>251</v>
+        <v>219</v>
       </c>
       <c r="H85" t="s">
-        <v>110</v>
-[...4 lines deleted...]
-      <c r="J85">
+        <v>220</v>
+      </c>
+      <c r="I85" s="3">
+        <v>10</v>
+      </c>
+      <c r="J85" s="3">
         <v>33</v>
       </c>
-      <c r="K85">
-[...26 lines deleted...]
-      <c r="T85">
+      <c r="K85" s="3">
+        <v>0</v>
+      </c>
+      <c r="L85" s="3">
+        <v>0</v>
+      </c>
+      <c r="M85" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="N85" s="3">
+        <v>0</v>
+      </c>
+      <c r="O85" s="3">
+        <v>0</v>
+      </c>
+      <c r="P85" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q85" s="3">
+        <v>0</v>
+      </c>
+      <c r="R85" s="3">
+        <v>0</v>
+      </c>
+      <c r="S85" s="3">
+        <v>0</v>
+      </c>
+      <c r="T85" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A86">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="B86">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="C86" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D86" t="s">
-        <v>252</v>
+        <v>69</v>
       </c>
       <c r="E86">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="F86" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G86" t="s">
-        <v>253</v>
+        <v>222</v>
       </c>
       <c r="H86" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      <c r="J86">
+        <v>223</v>
+      </c>
+      <c r="I86" s="3">
+        <v>10</v>
+      </c>
+      <c r="J86" s="3">
         <v>33</v>
       </c>
-      <c r="K86">
-[...26 lines deleted...]
-      <c r="T86">
+      <c r="K86" s="3">
+        <v>0</v>
+      </c>
+      <c r="L86" s="3">
+        <v>0</v>
+      </c>
+      <c r="M86" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="N86" s="3">
+        <v>0</v>
+      </c>
+      <c r="O86" s="3">
+        <v>0</v>
+      </c>
+      <c r="P86" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q86" s="3">
+        <v>0</v>
+      </c>
+      <c r="R86" s="3">
+        <v>0</v>
+      </c>
+      <c r="S86" s="3">
+        <v>0</v>
+      </c>
+      <c r="T86" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A87">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="B87">
-        <v>11</v>
+        <v>86</v>
       </c>
       <c r="C87" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D87" t="s">
-        <v>208</v>
+        <v>76</v>
       </c>
       <c r="E87">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="F87" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G87" t="s">
-        <v>255</v>
+        <v>225</v>
       </c>
       <c r="H87" t="s">
-        <v>256</v>
-[...34 lines deleted...]
-      <c r="T87">
+        <v>81</v>
+      </c>
+      <c r="I87" s="3">
+        <v>10</v>
+      </c>
+      <c r="J87" s="3">
+        <v>33</v>
+      </c>
+      <c r="K87" s="3">
+        <v>0</v>
+      </c>
+      <c r="L87" s="3">
+        <v>0</v>
+      </c>
+      <c r="M87" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="N87" s="3">
+        <v>0</v>
+      </c>
+      <c r="O87" s="3">
+        <v>0</v>
+      </c>
+      <c r="P87" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="3">
+        <v>0</v>
+      </c>
+      <c r="R87" s="3">
+        <v>0</v>
+      </c>
+      <c r="S87" s="3">
+        <v>0</v>
+      </c>
+      <c r="T87" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A88">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="B88">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="C88" t="s">
-        <v>258</v>
+        <v>17</v>
       </c>
       <c r="D88" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="E88">
         <v>55</v>
       </c>
       <c r="F88" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G88" t="s">
-        <v>259</v>
+        <v>227</v>
       </c>
       <c r="H88" t="s">
-        <v>110</v>
-[...34 lines deleted...]
-      <c r="T88">
+        <v>228</v>
+      </c>
+      <c r="I88" s="3">
+        <v>10</v>
+      </c>
+      <c r="J88" s="3">
+        <v>33</v>
+      </c>
+      <c r="K88" s="3">
+        <v>0</v>
+      </c>
+      <c r="L88" s="3">
+        <v>0</v>
+      </c>
+      <c r="M88" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="N88" s="3">
+        <v>0</v>
+      </c>
+      <c r="O88" s="3">
+        <v>0</v>
+      </c>
+      <c r="P88" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q88" s="3">
+        <v>0</v>
+      </c>
+      <c r="R88" s="3">
+        <v>0</v>
+      </c>
+      <c r="S88" s="3">
+        <v>0</v>
+      </c>
+      <c r="T88" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A89">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="B89">
-        <v>12</v>
+        <v>88</v>
       </c>
       <c r="C89" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D89" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="E89">
         <v>55</v>
       </c>
       <c r="F89" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G89" t="s">
-        <v>261</v>
+        <v>230</v>
       </c>
       <c r="H89" t="s">
-        <v>110</v>
-[...34 lines deleted...]
-      <c r="T89">
+        <v>104</v>
+      </c>
+      <c r="I89" s="3">
+        <v>10</v>
+      </c>
+      <c r="J89" s="3">
+        <v>33</v>
+      </c>
+      <c r="K89" s="3">
+        <v>0</v>
+      </c>
+      <c r="L89" s="3">
+        <v>0</v>
+      </c>
+      <c r="M89" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="N89" s="3">
+        <v>0</v>
+      </c>
+      <c r="O89" s="3">
+        <v>0</v>
+      </c>
+      <c r="P89" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q89" s="3">
+        <v>0</v>
+      </c>
+      <c r="R89" s="3">
+        <v>0</v>
+      </c>
+      <c r="S89" s="3">
+        <v>0</v>
+      </c>
+      <c r="T89" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A90">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="B90">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="C90" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D90" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="E90">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F90" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G90" t="s">
-        <v>263</v>
+        <v>231</v>
       </c>
       <c r="H90" t="s">
-        <v>107</v>
-[...34 lines deleted...]
-      <c r="T90">
+        <v>232</v>
+      </c>
+      <c r="I90" s="3">
+        <v>10</v>
+      </c>
+      <c r="J90" s="3">
+        <v>33</v>
+      </c>
+      <c r="K90" s="3">
+        <v>0</v>
+      </c>
+      <c r="L90" s="3">
+        <v>0</v>
+      </c>
+      <c r="M90" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="N90" s="3">
+        <v>0</v>
+      </c>
+      <c r="O90" s="3">
+        <v>0</v>
+      </c>
+      <c r="P90" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="3">
+        <v>0</v>
+      </c>
+      <c r="R90" s="3">
+        <v>0</v>
+      </c>
+      <c r="S90" s="3">
+        <v>0</v>
+      </c>
+      <c r="T90" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A91">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="B91">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="C91" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D91" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="E91">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F91" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G91" t="s">
-        <v>265</v>
+        <v>234</v>
       </c>
       <c r="H91" t="s">
-        <v>87</v>
-[...34 lines deleted...]
-      <c r="T91">
+        <v>235</v>
+      </c>
+      <c r="I91" s="3">
+        <v>10</v>
+      </c>
+      <c r="J91" s="3">
+        <v>33</v>
+      </c>
+      <c r="K91" s="3">
+        <v>0</v>
+      </c>
+      <c r="L91" s="3">
+        <v>0</v>
+      </c>
+      <c r="M91" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="N91" s="3">
+        <v>0</v>
+      </c>
+      <c r="O91" s="3">
+        <v>0</v>
+      </c>
+      <c r="P91" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="3">
+        <v>0</v>
+      </c>
+      <c r="R91" s="3">
+        <v>0</v>
+      </c>
+      <c r="S91" s="3">
+        <v>0</v>
+      </c>
+      <c r="T91" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A92">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="B92">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="C92" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D92" t="s">
-        <v>21</v>
+        <v>117</v>
       </c>
       <c r="E92">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F92" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G92" t="s">
-        <v>267</v>
+        <v>237</v>
       </c>
       <c r="H92" t="s">
-        <v>194</v>
-[...34 lines deleted...]
-      <c r="T92">
+        <v>107</v>
+      </c>
+      <c r="I92" s="3">
+        <v>10</v>
+      </c>
+      <c r="J92" s="3">
+        <v>33</v>
+      </c>
+      <c r="K92" s="3">
+        <v>0</v>
+      </c>
+      <c r="L92" s="3">
+        <v>0</v>
+      </c>
+      <c r="M92" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="N92" s="3">
+        <v>0</v>
+      </c>
+      <c r="O92" s="3">
+        <v>0</v>
+      </c>
+      <c r="P92" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q92" s="3">
+        <v>0</v>
+      </c>
+      <c r="R92" s="3">
+        <v>0</v>
+      </c>
+      <c r="S92" s="3">
+        <v>0</v>
+      </c>
+      <c r="T92" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A93">
-        <v>5</v>
+        <v>64</v>
       </c>
       <c r="B93">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="C93" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D93" t="s">
-        <v>158</v>
+        <v>48</v>
       </c>
       <c r="E93">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F93" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G93" t="s">
-        <v>269</v>
+        <v>239</v>
       </c>
       <c r="H93" t="s">
-        <v>270</v>
-[...34 lines deleted...]
-      <c r="T93">
+        <v>74</v>
+      </c>
+      <c r="I93" s="3">
+        <v>10</v>
+      </c>
+      <c r="J93" s="3">
+        <v>33</v>
+      </c>
+      <c r="K93" s="3">
+        <v>0</v>
+      </c>
+      <c r="L93" s="3">
+        <v>0</v>
+      </c>
+      <c r="M93" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="N93" s="3">
+        <v>0</v>
+      </c>
+      <c r="O93" s="3">
+        <v>0</v>
+      </c>
+      <c r="P93" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q93" s="3">
+        <v>0</v>
+      </c>
+      <c r="R93" s="3">
+        <v>0</v>
+      </c>
+      <c r="S93" s="3">
+        <v>0</v>
+      </c>
+      <c r="T93" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A94">
-        <v>2</v>
+        <v>65</v>
       </c>
       <c r="B94">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="C94" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D94" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E94">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F94" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G94" t="s">
-        <v>272</v>
+        <v>241</v>
       </c>
       <c r="H94" t="s">
-        <v>53</v>
-[...34 lines deleted...]
-      <c r="T94">
+        <v>74</v>
+      </c>
+      <c r="I94" s="3">
+        <v>10</v>
+      </c>
+      <c r="J94" s="3">
+        <v>33</v>
+      </c>
+      <c r="K94" s="3">
+        <v>0</v>
+      </c>
+      <c r="L94" s="3">
+        <v>0</v>
+      </c>
+      <c r="M94" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="N94" s="3">
+        <v>0</v>
+      </c>
+      <c r="O94" s="3">
+        <v>0</v>
+      </c>
+      <c r="P94" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="3">
+        <v>0</v>
+      </c>
+      <c r="R94" s="3">
+        <v>0</v>
+      </c>
+      <c r="S94" s="3">
+        <v>0</v>
+      </c>
+      <c r="T94" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A95">
-        <v>6</v>
+        <v>68</v>
       </c>
       <c r="B95">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="C95" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D95" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E95">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F95" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G95" t="s">
-        <v>274</v>
+        <v>242</v>
       </c>
       <c r="H95" t="s">
-        <v>53</v>
-[...34 lines deleted...]
-      <c r="T95">
+        <v>74</v>
+      </c>
+      <c r="I95" s="3">
+        <v>10</v>
+      </c>
+      <c r="J95" s="3">
+        <v>33</v>
+      </c>
+      <c r="K95" s="3">
+        <v>0</v>
+      </c>
+      <c r="L95" s="3">
+        <v>0</v>
+      </c>
+      <c r="M95" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="N95" s="3">
+        <v>0</v>
+      </c>
+      <c r="O95" s="3">
+        <v>0</v>
+      </c>
+      <c r="P95" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q95" s="3">
+        <v>0</v>
+      </c>
+      <c r="R95" s="3">
+        <v>0</v>
+      </c>
+      <c r="S95" s="3">
+        <v>0</v>
+      </c>
+      <c r="T95" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A96">
+        <v>69</v>
+      </c>
+      <c r="B96">
+        <v>95</v>
+      </c>
+      <c r="C96" t="s">
+        <v>17</v>
+      </c>
+      <c r="D96" t="s">
+        <v>48</v>
+      </c>
+      <c r="E96">
+        <v>45</v>
+      </c>
+      <c r="F96" t="s">
+        <v>31</v>
+      </c>
+      <c r="G96" t="s">
+        <v>244</v>
+      </c>
+      <c r="H96" t="s">
+        <v>74</v>
+      </c>
+      <c r="I96" s="3">
+        <v>10</v>
+      </c>
+      <c r="J96" s="3">
+        <v>33</v>
+      </c>
+      <c r="K96" s="3">
+        <v>0</v>
+      </c>
+      <c r="L96" s="3">
+        <v>0</v>
+      </c>
+      <c r="M96" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="N96" s="3">
+        <v>0</v>
+      </c>
+      <c r="O96" s="3">
+        <v>0</v>
+      </c>
+      <c r="P96" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q96" s="3">
+        <v>0</v>
+      </c>
+      <c r="R96" s="3">
+        <v>0</v>
+      </c>
+      <c r="S96" s="3">
+        <v>0</v>
+      </c>
+      <c r="T96" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A97">
+        <v>70</v>
+      </c>
+      <c r="B97">
+        <v>96</v>
+      </c>
+      <c r="C97" t="s">
+        <v>17</v>
+      </c>
+      <c r="D97" t="s">
+        <v>48</v>
+      </c>
+      <c r="E97">
+        <v>45</v>
+      </c>
+      <c r="F97" t="s">
+        <v>31</v>
+      </c>
+      <c r="G97" t="s">
+        <v>245</v>
+      </c>
+      <c r="H97" t="s">
+        <v>246</v>
+      </c>
+      <c r="I97" s="3">
+        <v>10</v>
+      </c>
+      <c r="J97" s="3">
+        <v>33</v>
+      </c>
+      <c r="K97" s="3">
+        <v>0</v>
+      </c>
+      <c r="L97" s="3">
+        <v>0</v>
+      </c>
+      <c r="M97" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="N97" s="3">
+        <v>0</v>
+      </c>
+      <c r="O97" s="3">
+        <v>0</v>
+      </c>
+      <c r="P97" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q97" s="3">
+        <v>0</v>
+      </c>
+      <c r="R97" s="3">
+        <v>0</v>
+      </c>
+      <c r="S97" s="3">
+        <v>0</v>
+      </c>
+      <c r="T97" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A98">
+        <v>79</v>
+      </c>
+      <c r="B98">
+        <v>97</v>
+      </c>
+      <c r="C98" t="s">
+        <v>17</v>
+      </c>
+      <c r="D98" t="s">
+        <v>18</v>
+      </c>
+      <c r="E98">
+        <v>40</v>
+      </c>
+      <c r="F98" t="s">
+        <v>19</v>
+      </c>
+      <c r="G98" t="s">
+        <v>248</v>
+      </c>
+      <c r="H98" t="s">
+        <v>107</v>
+      </c>
+      <c r="I98" s="3">
+        <v>10</v>
+      </c>
+      <c r="J98" s="3">
+        <v>33</v>
+      </c>
+      <c r="K98" s="3">
+        <v>0</v>
+      </c>
+      <c r="L98" s="3">
+        <v>0</v>
+      </c>
+      <c r="M98" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="N98" s="3">
+        <v>0</v>
+      </c>
+      <c r="O98" s="3">
+        <v>0</v>
+      </c>
+      <c r="P98" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q98" s="3">
+        <v>0</v>
+      </c>
+      <c r="R98" s="3">
+        <v>0</v>
+      </c>
+      <c r="S98" s="3">
+        <v>0</v>
+      </c>
+      <c r="T98" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A99">
+        <v>66</v>
+      </c>
+      <c r="B99">
+        <v>98</v>
+      </c>
+      <c r="C99" t="s">
+        <v>17</v>
+      </c>
+      <c r="D99" t="s">
+        <v>249</v>
+      </c>
+      <c r="E99">
+        <v>30</v>
+      </c>
+      <c r="F99" t="s">
+        <v>19</v>
+      </c>
+      <c r="G99" t="s">
+        <v>250</v>
+      </c>
+      <c r="H99" t="s">
+        <v>104</v>
+      </c>
+      <c r="I99" s="3">
+        <v>10</v>
+      </c>
+      <c r="J99" s="3">
+        <v>33</v>
+      </c>
+      <c r="K99" s="3">
+        <v>0</v>
+      </c>
+      <c r="L99" s="3">
+        <v>0</v>
+      </c>
+      <c r="M99" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="N99" s="3">
+        <v>0</v>
+      </c>
+      <c r="O99" s="3">
+        <v>0</v>
+      </c>
+      <c r="P99" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q99" s="3">
+        <v>0</v>
+      </c>
+      <c r="R99" s="3">
+        <v>0</v>
+      </c>
+      <c r="S99" s="3">
+        <v>0</v>
+      </c>
+      <c r="T99" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A100">
+        <v>8</v>
+      </c>
+      <c r="B100">
+        <v>99</v>
+      </c>
+      <c r="C100" t="s">
+        <v>255</v>
+      </c>
+      <c r="D100" t="s">
+        <v>76</v>
+      </c>
+      <c r="E100">
+        <v>55</v>
+      </c>
+      <c r="F100" t="s">
+        <v>31</v>
+      </c>
+      <c r="G100" t="s">
+        <v>256</v>
+      </c>
+      <c r="H100" t="s">
+        <v>107</v>
+      </c>
+      <c r="I100" s="3">
+        <v>10</v>
+      </c>
+      <c r="J100" s="3">
+        <v>30</v>
+      </c>
+      <c r="K100" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="L100" s="3">
+        <v>0</v>
+      </c>
+      <c r="M100" s="3">
+        <v>0</v>
+      </c>
+      <c r="N100" s="3">
+        <v>0</v>
+      </c>
+      <c r="O100" s="3">
+        <v>0</v>
+      </c>
+      <c r="P100" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q100" s="3">
+        <v>0</v>
+      </c>
+      <c r="R100" s="3">
+        <v>0</v>
+      </c>
+      <c r="S100" s="3">
+        <v>0</v>
+      </c>
+      <c r="T100" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A101">
+        <v>12</v>
+      </c>
+      <c r="B101">
+        <v>100</v>
+      </c>
+      <c r="C101" t="s">
+        <v>17</v>
+      </c>
+      <c r="D101" t="s">
+        <v>76</v>
+      </c>
+      <c r="E101">
+        <v>55</v>
+      </c>
+      <c r="F101" t="s">
+        <v>31</v>
+      </c>
+      <c r="G101" t="s">
+        <v>258</v>
+      </c>
+      <c r="H101" t="s">
+        <v>107</v>
+      </c>
+      <c r="I101" s="3">
+        <v>10</v>
+      </c>
+      <c r="J101" s="3">
+        <v>30</v>
+      </c>
+      <c r="K101" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="L101" s="3">
+        <v>0</v>
+      </c>
+      <c r="M101" s="3">
+        <v>0</v>
+      </c>
+      <c r="N101" s="3">
+        <v>0</v>
+      </c>
+      <c r="O101" s="3">
+        <v>0</v>
+      </c>
+      <c r="P101" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q101" s="3">
+        <v>0</v>
+      </c>
+      <c r="R101" s="3">
+        <v>0</v>
+      </c>
+      <c r="S101" s="3">
+        <v>0</v>
+      </c>
+      <c r="T101" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A102">
+        <v>7</v>
+      </c>
+      <c r="B102">
+        <v>101</v>
+      </c>
+      <c r="C102" t="s">
+        <v>17</v>
+      </c>
+      <c r="D102" t="s">
+        <v>34</v>
+      </c>
+      <c r="E102">
+        <v>50</v>
+      </c>
+      <c r="F102" t="s">
+        <v>19</v>
+      </c>
+      <c r="G102" t="s">
+        <v>260</v>
+      </c>
+      <c r="H102" t="s">
+        <v>104</v>
+      </c>
+      <c r="I102" s="3">
+        <v>10</v>
+      </c>
+      <c r="J102" s="3">
+        <v>30</v>
+      </c>
+      <c r="K102" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="L102" s="3">
+        <v>0</v>
+      </c>
+      <c r="M102" s="3">
+        <v>0</v>
+      </c>
+      <c r="N102" s="3">
+        <v>0</v>
+      </c>
+      <c r="O102" s="3">
+        <v>0</v>
+      </c>
+      <c r="P102" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q102" s="3">
+        <v>0</v>
+      </c>
+      <c r="R102" s="3">
+        <v>0</v>
+      </c>
+      <c r="S102" s="3">
+        <v>0</v>
+      </c>
+      <c r="T102" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A103">
+        <v>9</v>
+      </c>
+      <c r="B103">
+        <v>102</v>
+      </c>
+      <c r="C103" t="s">
+        <v>17</v>
+      </c>
+      <c r="D103" t="s">
+        <v>95</v>
+      </c>
+      <c r="E103">
+        <v>50</v>
+      </c>
+      <c r="F103" t="s">
+        <v>31</v>
+      </c>
+      <c r="G103" t="s">
+        <v>262</v>
+      </c>
+      <c r="H103" t="s">
+        <v>84</v>
+      </c>
+      <c r="I103" s="3">
+        <v>10</v>
+      </c>
+      <c r="J103" s="3">
+        <v>30</v>
+      </c>
+      <c r="K103" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="L103" s="3">
+        <v>0</v>
+      </c>
+      <c r="M103" s="3">
+        <v>0</v>
+      </c>
+      <c r="N103" s="3">
+        <v>0</v>
+      </c>
+      <c r="O103" s="3">
+        <v>0</v>
+      </c>
+      <c r="P103" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q103" s="3">
+        <v>0</v>
+      </c>
+      <c r="R103" s="3">
+        <v>0</v>
+      </c>
+      <c r="S103" s="3">
+        <v>0</v>
+      </c>
+      <c r="T103" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A104">
+        <v>10</v>
+      </c>
+      <c r="B104">
+        <v>103</v>
+      </c>
+      <c r="C104" t="s">
+        <v>17</v>
+      </c>
+      <c r="D104" t="s">
+        <v>18</v>
+      </c>
+      <c r="E104">
+        <v>40</v>
+      </c>
+      <c r="F104" t="s">
+        <v>19</v>
+      </c>
+      <c r="G104" t="s">
+        <v>264</v>
+      </c>
+      <c r="H104" t="s">
+        <v>191</v>
+      </c>
+      <c r="I104" s="3">
+        <v>10</v>
+      </c>
+      <c r="J104" s="3">
+        <v>30</v>
+      </c>
+      <c r="K104" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="L104" s="3">
+        <v>0</v>
+      </c>
+      <c r="M104" s="3">
+        <v>0</v>
+      </c>
+      <c r="N104" s="3">
+        <v>0</v>
+      </c>
+      <c r="O104" s="3">
+        <v>0</v>
+      </c>
+      <c r="P104" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q104" s="3">
+        <v>0</v>
+      </c>
+      <c r="R104" s="3">
+        <v>0</v>
+      </c>
+      <c r="S104" s="3">
+        <v>0</v>
+      </c>
+      <c r="T104" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A105">
+        <v>5</v>
+      </c>
+      <c r="B105">
+        <v>104</v>
+      </c>
+      <c r="C105" t="s">
+        <v>17</v>
+      </c>
+      <c r="D105" t="s">
+        <v>155</v>
+      </c>
+      <c r="E105">
+        <v>40</v>
+      </c>
+      <c r="F105" t="s">
+        <v>31</v>
+      </c>
+      <c r="G105" t="s">
+        <v>266</v>
+      </c>
+      <c r="H105" t="s">
+        <v>267</v>
+      </c>
+      <c r="I105" s="3">
+        <v>10</v>
+      </c>
+      <c r="J105" s="3">
+        <v>30</v>
+      </c>
+      <c r="K105" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="L105" s="3">
+        <v>0</v>
+      </c>
+      <c r="M105" s="3">
+        <v>0</v>
+      </c>
+      <c r="N105" s="3">
+        <v>0</v>
+      </c>
+      <c r="O105" s="3">
+        <v>0</v>
+      </c>
+      <c r="P105" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q105" s="3">
+        <v>0</v>
+      </c>
+      <c r="R105" s="3">
+        <v>0</v>
+      </c>
+      <c r="S105" s="3">
+        <v>0</v>
+      </c>
+      <c r="T105" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A106">
+        <v>2</v>
+      </c>
+      <c r="B106">
+        <v>105</v>
+      </c>
+      <c r="C106" t="s">
+        <v>17</v>
+      </c>
+      <c r="D106" t="s">
+        <v>44</v>
+      </c>
+      <c r="E106">
+        <v>35</v>
+      </c>
+      <c r="F106" t="s">
+        <v>31</v>
+      </c>
+      <c r="G106" t="s">
+        <v>269</v>
+      </c>
+      <c r="H106" t="s">
+        <v>50</v>
+      </c>
+      <c r="I106" s="3">
+        <v>10</v>
+      </c>
+      <c r="J106" s="3">
+        <v>30</v>
+      </c>
+      <c r="K106" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="L106" s="3">
+        <v>0</v>
+      </c>
+      <c r="M106" s="3">
+        <v>0</v>
+      </c>
+      <c r="N106" s="3">
+        <v>0</v>
+      </c>
+      <c r="O106" s="3">
+        <v>0</v>
+      </c>
+      <c r="P106" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q106" s="3">
+        <v>0</v>
+      </c>
+      <c r="R106" s="3">
+        <v>0</v>
+      </c>
+      <c r="S106" s="3">
+        <v>0</v>
+      </c>
+      <c r="T106" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A107">
+        <v>6</v>
+      </c>
+      <c r="B107">
+        <v>106</v>
+      </c>
+      <c r="C107" t="s">
+        <v>17</v>
+      </c>
+      <c r="D107" t="s">
+        <v>44</v>
+      </c>
+      <c r="E107">
+        <v>35</v>
+      </c>
+      <c r="F107" t="s">
+        <v>31</v>
+      </c>
+      <c r="G107" t="s">
+        <v>271</v>
+      </c>
+      <c r="H107" t="s">
+        <v>50</v>
+      </c>
+      <c r="I107" s="3">
+        <v>10</v>
+      </c>
+      <c r="J107" s="3">
+        <v>30</v>
+      </c>
+      <c r="K107" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="L107" s="3">
+        <v>0</v>
+      </c>
+      <c r="M107" s="3">
+        <v>0</v>
+      </c>
+      <c r="N107" s="3">
+        <v>0</v>
+      </c>
+      <c r="O107" s="3">
+        <v>0</v>
+      </c>
+      <c r="P107" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q107" s="3">
+        <v>0</v>
+      </c>
+      <c r="R107" s="3">
+        <v>0</v>
+      </c>
+      <c r="S107" s="3">
+        <v>0</v>
+      </c>
+      <c r="T107" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A108">
         <v>1</v>
       </c>
-      <c r="B96">
-[...8 lines deleted...]
-      <c r="E96">
+      <c r="B108">
+        <v>107</v>
+      </c>
+      <c r="C108" t="s">
+        <v>17</v>
+      </c>
+      <c r="D108" t="s">
+        <v>175</v>
+      </c>
+      <c r="E108">
         <v>30</v>
       </c>
-      <c r="F96" t="s">
-[...11 lines deleted...]
-      <c r="J96">
+      <c r="F108" t="s">
+        <v>31</v>
+      </c>
+      <c r="G108" t="s">
+        <v>273</v>
+      </c>
+      <c r="H108" t="s">
+        <v>50</v>
+      </c>
+      <c r="I108" s="3">
+        <v>10</v>
+      </c>
+      <c r="J108" s="3">
         <v>30</v>
       </c>
-      <c r="K96" t="s">
-[...26 lines deleted...]
-      <c r="T96">
+      <c r="K108" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="L108" s="3">
+        <v>0</v>
+      </c>
+      <c r="M108" s="3">
+        <v>0</v>
+      </c>
+      <c r="N108" s="3">
+        <v>0</v>
+      </c>
+      <c r="O108" s="3">
+        <v>0</v>
+      </c>
+      <c r="P108" s="3">
+        <v>0</v>
+      </c>
+      <c r="Q108" s="3">
+        <v>0</v>
+      </c>
+      <c r="R108" s="3">
+        <v>0</v>
+      </c>
+      <c r="S108" s="3">
+        <v>0</v>
+      </c>
+      <c r="T108" s="3">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0"/>
   <autoFilter ref="A1:R1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:T96">
-[...3 lines deleted...]
-    <sortCondition ref="F2:F96"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:T108">
+    <sortCondition descending="1" ref="I2:I108"/>
+    <sortCondition descending="1" ref="J2:J108"/>
+    <sortCondition descending="1" ref="E2:E108"/>
+    <sortCondition ref="F2:F108"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Lunghissimo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>